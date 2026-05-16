--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b342644a44f467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60684318505a439e95ecef0a4c87fc6b.psmdcp" Id="R17e52a0d3f26446e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racc0fdd785cb4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2dc92042149d4c32b7f3a2c4239f88ce.psmdcp" Id="R62eb01c247d149a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Facility Data" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Facility Type</x:t>
   </x:si>
   <x:si>
@@ -115,51 +115,51 @@
   <x:si>
     <x:t>ADVENTHEALTH ALTAMONTE SPRINGS</x:t>
   </x:si>
   <x:si>
     <x:t>Hospital</x:t>
   </x:si>
   <x:si>
     <x:t>120004</x:t>
   </x:si>
   <x:si>
     <x:t>(407) 303-2200</x:t>
   </x:si>
   <x:si>
     <x:t>389</x:t>
   </x:si>
   <x:si>
     <x:t>10145</x:t>
   </x:si>
   <x:si>
     <x:t>4369</x:t>
   </x:si>
   <x:si>
     <x:t>LICENSED</x:t>
   </x:si>
   <x:si>
-    <x:t>10/8/2025 12:00:00 AM</x:t>
+    <x:t>5/1/2026 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>9/28/2027 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>601 E ALTAMONTE DR</x:t>
   </x:si>
   <x:si>
     <x:t>ALTAMONTE SPRINGS</x:t>
   </x:si>
   <x:si>
     <x:t>32701</x:t>
   </x:si>
   <x:si>
     <x:t>FL</x:t>
   </x:si>
   <x:si>
     <x:t>Seminole</x:t>
   </x:si>
   <x:si>
     <x:t>900 HOPE WAY</x:t>
   </x:si>
   <x:si>
     <x:t>ATTN: REGULATORY ADVOCACY</x:t>
   </x:si>
@@ -334,476 +334,479 @@
   <x:si>
     <x:t>WWW.ADVENTHEALTHCONNERTON.COM</x:t>
   </x:si>
   <x:si>
     <x:t>MICHAEL MURRILL</x:t>
   </x:si>
   <x:si>
     <x:t>ADVENTHEALTH DADE CITY</x:t>
   </x:si>
   <x:si>
     <x:t>100211</x:t>
   </x:si>
   <x:si>
     <x:t>(352) 521-1100</x:t>
   </x:si>
   <x:si>
     <x:t>122</x:t>
   </x:si>
   <x:si>
     <x:t>9995</x:t>
   </x:si>
   <x:si>
     <x:t>3935</x:t>
   </x:si>
   <x:si>
-    <x:t>4/2/2025 12:00:00 AM</x:t>
+    <x:t>6/30/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/29/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100 FORT KING RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DADE CITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLORIDA HOSPITAL DADE CITY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/1/2018 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.adventhealthdadecity.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHANE BEDWARD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH DAYTONA BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(386) 231-6000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/25/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301 MEMORIAL MEDICAL PKWY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAYTONA BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volusia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEMORIAL HEALTH SYSTEMS, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/29/1991 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.adventhealthdaytonabeach.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAVID SINCLAIR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH DELAND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(386) 943-4522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/29/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/28/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>701 W PLYMOUTH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELAND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEMORIAL HOSPITAL - WEST VOLUSIA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/1/1994 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.adventhealthdeland.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHELSEA BAUER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH EAST ORLANDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 303-8110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7727 LAKE UNDERHILL RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLANDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/1/1989 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.adventhealtheastorlando.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH FISH MEMORIAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(386) 917-5000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/5/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/29/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1055 SAXON BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE CITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHWEST VOLUSIA HEALTHCARE CORPORATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/1/1994 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.adventhealthfishmemorial.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERIC LUNDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH HEART OF FLORIDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(863) 422-4971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/2/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/29/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40100 HIGHWAY 27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAVENPORT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH POLK NORTH INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/1/2019 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.adventhealth.com/hospital/adventhealth-heart-florida</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIMOTHY CLARK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH KISSIMMEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 846-4343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2450 N ORANGE BLOSSOM TRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KISSIMMEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/18/2008 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.adventhealthkissimmee.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH LAKE PLACID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(863) 465-3777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/29/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/24/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1210 US 27 N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAKE PLACID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Highlands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4200 SUN N LAKE BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEBRING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/1/1985 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.ADVENTHEALTHLAKEPLACID.COM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JASON DUNKEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH LAKE WALES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(863) 676-1433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>410 S 11TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAKE WALES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH POLK SOUTH INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/28/2019 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.adventhealth.com/hospital/adventhealth-lake-wales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROYCE BROWN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH MINNEOLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 306-1136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>488599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/10/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1800 N HANCOCK RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MINNEOLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34715-8184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTIST HEALTH SYSTEM SUNBELT HEALTHCARE CORPORATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/9/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.adventhealth.com/adventhealth-minneola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH NEW SMYRNA BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(386) 424-5100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/19/2026 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>6/29/2026 12:00:00 AM</x:t>
   </x:si>
   <x:si>
-    <x:t>13100 FORT KING RD</x:t>
-[...418 lines deleted...]
-  <x:si>
     <x:t>401 PALMETTO ST</x:t>
   </x:si>
   <x:si>
     <x:t>NEW SMYRNA BEACH</x:t>
   </x:si>
   <x:si>
     <x:t>32168</x:t>
   </x:si>
   <x:si>
     <x:t>SOUTHEAST VOLUSIA HEALTHCARE CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t>4/1/2016 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.adventhealth.com/hospital/adventhealth-new-smyrna-beach</x:t>
   </x:si>
   <x:si>
     <x:t>DENNIS HERNANDEZ</x:t>
   </x:si>
   <x:si>
     <x:t>ADVENTHEALTH NORTH PINELLAS</x:t>
   </x:si>
   <x:si>
     <x:t>100055</x:t>
@@ -889,12111 +892,12144 @@
   <x:si>
     <x:t>8/1/2018 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>WWW.ADVENTHEALTHOCALA.COM</x:t>
   </x:si>
   <x:si>
     <x:t>ERIKA SKULA</x:t>
   </x:si>
   <x:si>
     <x:t>ADVENTHEALTH ORLANDO</x:t>
   </x:si>
   <x:si>
     <x:t>100007</x:t>
   </x:si>
   <x:si>
     <x:t>(407) 303-5600</x:t>
   </x:si>
   <x:si>
     <x:t>1322</x:t>
   </x:si>
   <x:si>
     <x:t>9832</x:t>
   </x:si>
   <x:si>
+    <x:t>601 E ROLLINS ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2006 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WWW.ADVENTHEALTHORLANDO.COM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH PALM COAST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(386) 586-2000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60 MEMORIAL MEDICAL PKWY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PALM COAST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flagler</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEMORIAL HOSPITAL FLAGLER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/19/1989 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.adventhealthpalmcoast.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DENYSE BALES-CHUBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH PALM COAST PARKWAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(386) 302-1800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>472329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/2/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/1/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1 ADVENTHEALTH WAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH PALM COAST PARKWAY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/26/2023 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.adventhealth.com/hospital/adventhealth-palm-coast-parkway</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALMIR DE AQUINO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH PORT CHARLOTTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(941) 766-4122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/1/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2500 HARBOR BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT CHARLOTTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charlotte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH PORT CHARLOTTE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>adventhealth.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADAM JOHNSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH RIVERVIEW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(813) 471-0000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>450785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/3/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9330 US HIGHWAY 301 S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVERVIEW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH RIVERVIEW, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.adventhealth.com/adventhealth-riverview</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JASON NEWMYER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH SEBRING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(863) 314-4466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/17/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/30/1991 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.adventhealthsebring.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH TAMPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(813) 971-6000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/1/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3100 E FLETCHER AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/1/1991 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.ADVENTHEALTHTAMPA.COM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERIK WANGSNESS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH WATERMAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 253-3333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1000 WATERMAN WAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAVARES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32778-5266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLORIDA HOSPITAL WATERMAN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.ADVENTHEALTHWATERMAN.COM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRANDON NUDD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH WAUCHULA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(863) 773-3101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/30/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/29/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>735 S 5TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAUCHULA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hardee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/6/1993 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.ADVENTHEALTHWAUCHULA.COM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH WESLEY CHAPEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(813) 929-5000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>286617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/1/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2600 BRUCE B DOWNS BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESLEY CHAPEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PASCO-PINELLAS HILLSBOROUGH COMMUNITY HEALTH SYSTEM INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/21/2012 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.ADVENTHEALTHWESLEYCHAPEL.COM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYAN G QUATTLEBAUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH WINTER GARDEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 614-0500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>494985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2000 FOWLER GROVE BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WINTER GARDEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATTN:  REGULATORY ADVOCACY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/7/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.adventhealthwintergarden.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH WINTER PARK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 646-7000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200 N LAKEMONT AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WINTER PARK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/14/2000 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.adventhealthwinterpark.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVENTHEALTH ZEPHYRHILLS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(813) 788-0411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/29/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7050 GALL BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZEPHYRHILLS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33541-1347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLORIDA HOSPITAL ZEPHYRHILLS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/1998 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.ADVENTHEALTHZEPHYRHILLS.COM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARNOLD PALMER MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(321) 843-7777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/29/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92 W MILLER ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1414 KUHL AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLANDO HEALTH INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/21/1999 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.orlandohealth.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAVID STRONG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASCENSION SACRED HEART BAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 769-1511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/12/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/11/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>615 N BONITA AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANAMA CITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PO BOX 487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GONZALEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32560-0487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Escambia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAY COUNTY HEALTH SYSTEM LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/1/2012 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://healthcare.ascension.org/locations/florida/flpen/panama-city-ascension-sacred-heart-bay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBIN MAXWELL GODWIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASCENSION SACRED HEART EMERALD COAST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 278-3000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7800 US HIGHWAY 98 W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAR BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32550-7228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SACRED HEART HEALTH SYSTEM, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://healthcare.ascension.org/locations/florida/flpen/miramar-beach-ascension-sacred-heart-emerald-coast</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EARL REUBEN ABSHIER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASCENSION SACRED HEART GULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 416-6206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>238505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3801 E HWY 98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT SAINT JOE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gulf</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/11/2010 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://healthcare.ascension.org/locations/florida/flpen/port-st-joe-ascension-sacred-heart-gulf</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KELLY DIANE BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASCENSION SACRED HEART PENSACOLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 416-7000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/15/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5151 N 9TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PENSACOLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32504-8721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://healthcare.ascension.org/locations/florida/flpen/pensacola-ascension-sacred-heart-pensacola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILLIS FRANKLIN CONDON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASCENSION ST VINCENT'S CLAY COUNTY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 602-1000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/29/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1670 ST VINCENTS WAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIDDLEBURG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATTN: KEVIN BRENT RINKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST VINCENT'S MEDICAL CENTER-CLAY COUNTY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/1/2013 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://healthcare.ascension.org/Locations/Florida/FLJAC/Middleburg-Ascension-St-Vincents-Clay-County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRYAN JAMES WALRATH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASCENSION ST VINCENT'S RIVERSIDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 308-7300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IN REVIEW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/1/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1 SHIRCLIFF WAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACKSONVILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duval</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32204-4748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST VINCENT'S MEDICAL CENTER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/1/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://healthcare.ascension.org/locations/florida/fljac/jacksonville-ascension-st-vincents-riverside</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCOTT KASHMAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASCENSION ST VINCENT'S SOUTHSIDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 296-3700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/11/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/10/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4201 BELFORT RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST LUKES-ST VINCENTS HEALTHCARE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/12/2008 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://healthcare.ascension.org/locations/florida/fljac/jacksonville-ascension-st-vincents-southside</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORY DARLING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASCENSION ST VINCENT'S ST JOHNS COUNTY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 691-1000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>463809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205 TRINITY WAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT JOHNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>St. Johns</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATTN: CORY DARLING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST. VINCENT'S HEALTH SYSTEM, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/4/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://healthcare.ascension.org/locations/florida/fljac/middleburg-ascension-st-vincents-clay-county?intent_source=location_title&amp;result_position=7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASPIRE HEALTH PARTNERS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 875-3700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/23/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/22/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1800 MERCY DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5151 ADANSON ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STE 200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32804-1351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASPIRE HEALTH PARTNERS, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/3/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://aspirehealthpartners.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BABETTE HANKEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXIOM BEHAVIORAL HEALTH AT NAPLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(239) 775-4500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/1/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/30/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9001 TAMIAMI TRL E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAPLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>920 E COUNTY LINE RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAKEWOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9001 TAMIAMI TRAIL OPCO LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>For-Profit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.thewilloughatnaples.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MS ELAYNE HONERLAW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAPTIST HEALTH HOSPITAL AT DORAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(786) 595-3900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>483275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9500 NW 58TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DORAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Miami-Dade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6200 SW 73RD ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIAMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTH MIAMI HOSPITAL, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/4/2021 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https:baptisthealth.net/locations/hospitals/south-miami-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILLIAM M DUQUETTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAPTIST HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(448) 227-8478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/5/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/30/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123 BAPTIST WAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAPTIST HEALTH CARE, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/25/1999 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.ebaptisthealthcare.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRETT BYRON ALDRIDGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAPTIST HOSPITAL OF MIAMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(786) 596-5002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/20/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8900 N KENDALL DRIVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8900 N KENDALL DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAPTIST HOSPITAL OF MIAMI, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/14/2002 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.baptisthealth.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILLIAM G ULBRICHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAPTIST MEDICAL CENTER - BEACHES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 627-2900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/30/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1350 13TH AVE S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACKSONVILLE BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>841 PRUDENTIAL DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STE 1802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32207-8372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAPTIST MEDICAL CENTER OF THE BEACHES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>baptistjax.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MATTHEW A ZUINO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAPTIST MEDICAL CENTER CLAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 516-1067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>445461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1771 BAPTIST CLAY DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLEMING ISLAND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHERN BAPTIST HOSPITAL OF FLORIDA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/8/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.baptistjax.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAPTIST MEDICAL CENTER JACKSONVILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 202-2000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800 PRUDENTIAL DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/1/1991 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAPTIST MEDICAL CENTER NASSAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 321-3500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/2/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/28/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1250 S 18TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FERNANDINA BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nassau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAPTIST MEDICAL CENTER OF NASSAU INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/1/1994 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAPTIST MEDICAL CENTER SOUTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 271-6000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/1/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14550 OLD ST AUGUSTINE RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32258-2460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARTOW REGIONAL MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(863) 533-8111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/1/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/31/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2200 OSPREY BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARTOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARTOW REGIONAL MEDICAL CENTER, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/1/2016 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://baycare.org/brmc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIMBERLY A GUY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYCARE ALLIANT HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(727) 734-6639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/8/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/7/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601 MAIN ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUNEDIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYCARE ALLIANT HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://baycare.org/hospitals/baycare-alliant-hospital/patients-and-visitors</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAYA T PEREZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYCARE HOSPITAL WESLEY CHAPEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(813) 914-1000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/7/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/6/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4501 BRUCE B DOWNS BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYCARE PASCO INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/19/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>baycarehospitalwesleychapel.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BETHESDA HOSPITAL EAST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(561) 292-4895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/1/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/30/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2815 S SEACREST BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOYNTON BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palm Beach</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BETHESDA HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/24/2013 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://baptisthealth.net/locations/hospitals/bethesda-hospital-east</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JARED SMITH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BETHESDA HOSPITAL WEST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(561) 336-7000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>273216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9655 W BOYNTON BEACH BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://baptisthealth.net/locations/hospitals/bethesda-hospital-west</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLACKBERRY CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(321) 805-5090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>372739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/14/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91 BEEHIVE CIR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT CLOUD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGLETHORPE OF ORLANDO, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/16/2017 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.blackberrycenter.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHN LOTT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOCA RATON REGIONAL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(561) 955-4200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800 MEADOWS RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOCA RATON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOCA RATON REGIONAL HOSPITAL, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>baptisthealth.net/locations/hospitals/boca-raton-regional-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINCOLN SIDEL MENDEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROOKS REHABILITATION HOSPITAL BARTRAM CAMPUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 809-8080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>496846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/30/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/2/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6400 BROOKS BARTRAM DRIVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3599 UNIVERSITY BLVD S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATTN MANAGED CARE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENESIS REHABILITATION HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/7/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.brookshealth.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOUGLAS BAER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROOKS REHABILITATION HOSPITAL UNIVERSITY CAMPUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 345-7600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/3/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32216-4252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/3/1995 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.brookshealth.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROWARD HEALTH CORAL SPRINGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 344-3121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/14/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3000 CORAL HILLS DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORAL SPRINGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broward</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTH BROWARD HOSPITAL DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/1/1991 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.browardhealth.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRISTEN BOWMAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROWARD HEALTH IMPERIAL POINT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 776-8500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6401 N FEDERAL HWY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORT LAUDERDALE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBERT DAHL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROWARD HEALTH MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 355-5610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1600 S ANDREWS AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.browardhealth.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANUEL T LINARES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROWARD HEALTH NORTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 786-6950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201 E SAMPLE RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POMPANO BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEERFIELD BCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33064-3502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MATTHEW KEUNG GARNER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CALHOUN-LIBERTY HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 674-5411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/6/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/5/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16257 STATE ROAD 71 S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLOUNTSTOWN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Calhoun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CALHOUN LIBERTY HOSPITAL ASSOCIATION INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/14/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.calhounlibertyhospital.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMILY HERMANN BROWN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAPE CANAVERAL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(321) 799-7111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/5/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/4/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>701 W COCOA BEACH CSWY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COCOA BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brevard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAPE CANAVERAL HOSPITAL, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/8/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://hf.org/healthcare-home/location-directory/cape-canaveral-hospital#-about-this-location-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIKE MULLOWNEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAPE CORAL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(239) 424-2000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/3/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636 DEL PRADO BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAPE CORAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PO BOX 2218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORT MYERS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33902-2218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEE HEALTH SYSTEM, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/1/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.leehealth.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAWRENCE R ANTONUCCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTERSTONE OF FLORIDA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(941) 782-4299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/23/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/22/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2020 26TH AVE E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRADENTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manatee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PO BOX 9478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTERSTONE OF FLORIDA, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>centerstone.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JEREMY  WATSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTRAL FLORIDA BEHAVIORAL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 370-0111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/24/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/23/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6601 CENTRAL FLORIDA PKWY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA AMISTAD RESIDENTIAL TREATMENT CENTER LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/10/2010 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.centralfloridabehavioral.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PENNI WORLEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIRCLES OF CARE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(321) 984-4900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400 E SHERIDAN RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELBOURNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIRCLES OF CARE, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.circlesofcare.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEPHEN L LORD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLEARSKY REHABILITATION HOSPITAL OF LAKE CITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(205) 747-1776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>536851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/26/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/25/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>198 SW REAL TERRACE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAKE CITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Columbia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5600 WYOMING BLVD NE STE 225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALBUQUERQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLEARSKEY REHABILITATION HOSPITAL OF LAKE CITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/1/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://clearskyhealth.com/lakecity/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NATE C MILLER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLEARSKY REHABILITATION HOSPITAL OF LECANTO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 835-0819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>503285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3967 W NORVELL BRYANT HWY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LECANTO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citrus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5600 WYOMING BLVD NE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STE 225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87109-3136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLEARSKY REHABILITATION HOSPITAL OF LECANTO LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/1/2023 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://clearskyhealth.com/lecanto/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLENN JOSEPH PICHE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLEVELAND CLINIC HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 659-5000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/21/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/12/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3100 WESTON RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33331-3602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLEVELAND CLINIC WESTON HOSPITAL NONPROFIT CORPORATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/1/2006 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.clevelandclinic.org/florida/weston/hospital/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREDERICK SCOTT ROSS MD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLEVELAND CLINIC INDIAN RIVER HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(772) 567-4311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/18/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/31/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1000 36TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VERO BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indian River</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDIAN RIVER MEMORIAL HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://my.clevelandclinic.org/florida/locations/indian-river-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICHARD ROTHMAN MD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLEVELAND CLINIC MARTIN NORTH HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(772) 287-5200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200 SE HOSPITAL AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STUART</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Martin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PO BOX 9010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIN MEMORIAL MEDICAL CENTER, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/29/1992 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://my.clevelandclinic.org/florida/locations/martin-north-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHIRAG CHOUDHARY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLEVELAND CLINIC MARTIN SOUTH HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(772) 223-2300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/22/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2100 SE SALERNO RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://my.clevelandclinic.org/florida/locations/martin-south-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLEVELAND CLINIC TRADITION HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(772) 345-8100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>319609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10000 SW INNOVATION WAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT SAINT LUCIE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>St. Lucie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/6/2013 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.martinhealth.org/mhs-tradition-medical-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORAL GABLES HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 441-6801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/13/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/28/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3100 S DOUGLAS RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORAL GABLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33134-6914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSA CGH LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/29/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.coralgableshospital.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORAL SHORES BEHAVIORAL HEALTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(772) 403-4000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>371467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/14/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/17/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5995 SE COMMUNITY DRIVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORAL SHORES BEHAVIORAL HEALTH LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/15/2017 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>coralshoresbehavioral.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEPHEN QUINTYNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORAL WEST COMMUNITY HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 264-5252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/4/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/3/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2500 SW 75TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESTCHESTER GENERAL HOSPITAL, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>keraltyhospital.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DANIEL SCHAFFER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELRAY MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(561) 495-3100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/27/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/10/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5352 LINTON BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELRAY BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELRAY MEDICAL CENTER, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/12/2003 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.palmbeachhealthnetwork.com/locations/detail/delray-medical-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEATHER LYNN HAVERICAK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEPOO HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 294-5531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/30/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/29/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1200 KENNEDY DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY WEST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monroe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY WEST HMA, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/1/1999 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.lkmc.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FELIX DREW BIGBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DESOTO MEMORIAL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(863) 494-3535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/29/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900 N ROBERT AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCADIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Desoto</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DESOTO COUNTY HOSPITAL DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/30/2010 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.dmh.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VINCENT SICA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEVEREUX FLORIDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(321) 242-9100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/27/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/26/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8000 DEVEREUX DRIVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIERA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5850 T G LEE BLVD, STE 400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE DEVEREUX FOUNDATION, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/3/1991 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.devereux.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHELLE LLORENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOCTORS HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(786) 308-3000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/5/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5000 UNIVERSITY DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOCTORS HOSPITAL, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/1/2006 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOCTORS MEMORIAL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 547-8000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/26/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/25/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2600 HOSPITAL DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BONIFAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32425-0188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Holmes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOLMES COUNTY HOSPITAL CORPORATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/1/1998 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.doctorsmemorial.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROHAN ANDERSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOCTORS' MEMORIAL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 584-0800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/19/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/18/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>333 N BYRON BUTLER PKWY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERRY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32347-2300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taylor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOCTORS' MEMORIAL HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/17/2009 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.doctorsmemorial.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAUREN FAISON-CLARK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOUGLAS GARDENS HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 751-8626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5200 NE 2ND AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33137-2706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIAMI JEWISH HEALTH SYSTEMS, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/28/1992 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.miamijewishhealthsystems.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JEFFREY P FREIMARK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EASTSIDE PSYCHIATRIC HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 523-3333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/1/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/30/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2634B CAPITAL CIR NE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TALLAHASSEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32308-4106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2634J CAPITAL CIRCLE NE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APALACHEE CENTER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/21/1998 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.apalacheecenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAY REEVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ED FRASER MEMORIAL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 259-3151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159 N 3RD ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MACCLENNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAKER COUNTY MEDICAL SERVICES, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/29/2001 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.edfraserhospital.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIFFANY VARNADOE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMERALD COAST BEHAVIORAL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 763-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1940 HARRISON AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMERALD COAST BEHAVIORAL HOSPITAL, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/1/2009 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.emeraldcoastbehavioral.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIM BEDFORD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF ALTAMONTE SPRINGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 587-8600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>346190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/20/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/19/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831 S STATE RD 434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF ALTAMONTE SPRINGS, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/1/2018 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://encompasshealth.com/locations/altamontespringsrehab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHAEL THOMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF CENTRAL FLORIDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 282-4000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/5/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/24/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2275 SW 22ND LANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF CENTRAL FLORIDA LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/17/2012 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://encompasshealth.com/ocalarehab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAMELA RENEE REED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF CENTRAL FLORIDA SUMTER COUNTY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 571-3300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>540655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/2/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/1/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5550 MEGGISON RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE VILLAGES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://encompasshealth.com/locations/wildwood-rehab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF CLERMONT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(205) 413-9699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>454023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/22/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/13/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2901 SR 50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLERMONT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Rehabilitation Hospital of Clermont LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/1/2023 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://encompasshealth.com/clermontrehab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEPHANIE DAVIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF DAYTONA BEACH LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(386) 363-2000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>527987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/11/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/10/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1952 N WILLIAMSON BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/22/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://encompasshealth.com/locations/daytonabeachre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUDY PARKER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF JACKSONVILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 596-5000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>456708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/10/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/9/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11595 BURNT MILL ROAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF JACKSONVILLE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/27/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://encompasshealth.com/locations/jacksovillerehab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAULA CARLISLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF KISSIMMEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(321) 286-3300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>474650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/6/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/5/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4950 CALYPSO CAY WAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF KISSIMMEE, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/21/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://encompasshealth.com/locations/kissimmeerehab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHN LE MORRIS TUCKER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF LAKE WORTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(205) 969-4504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>517332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9719 LANTANA ROAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAKE WORTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9719 LANTANA RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF LAKE WORTH LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>encompasshealth.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHAEL LEOPOLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF LAKELAND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(863) 279-1600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>453274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/4/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/3/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1201 OAKBRIDGE PWY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAKELAND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF LAKELAND, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/29/2021 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://encompasshealth.com/locations/lakelandrehab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JONATHAN MATTHEW SHOUSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF LARGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(727) 586-2999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/29/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/28/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>901 CLEARWATER LARGO RD N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LARGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF LARGO, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/21/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://encompasshealth.com/largorehab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOLAN DOUGLAS WILLOUGHBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF MIAMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 251-3800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/29/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/28/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20601 OLD CUTLER RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF MIAMI, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/31/2011 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.encompasshealth.com/locations/miami-rehab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAFAEL ALVAREZ LUIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF NORTH TAMPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(813) 607-3600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>437129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/5/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/4/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3840 ATMORE GROVE DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUTZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF NORTH TAMPA LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/11/2021 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://encompasshealth.com/northtamparehab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIMBERLY LUNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF PANAMA CITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 914-8600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/9/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/8/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1847 FLORIDA AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF PANAMA CITY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/18/1997 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://encompasshealth.com/panamacityrehab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TONY N BENNETT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF PENSACOLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 805-2000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/1/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/31/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1101 OFFICE WOODS DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF PENSACOLA, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/12/2021 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://encompasshealth.com/pensacolarehab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAYLA FEAZELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF SARASOTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(941) 921-8600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/31/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/30/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6400 EDGELAKE DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARASOTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sarasota</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF SARASOTA, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/11/2012 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://encompasshealth.com/sarasotarehab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARCUS BRAZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF SPRING HILL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 835-4600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/3/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/2/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12440 CORTEZ BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROOKSVILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hernando</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF SPRING HILL, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/20/2010 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://encompasshealth.com/springhillrehab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEBORAH SUE KELLEY BOSTIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF ST AUGUSTINE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 640-2000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>453106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65 SILVER LANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT AUGUSTINE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF ST AUGUSTINE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/6/2021 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://encompasshealth.com/locations/staugustinerehab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THOMAS P LAUGHLIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF ST. PETERSBURG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(727) 231-7500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>533462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/17/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1000 TYRONE BLVD NORTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT PETERSBURG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF ST. PETERSBURG, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/24/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.encompasshealth.com/locations/st-petersburg-rehab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOLLY ANN ARAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF SUNRISE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 749-0300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4399 NOB HILL RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNRISE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF SUNRISE, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/1/2012 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://encompasshealth.com/locations/sunriserehab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RANDALL WILLIAM GROSS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF TALLAHASSEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 656-4800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1675 RIGGINS RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF TALLAHASSEE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/13/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.encompasshealth.com/tallahasseerehab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUIS FERNANDO NUNEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF TREASURE COAST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(772) 778-2100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/22/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/21/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1600 37TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF TREASURE COAST, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/1/1994 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.encompasshealth.com/treasurecoastrehab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAMES CARLTON PRESGRAVES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL, AN AFFILIATE OF MARTIN HEALTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(772) 324-3500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>328114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5850 SE COMMUNITY DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF MARTIN COUNTY, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/4/2012 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.encompasshealth.com/locations/martin-rehab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHARMAINE BLANCHARD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXALT HEALTH REHABILITATION HOSPITAL AT LAKEWOOD RANCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(941) 278-8901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>549207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/10/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/9/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5800 LAKE OSPREY DRIVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2306 GUTHERIE ROAD, STE 180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARLAND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exalt Health Rehabilitation Hospital Sarasota County LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/21/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.exalthealth.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JEFFREY RAINES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXALT HEALTH REHABILITATION HOSPITAL LAKELAND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(863) 360-9001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>509392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/16/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/15/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1080 US HWY 92 W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBURNDALE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2306 GUTHERIE RD, STE 180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXALT HEALTH REHABILITATION HOSPITAL LAKELAND, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.exhalthealth.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LISA SUZANNE ROBERSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXALT HEALTH REHABILITATION HOSPITAL WILDWOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>832-603-2128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>532158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/11/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/10/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4756 CR-44A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILDWOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2306 GUTHERIE ROAD STE 180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXALT HEALTH REHABILITATION HOSPITAL WILDWOOD LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RANDAL HAMILTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FISHERMEN'S COMMUNITY HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 434-1000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3301 OVERSEAS HWY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARATHON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FISHERMEN'S HEALTH, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/1/2017 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.baptisthealth.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DREW GROSSMAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLAGLER HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 819-5155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400 HEALTH PARK BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLAGLER HOSPITAL, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.stjohns.ufhealth.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAYNE ANDREW MARSHALL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLORIDA COAST MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(772) 309-8500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>505820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310 SE VERANDA FALLS WAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14201 DALLAS PKWY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DALLAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75254-2916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLORIDA COAST MEDICAL AND SURGICAL CENTER, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHN TYLER SHERRILL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLORIDA MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 735-6000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5000 W OAKLAND PARK BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAUDERDALE LAKES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1100 NW 95TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33150-2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSA NSMC LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.floridamedctr.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBED CRUZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLORIDA REHABILITATION HOSPITAL AT TAMPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(469) 640-6500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>503621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/17/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/16/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6805 WOODSTORK ROAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEMPLE TERRACE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>450 CENTURY PARKWAY, STE 220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLORIDA REHABILITATION HOSPITAL AT TAMPA LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/12/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.tampa-rehabhospital.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIAN ABRAHAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLORIDA STATE HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 663-1000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100 N MAIN ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHATTAHOOCHEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gadsden</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PO BOX 1000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE OF FLORIDA DEPARTMENT OF CHILDREN AND FAMILIES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/4/2013 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.myflfamilies.com/service-programs/mental-health/fsh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTHONY REED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORT LAUDERDALE BEHAVIORAL HEALTH CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 734-2000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/8/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5757 N DIXIE HIGHWAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OAKLAND PARK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORT LAUDERDALE HOSPITAL, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/1/2004 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://ftlauderdalebehavioral.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANUEL R LLANO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEORGE E WEEMS MEMORIAL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 653-8853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/1/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/31/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135 AVE G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APALACHICOLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franklin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRANKLIN COUNTY BOARD OF COUNTY COMMISSIONERS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.weemsmemorial.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAVID BERNARD WALKER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOD SAMARITAN MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(561) 655-5511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1309 N FLAGLER DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEST PALM BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOD SAMARITAN MEDICAL CENTER, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/8/2001 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.palmbeachhealthnetwork.com/locations/detail/good-samaritan-medical-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHERI MONTGOMERY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GULF BREEZE HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 934-2000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/1/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1110 GULF BREEZE PKWY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GULF BREEZE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santa Rosa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/9/2010 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.ebaptisthealthcare.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GULF COAST MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(239) 343-1000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13681 DOCTORS WAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2776 CLEVELAND AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.leehealth.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GULF COAST TREATMENT CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 863-4160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/30/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/29/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1015 MAR WALT DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORT WALTON BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Okaloosa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GULF COAST TREATMENT CENTER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/1/1996 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.uhsinc.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JEANETTE JACKSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H LEE MOFFITT CANCER CENTER &amp; RESEARCH INSTITUTE HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(813) 745-4673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/26/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12902 MAGNOLIA DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33612-9497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12902 MAGNOLIA DR SRB-ADM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33612-9416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H LEE MOFFITT CANCER CENTER AND RESEARCH INSTITUTE HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/28/2008 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.moffitt.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARABDEEP SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HALIFAX HEALTH MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(386) 254-4568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/6/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303 N CLYDE MORRIS BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HALIFAX HOSPITAL MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/14/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.halifaxhealth.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JEFFREY FEASEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HALIFAX HEALTH MEDICAL CENTER- PORT ORANGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1041 DUNLAWTON AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT ORANGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/10/1994 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://halifaxhealth.org/halifax-health-medical-center-of-port-orange/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HALIFAX HEALTH UF HEALTH MEDICAL CENTER OF DELTONA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(386) 425-4806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>399082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/5/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/4/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3300 HALIFAX CROSSINGS BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELTONA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDICAL CENTER OF DELTONA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/12/2019 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>halifaxhealth.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HALIFAX PSYCHIATRIC CENTER-NORTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>841 JIMMY ANN DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.halifaxhealth.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA AVENTURA HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 682-7119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/3/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/2/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20900 BISCAYNE BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVENTURA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIAMI BEACH HEALTHCARE GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/5/1993 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.aventurahospital.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAVID LEMONTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA BAYONET POINT HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(727) 819-2929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14000 FIVAY RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUDSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA HEALTH SERVICES OF FLORIDA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/10/2000 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.bayonetpointhospital.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARAH ENDEMANN SEYMOUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA BLAKE HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(941) 792-6611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/30/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/29/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2020 59TH ST W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/29/2008 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.blakemedicalcenter.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEVE WILLIAM YOUNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA BRANDON HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(813) 681-0600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/25/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119 OAKFIELD DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRANDON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALENCARE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/24/1993 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.HCAFloridabrandonhospital.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THOMAS DOCK OWINGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA CAPITAL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 325-5017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/23/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2626 CAPITAL MEDICAL BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TALLAHASSEE MEDICAL CENTER, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/30/2001 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.hcafloridahealthcare.com/locations/capital-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KENNETH D NEELY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA CITRUS HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 726-1551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/12/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502 W. HIGHLAND BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVERNESS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502 W HIGHLAND BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITRUS MEMORIAL HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/1/2014 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCAForidaHealthcare.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LISA NUMMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA ENGLEWOOD HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(941) 475-6571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/18/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/17/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 MEDICAL BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGLEWOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGLEWOOD COMMUNITY HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.englewoodcommunityhospital.com/home/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KELLY LINDSAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA FAWCETT HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(941) 629-1181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/28/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21298 OLEAN BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAWCETT MEMORIAL HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/6/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.fawcetthospital.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHAEL EHRAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA FORT WALTON-DESTIN HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 862-1111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/24/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1000 MAR-WALT DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32547-6708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORT WALTON BEACH MEDICAL CENTER, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.fwbmc.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KENNETH DONAHEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA GADSDEN EMERGENCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23186 BLUE STAR HWY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUINCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/4/2010 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA GAINESVILLE HOSPITAL, A PART OF HCA FLORIDA NORTH FLORIDA HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 333-4100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/30/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/29/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4094 SW 41ST BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAINESVILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32608-5396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alachua</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTH FLORIDA REGIONAL MEDICAL CENTER, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.hcafloridahealthcare.com/locations/nort h-florida-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GABRIEL J. BULLARO II</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA GULF COAST HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 769-8341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449 W 23RD ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAY HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/1/2011 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://hcafloridahealthcare.com/locations/gulf-coast-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHASE CHRISTIANSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA HIGHLANDS HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(863) 385-6101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/30/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/29/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3600 S HIGHLANDS AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEBRING HEALTH SERVICES, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/1/2017 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.highlandsregional.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HENRY CAPOTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA JFK HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(561) 965-7300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/6/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/26/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5301 S CONGRESS AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATLANTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JFK MEDICAL CENTER LIMITED PARTNERSHIP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/13/2005 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.hcafloridahealthcare.com/locations/jfk-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KENNETH WEST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA JFK NORTH HOSPITAL A PART OF HCA FLORIDA JFK HOSP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(561) 883-3802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/27/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2201 45TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.hcafloridahealthcare.com/locations/jfk-north-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA KENDALL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 227-5500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11750 BIRD RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KENDALL HEALTHCARE GROUP, LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/30/1992 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.kendallmed.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BENJAMIN HARRIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA LAKE CITY HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(386) 719-9010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/15/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/14/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 NW COMMERCE DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOTAMI HOSPITAL OF FLORIDA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/5/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.lakecitymedical.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JENNIFER B ADAMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA LAKE MONROE HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 321-4500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4032</x:t>
+  </x:si>
+  <x:si>
     <x:t>3/10/2026 12:00:00 AM</x:t>
   </x:si>
   <x:si>
-    <x:t>601 E ROLLINS ST</x:t>
-[...1505 lines deleted...]
-    <x:t>4525</x:t>
+    <x:t>8/29/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1401 W SEMINOLE BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANFORD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/16/2010 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.hcafloridahealthcare.com/locations/lake-monroe-hospital/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHN ANTHONY GERHOLD III</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA LARGO HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(727) 588-5200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/2/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201 14TH ST SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LARGO MEDICAL CENTER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.hcafloridahealthcare.com/locations/largo-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEBASTIAN STORM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA LARGO WEST HOSPITAL A PART OF HCA FLORIDA LARGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 INDIAN ROCKS RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/1/2008 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.hcafloridahealthcare.com/locations/largo-west-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA LAWNWOOD HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(772) 461-4000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1700 S 23RD ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORT PIERCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAWNWOOD MEDICAL CENTER, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/3/1991 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://lawnwoodmed.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERIC GOLDMAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA LEHIGH HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(239) 369-2101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/26/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1500 LEE BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEHIGH ACRES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOPE 97 LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/19/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.hcafloridahealthcare.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAIGE LAUGHLIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA MEMORIAL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 702-6111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/5/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3625 UNIVERSITY BLVD S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEMORIAL HEALTHCARE GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.memorialhospitaljax.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B. REED HAMMOND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA MERCY HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 285-2121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/20/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/28/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3663 S MIAMI AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33133-4253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLANTATION GENERAL HOSPITAL LIMITED PARTNERSHIP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/1/2011 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mercymiami.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLYSSA K TOBITT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA NORTH FLORIDA HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 333-4000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/21/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6500 W NEWBERRY RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32605-4309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PO BOX 147006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32614-7006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.hcafloridahealthcare.com/locations/north-florida-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA NORTHSIDE HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(727) 521-4411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6000 49TH ST N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST PETERSBURG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33709-2114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.hcafloridahealthcare.com/locations/northside-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHILIP MARCHESINI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA NORTHWEST HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 974-0400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2801 N STATE RD 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARGATE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHWEST MEDICAL CENTER, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/1994 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.hcafloridahealthcare.com/locations/northwest-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KENNETH JONES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA NORTHWEST REHABILITATION CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/25/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>996 AIRPORT RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DESTIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/22/2011 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA OAK HILL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 596-6632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/24/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/23/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11375 CORTEZ BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/31/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://oakhillhospital.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KENNETH WICKER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA OCALA HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 401-1000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1431 SW 1ST AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PO BOX 750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NASHVILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37202-0750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARION COMMUNITY HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://ocalahealthsystem.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAN KEESEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA ORANGE PARK HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 639-8500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2001 KINGSLEY AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE PARK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32073-5148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE PARK MEDICAL CENTER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://orangeparkmedical.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAMES CHADWICK PATRICK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA OSCEOLA HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 846-2266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/28/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/28/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 W OAK ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSCEOLA REGIONAL HOSPITAL, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/2/1994 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.osceolaregional.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBERT DAVID SHIMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA PALMS WEST HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(561) 798-3300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001 SOUTHERN BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOXAHATCHEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PALMS WEST HOSPITAL LIMITED PARTNERSHIP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/27/2006 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.hcafloridahealthcare.com/locations/palms-west-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORY SCOTT MEAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA PASADENA HOSPITAL A PART OF HCA FLORIDA ST PETERSBURG HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(727) 381-1000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1501 PASADENA AVE S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALEN OF FLORIDA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.palmspasadena.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRENT BURISH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA POINCIANA HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 530-2000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>325 CYPRESS PKWY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POINCIANA MEDICAL CENTER, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/22/2013 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.hcafloridahealthcare.com/locations/poinciana-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORRIS CULLEN BROWN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA PUTNAM HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(386) 328-5711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>611 ZEAGLER DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PALATKA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Putnam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUTNAM COMMUNITY MEDICAL CENTER OF NORTH FLORIDA LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/1/2015 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pcmcfl.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LANDON SMITH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA RAULERSON HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(863) 763-2151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1796 HWY 441 NORTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKEECHOBEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Okeechobee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKEECHOBEE HOSPITAL, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.hcafloridahealthcare.com/locations/raulerson-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P BRIAN MELEAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA SARASOTA DOCTORS HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(941) 342-1100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/1/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/31/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5731 BEE RIDGE RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARASOTA DOCTORS HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/3/1994 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.hcafloridahealthcare.com/locations/sarasota-doctors-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOSEPH ROSS RUDISILL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA SOUTH SHORE HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(813) 634-4037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4016 SUN CITY CENTER BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN CITY CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN CITY HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/21/1991 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.southbayhospital.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CATHERINE EDMISTEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA SOUTH TAMPA HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(813) 873-6450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/9/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2901 W SWANN AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEST FLORIDA - MHT LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.hcafloridasouthtampahospital.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EARL HILL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA ST LUCIE HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(772) 398-3100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/15/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1800 SE TIFFANY AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/16/1998 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.hcafloridahealthcare.com/locations/st-lucie-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COREY LOVELACE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA ST PETERSBURG HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(727) 384-1414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6500 38TH AVE N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/10/2006 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.hcafloridahealthcare.com/locations/st-petersburg-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA STARKE EMERGENCY A PART OF HCA FLORIDA NORTH FLORIDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 368-2349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/22/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>922 E CALL ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STARKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bradford</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/1/2020 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.hcafloridahealthcare.com/locations/starke-emergency</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA SUWANNEE EMERGENCY A PART OF HCA FLORIDA LAKE CITY HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(386) 339-6200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1100 SW 11TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIVE OAK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suwannee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.lakecitymedical.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA TRINITY HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(727) 834-4900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/3/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9330 SR 54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRINITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEW PORT RICHEY HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.hcafloridahealthcare.com/locations/trinity-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHAEL IRVIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA TWIN CITIES HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 678-4131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2190 HWY 85 N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICEVILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKALOOSA HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/1/1993 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.hcafloridahealthcare.com/locations/twin-cities-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TODD J JACKSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA UNIVERSITY HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 475-4000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/17/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/14/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3476 S UNIVERSITY DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAVIE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAVIE MEDICAL CENTER LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2021 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>hcafloridahealthcare.com/locations/university-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOSEPH THOMAS GLEASON III</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA WEST HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 494-4101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8383 N DAVIS HWY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEST FLORIDA REGIONAL MEDICAL CENTER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/14/1998 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.hcafloridahealthcare.com/locations/west-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KARL ARTHUR LEISTIKOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA WEST MARION HOSPITAL A PART OF HCA FL OCALA HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 291-3000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4600 SW 46TH COURT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/12/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://ocalahealthsystem.com/home/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA WEST TAMPA HOSPITAL PART OF HCA FLORIDA SOUTH TAMPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(813) 888-7060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6001 WEBB RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/1/2018 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://memorialhospitaltampa.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA WESTSIDE HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 473-6600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8201 W BROWARD BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLANTATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLUMBIA HOSPITAL CORPORATION OF SOUTH BROWARD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.westsideregional.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDREW TYRER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA FLORIDA WOODMONT HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 721-2200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/26/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/25/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7201 N UNIVERSITY DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAMARAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITY HOSPITAL, LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/26/1990 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.hcafloridahealthcare.com/locations/woodmont-hospital/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOSEPH BRITNER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEALTHPARK MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(239) 343-5000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9981 S HEALTHPARK DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33908-3618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HENDRY REGIONAL MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(863) 902-3076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>524 W SAGAMORE AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLEWISTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hendry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HENDRY COUNTY HOSPITAL AUTHORITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.hrmc.us</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAVID THEROUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIALEAH HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 693-6100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>651 E 25TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIALEAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSA HH LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.hialeahhosp.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUIS R ALLENDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOLMES REGIONAL MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(321) 434-7000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1350 S HICKORY ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOLMES REGIONAL MEDICAL CENTER, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/2/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://hf.org/healthcare-home/location-directory/holmes-regional-medical-center#about-this-location-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOLY CROSS HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 771-8000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4725 N FEDERAL HWY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOLY CROSS HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/25/1997 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.holy-cross.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIERRE MONICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOMESTEAD HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(786) 243-8693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/4/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/3/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>975 BAPTIST WAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOMESTEAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOMESTEAD HOSPITAL, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.baptisthealth.net/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KENNETH R SPELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACKSON HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 526-2200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4250 HOSPITAL DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIANNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jackson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACKSON COUNTY HOSPITAL DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/19/2001 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.jacksonhosp.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROOKE G DONALDSON MRS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACKSON MEMORIAL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 585-1111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1611 NW 12TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEST WING 117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33136-1005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUBLIC HEALTH TRUST OF MIAMI-DADE COUNTY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2006 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.jacksonhealth.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARLOS A MIGOYA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACKSON NORTH MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 651-1100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160 NW 170TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTH MIAMI BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2006 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://jacksonhealth.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACKSON SOUTH MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 251-2500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9333 SW 152ND ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/1/2001 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://jacksonhealth.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACKSON WEST MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(786) 466-1000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>389354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2801 NW 79 AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/28/2021 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.jacksonhealth.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAY HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 675-8000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14114 ALABAMA ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAY HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/10/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.bhcpns.org/JayHospital/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALERIE CYD CADENA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNS HOPKINS ALL CHILDRENS HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(727) 767-6873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/28/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501 SIXTH AVE S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNS HOPKINS ALL CHILDREN'S HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/14/1991 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.HopkinsAllchildrens.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRISTY KIM SCHULHOF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUPITER MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(561) 263-2234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1210 S OLD DIXIE HWY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUPITER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUPITER MEDICAL CENTER, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.jupitermed.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMIT RASTOGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINDRED HOSPITAL MELBOURNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(321) 733-5725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/29/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>765 W NASA BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINDRED DEVELOPMENT 17,LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/8/2009 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.khmelbourne.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAURA BURKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINDRED HOSPITAL OCALA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 644-2522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/25/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/24/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1500 SW 1ST AVE, 5TH FLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>680 S 4TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOUISVILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINDRED HOSPITALS EAST LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/7/2005 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.kindredocala.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINDRED HOSPITAL THE PALM BEACHES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(561) 840-0754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5555 W BLUE HERON BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVIERA BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINDRED HOSPITAL PALM BEACH LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/22/2008 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.kindredhospitals.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDREW CRAIG SILVERMAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINDRED HOSPITAL-BAY AREA-ST PETERSBURG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(727) 894-8719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/30/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3030 SIXTH ST S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/1/2001 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.kindredstpete.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHAEL PIZZANO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINDRED HOSPITAL-CENTRAL TAMPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(813) 874-7575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/15/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4801 N HOWARD AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRANSITIONAL HOSPITALS OF TAMPA LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.kindredcentraltampa.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RODNEY MIDKIFF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINDRED HOSPITAL-NORTH FLORIDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 284-9230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>801 OAK ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GREEN COVE SPRINGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/20/2008 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.khnorthflorida.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINDRED HOSPITAL-SOUTH FLORIDA-CORAL GABLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(786) 526-6101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/1/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5190 SW 8TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/1/1998 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.khcoralgables.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORQUIDEA DIEZ-MARTIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINDRED HOSPITAL-SOUTH FLORIDA-FT LAUDERDALE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 764-8900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1516 E LAS OLAS BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/20/2001 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.khfortlauderdale.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELANIE F. EVANS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINDRED HOSPITAL-SOUTH FLORIDA-HOLLYWOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 920-9000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/11/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1859 VAN BUREN ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOLLYWOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/6/2001 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.kindredhospitals.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUSTIN DAVID WAGNER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA AMISTAD RESIDENTIAL TREATMENT CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 647-0660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1650 PARK AVE N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAITLAND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.lamistad.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIAN SELLERS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAKE BUTLER HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(386) 496-2323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850 E MAIN ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAKE BUTLER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32054-1353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDLINK MANAGEMENT SERVICES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/1/1994 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.lakebutlerhospital.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAULA G WEBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAKELAND REGIONAL MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(863) 687-1100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1324 LAKELAND HILLS BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAKELAND REGIONAL MEDICAL CENTER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://mylrh.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIMOTHY REGAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAKESIDE MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(561) 996-6571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/4/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/3/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39200 HOOKER HWY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BELLE GLADE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DISTRICT HOSPITAL HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/30/2004 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.lakesidemedical.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RONALD DONCASTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAKEWOOD RANCH MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(941) 782-2100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/8/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8330 LAKEWOOD RANCH BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANATEE MEMORIAL HOSPITAL, LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/12/2004 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.lakewoodranchmedicalcenter.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHILIP REBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LARKIN COMMUNITY HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 284-7500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/18/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/17/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7031 SW 62ND AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTH MIAMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5996 SW 70TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LARKIN COMMUNITY HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/1/1997 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.larkinhospital.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICHOLAS TORRES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LARKIN COMMUNITY HOSPITAL BEHAVIORAL HEALTH SERVICES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(754) 777-5600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1201 N 37TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LARKIN COMMUNITY HOSPITAL BEHAVIORAL HEALTH SERVICES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/2/2015 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://larkinhealth.com/en/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANIA GONZALEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LARKIN COMMUNITY HOSPITAL PALM SPRINGS CAMPUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 558-2500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1475 WEST 49TH PLACE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33012-3113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LARKIN COMMUNITY HOSPITAL PALM SPRINGS CAMPUS LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/29/2016 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.larkinhospital.com/site/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YOELY HERNANDEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEE MEMORIAL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(239) 343-2000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/17/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIFESTREAM BEHAVIORAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 315-7800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2020 TALLY RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEESBURG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PO BOX 491000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34749-1000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIFESTREAM BEHAVIORAL CENTER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/1/1993 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.lsbc.net/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICK STEPHEN HANKEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOWER KEYS MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5900 COLLEGE RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MADISON COUNTY MEMORIAL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 973-2271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/9/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224 NW CRANE AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MADISON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madison</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MADISON COUNTY HOSPITAL HEALTH SYSTEMS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.mcmh.us</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAMMY WELLS STEVENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANATEE MEMORIAL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(941) 750-1301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/29/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/28/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206 2ND ST E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/31/1995 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.manateememorialhospital.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDREW GUZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARINERS HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 434-3000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/3/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/2/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91500 OVERSEAS HWY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAVERNIER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARINERS HOSPITAL, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baptisthealth.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAYO CLINIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 953-2000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/9/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4500 SAN PABLO RD S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32224-1865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAYO CLINIC FLORIDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/19/2009 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mayoclinic.org/jacksonville</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KENT R THIELEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEASE COUNTRYSIDE HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(727) 725-6111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3231 MCMULLEN BOOTH RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFETY HARBOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2985 DREW ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLEARWATER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRUSTEES OF MEASE HOSPITALS, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mpmhealth.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEASE DUNEDIN HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(727) 733-1111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.measehospitals.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEMORIAL HOSPITAL MIRAMAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 538-4800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/8/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/7/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1901 SW  172ND AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTH BROWARD HOSPITAL DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2004 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.mhs.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEPHEN L DEMERS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEMORIAL HOSPITAL PEMBROKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 962-9650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7800 SHERIDAN ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEMBROKE PINES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/1/1995 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.mhs.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FELICIA TURNLEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEMORIAL HOSPITAL WEST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 436-5000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/9/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>703 N FLAMINGO RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOSEPH STUCZYNSKI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEMORIAL REGIONAL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 987-2000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/21/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3501 JOHNSON ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAUL GADEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEMORIAL REGIONAL HOSPITAL SOUTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 518-5001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3600 WASHINGTON ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOFFITT MCKINLEY HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10901 MCKINLEY DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/9/2023 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>moffitt.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORTON PLANT HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(727) 462-7000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300 PINELLAS ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STOP 1020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33759-3012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORTON PLANT HOSPITAL ASSOCIATION INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mortonplant.com/body.cfm?id=421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORTON PLANT NORTH BAY HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(727) 842-8468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/30/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6600 MADISON ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEW PORT RICHEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/2/1991 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mortonplant.com/body.cfm?id=13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORTON PLANT NORTH BAY HOSPITAL RECOVERY CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(727) 843-8468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21808 STATE RD 54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/23/2010 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://baycare.org/locations/m/morton-plant-north-bay-hospital--recovery-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUNT SINAI MEDICAL CENTER OF FLORIDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 674-2520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/28/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/27/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4300 ALTON RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5 WARNER ADMINISTRATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIAMI BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33140-2948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUNT SINAI MEDICAL CENTER OF FLORIDA, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.msmc.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GINO SANTORIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAPLES COMMUNITY HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(239) 624-4000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350 7TH ST N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34102-5754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PO BOX 413029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34101-3029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAPLES COMMUNITY HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/30/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.nchmd.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAUL HILTZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCH HEALTHCARE SYSTEM NORTH NAPLES HOSPITAL CAMPUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(239) 624-5000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/8/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11190 HEALTHPARK BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/9/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.nchmd.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEMOURS CHILDREN'S HOSPITAL, FLORIDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 650-7804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/9/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/8/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6535 NEMOURS PKWY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32827-7884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE NEMOURS FOUNDATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/30/2012 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.nemours.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTHA GROSELLE MCGILL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEUROBEHAVIORAL HOSPITAL OF THE PALM BEACHES-NORTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(561) 257-3348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>497855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/18/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/17/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>993 45TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANGONIA PARK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33407-2413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>901 45TH ST WEST PALM BEACH FLORIDA BEHAVIORAL HEALTH HOSP CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/19/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nbhospitals.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALEXIS ALTIER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEUROBEHAVIORAL HOSPITAL OF THE PALM BEACHES-SOUTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>475237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4905 PARK RIDGE BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33426-8322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOYNTON BEACH FLORIDA BEHAVIORAL HEALTH HOSPITAL COMPANY, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/2/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICKLAUS CHILDREN'S HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 666-6511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/16/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/15/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3100 SW 62ND AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33155-3009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATTN: ACCREDITATION &amp; REGULATORY DEPT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VARIETY CHILDREN'S HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.nicklauschildrens.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MATTHEW LOVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICKLAUS CHILDREN'S HOSPITAL CORAL SPRINGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 669-6576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3000 CORAL HILLS DRIVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3100 SW 62 AVENUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nicklauschildrens.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICKLAUS CHILDREN'S HOSPITAL FORT LAUDERDALE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(786) 624-5743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3100 SW 62 AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTH FLORIDA REHABILITATION HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 578-1300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>498626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/23/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/22/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7775 VOLUNTEER WAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTH FLORIDA REHABILITATION HOSPITAL LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/15/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.northfloridarehabhospital.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W JASON DRAPER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTH OKALOOSA MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 689-8100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/13/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151 E REDSTONE AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRESTVIEW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32539-5352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRESTVIEW HOSPITAL COMPANY LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/16/1996 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.northokaloosa.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHAEL NORDNESS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTH PORT BEHAVIORAL HEALTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(941) 867-9470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>514606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4501 CITIZENS PARKWAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTH PORT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4501 CITIZENS PKWY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTH PORT BH LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/9/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>northportbehavioral.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CASEY WEBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTH SHORE MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 835-6000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.northshoremc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTH TAMPA BEHAVIORAL HEALTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(855) 886-6662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>330164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29910 SR 56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEN BROECK TAMPA, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/31/2013 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.northtampabehavioralhealth.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THOMAS HEINRICH STORMANNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTH WALTON DOCTORS HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 920-2065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>539345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/10/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/9/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4413 US HWY 331 SOUTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEFUNIAK SPRINGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTH WALTON RURAL HOSPITAL LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/25/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://nwdhospital.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN BURNHAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHEAST FLORIDA STATE HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 330-2001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7487 S STATE RD 121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32063-9777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.dcf.state.fl.us/institutions/nefsh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEAGAN WATSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHWEST FLORIDA COMMUNITY HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 638-1610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/21/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/20/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1360 BRICKYARD RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHIPLEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Washington</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHWEST FLORIDA HEALTHCARE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/11/2008 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WWW.NFCH.ORG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHAEL A. KOZAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLANDO HEALTH - HEALTH CENTRAL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 296-1000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10000 W COLONIAL DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCOEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32806-2008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLANDO HEALTH CENTRAL, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/2/2012 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.orlandohealth.com/facilities/health-central-hospital#/HCH+Main/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLANDO HEALTH ADVANCED REHABILITATION INSTITUTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 407-0500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1300 HEMPEL AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/7/2023 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.orlandohealth.com/services-and-specialties/advanced-rehab-institute</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLANDO HEALTH BAYFRONT HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(727) 823-1234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/18/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>701 6TH ST S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP 8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OHI WEST INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/1/2020 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.bayfronthealth.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLANDO HEALTH DR P PHILLIPS HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 351-8500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9400 TURKEY LAKE RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1414 KUHL AVE, MP-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/8/2000 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.orlandohealth.com/facilities/dr-p-phillips-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLANDO HEALTH HORIZON WEST HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 407-0000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>462610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17000 W PORTER RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2020 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.orlandohealth.com/facilities/horizon-west-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLANDO HEALTH LAKE MARY HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 767-1200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/13/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>380 RINEHART RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAKE MARY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32746-2551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/4/1999 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.orlandohealth.com/facilities/lake-mary-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLANDO HEALTH MELBOURNE HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(321) 752-1200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250 N WICKHAM RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OHMH, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.orlandohealth.com/facilities/melbourne-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLANDO HEALTH ORLANDO REGIONAL MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(321) 841-5111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/14/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52 W UNDERWOOD ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/3/2011 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.orlandohealth.com/facilities/orlando-regional-medical-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLANDO HEALTH SEBASTIAN RIVER HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(772) 589-3186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/28/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13695 US HIGHWAY 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEBASTIAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32958-3230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1414 KUHL AVE, STE MP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OHSRH, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.orlandohealth.com/facilities/sebastian-river-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLANDO HEALTH SOUTH LAKE HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 394-4071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1900 DON WICKHAM DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTH LAKE HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.southlakehospital.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLANDO HEALTH SOUTH SEMINOLE HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 767-5888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>555 WEST STATE ROAD 434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LONGWOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1414 KUHL AVE # MP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/8/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.orlandohealth.com/services-and-specialties/behavioral-health</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLANDO HEALTH ST CLOUD HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 892-2135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/1/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/30/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2906 17TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t># MP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSCEOLASC, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/1/2017 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.orlandohealth.com/facilities/st-cloud-hospital#/St+Cloud+Hospital/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLANDO REHABILITATION HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(321) 989-3104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>496835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/18/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/17/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>980 GATEWAY DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLANDO REHABILITATION HOSPITAL LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/8/2023 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>orlando-rehabhospital.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHN LAURENZANA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OVIEDO MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 890-2100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>367444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/25/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8300 RED BUG LAKE RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OVIEDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OVIEDO MEDICAL CENTER LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/15/2021 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.OviedoMedicalCenter.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAMERON HOWARD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PALM BAY HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(321) 434-8000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1425 MALABAR RD NE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PALM BAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6450 US HIGHWAY 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCKLEDGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32955-5747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/28/2011 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://hf.org/healthcare-home/location-directory/palm-bay-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PALM BEACH GARDENS MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(561) 622-1411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3360 BURNS RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PALM BEACH GARDENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PALM BEACH GARDENS COMMUNITY HOSPITAL, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.palmbeachhealthnetwork.com/locations/detail/palm-beach-childrens-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERIK CAZARES-GONZALEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PALM POINT BEHAVIORAL HEALTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(321) 603-6550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>401256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2355 TRUMAN SCARBOROUGH WAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TITUSVILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PALM POINT BEHAVIORAL HEALTH, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/17/2018 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.palmpointbehavioral.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIGUEL ANDRES FERNANDEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PALMETTO GENERAL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 823-5000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2001 W 68TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33016-1801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSA PGH LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.palmettogeneral.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANAIS B CORTES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAM HEALTH REHABILITATION HOSPITAL OF JUPITER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(561) 935-3002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>464264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/11/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/10/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5075 INNOVATION WAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1828 GOOD HOPE RD, STE 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENOLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAM REHABILITATION HOSPITAL OF JUPITER, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/17/2023 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pamhealth.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STACY NICOLE MCCARTIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAM HEALTH REHABILITATION HOSPITAL OF OCOEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(469) 713-2300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>507876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/25/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/9/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1820 E. SILVER STAR ROAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1828 GOOD HOPE RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATTN LEGAL DEPT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17025-1203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAM REHABILITATION HOSPITAL OF TAVARES LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://pamhealth.com/hospitals/pam-health-rehabilitation-hospital-of-ocoee/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACOB MCGUIRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAM HEALTH REHABILITATION HOSPITAL OF ORANGE CITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(512) 545-9581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1000 PARC HILL BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/1/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://pamhealth.com/facilities/find-facility/rehabilitation-hospitals/pam-health-rehabilitation-hospital-orange-city</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAM HEALTH REHABILITATION HOSPITAL OF TAVARES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 525-3001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>475359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/10/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1730 MAYO DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/9/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://pamhealth.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAM HEALTH REHABILITATION HOSPITAL OF WINTER GARDEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(689) 686-8880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>511342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/3/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>541 WINTER GARDEN VINELAND ROAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/4/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://pamhealth.com/facilities/find-facility/rehabilitation-hospitals/pam-health-rehabilitation-hospital-winter-garden</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAM HEALTH SPECIALTY HOSPITAL OF JACKSONVILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 425-0500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4901 RICHARD ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1828 GOOD HOPE RD STE 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CURAHEALTH JACKSONVILLE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.postacutemedical.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICHOLAS MENDEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAM REHABILITATION HOSPITAL OF VENICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(941) 244-5089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>475388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/12/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2639 CURRY LANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOKOMIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAM REHABILITATION HOSPITAL OF VENICE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/12/2023 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIANCARLO LEVRIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAM SPECIALTY HOSPITAL OF SARASOTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(941) 342-3000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6150 EDGELAKE DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAM SPECIALTY HOSPITAL OF SARASOTA LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/5/2019 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDREW SCHWARTZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARK ROYAL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(239) 985-2700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>308829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9241 PARK ROYAL DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE PAVILION AT HEALTH PARK, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2011 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.ParkRoyalHospital.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KATIE BLACK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARRISH MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(321) 268-6100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/16/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/3/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>951 N WASHINGTON AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTH BREVARD COUNTY HOSPITAL DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.parrishhealthcare.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEORGE MIKITARIAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHYSICIANS REGIONAL MEDICAL CENTER - COLLIER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(239) 313-8560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8300 COLLIER BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAPLES HMA LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/5/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.Physiciansregional.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCOTT S LOWE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHYSICIANS REGIONAL MEDICAL CENTER - NORTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>489522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1285 CREEKSIDE BLVD E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/17/2021 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.physicansregional.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHYSICIANS REGIONAL MEDICAL CENTER - PINE RIDGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(239) 304-5145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6101 PINE RIDGE RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.physiciansregional.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT ST LUCIE HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(772) 335-0400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2550 SE WALTON RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGLETHORPE OF PORT ST LUCIE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/27/2006 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.portstluciehospitalinc.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCY ESTEVEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RECEPTION AND MEDICAL CENTER HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(386) 496-7149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7765 S COUNTY RD 231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE OF FLORIDA DEPARTMENT OF CORRECTIONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/1996 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://fdc.myflorida.com/ci/209.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASHLEY NICOLE ANDREWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REHABILITATION HOSPITAL OF CAPE CORAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(239) 599-3600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>455304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1730 NE PINE ISLAND RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF CAPE CORAL, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/22/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://encompasshealth.com/locations/capecoralrehab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAN JAY TEEGARDEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REHABILITATION HOSPITAL OF FORT MYERS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(239) 722-3600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>514411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/14/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/13/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6150 MEDICAL PARK LOOP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF FORT MYERS, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOSE ROSADO SANTOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REHABILITATION HOSPITAL OF NAPLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(239) 383-6000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/9/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/7/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14305 COLLIER BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCOMPASS HEALTH REHABILITATION HOSPITAL OF NAPLES, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/5/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.encompasshealth.com/locations/naplesrehab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENID YAMINETTE GONZALEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REUNION REHABILITATION HOSPITAL JACKSONVILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 787-8150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>487412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12645 SALINA DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REUNION REHABILITATION HOSPITAL OF JACKSONVILLE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/6/2023 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.reunionrehabhospital.com/locations/jacksonville</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GASTON GONZALEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVER POINT BEHAVIORAL HEALTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 724-9202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/30/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/29/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6300 BEACH BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TBJ BEHAVIORAL CENTER LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.riverpointbehavioral.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DONNA SMITH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANTA ROSA MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 626-7762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6002 BERRYHILL RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MILTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMA SANTA ROSA MEDICAL CENTER LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/17/1996 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.srmcfl.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARASOTA MEMORIAL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(941) 917-9000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/15/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1700 S TAMIAMI TRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARASOTA COUNTY PUBLIC HOSPITAL DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/8/2003 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.smh.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAVID VERINDER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARASOTA MEMORIAL HOSPITAL - VENICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(941) 261-9000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>422769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/9/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2600 LAUREL RD E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTH VENICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/24/2021 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>smhvenice.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHARON L ROUSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEA PINES REHABILITATION HOSPITAL, AN AFFILIATE OF ENCOMPASS HEALTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(321) 984-4600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101 E FLORIDA AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEA PINES REHABILITATION HOSPITAL LIMITED PARTNERSHIP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/1/1996 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://encompasshealth.com/seapinesrehab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARK KENNETH RACICOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELECT SPECIALTY HOSPITAL - DAYTONA BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(386) 871-2014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>359776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/8/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/7/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301 MEMORIAL MEDICAL PARKWAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11TH FLOOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4714 GETTYSBURG RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELANIE NOTARIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MECHANICSBURG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17055-4325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELECT SPECIALTY HOSPITAL - DAYTONA BEACH INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/27/2015 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://daytonabeach.selectspecialtyhospitals.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBERT E MALLICOAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELECT SPECIALTY HOSPITAL - FORT MYERS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(239) 313-2900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/1/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3050 CHAMPION RING RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELECT SPECIALTY HOSPITAL-FORT MYERS, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/3/2019 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.fortmyers.selectspecialtyhospitals.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RANDY BLANCHARD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELECT SPECIALTY HOSPITAL - MIAMI LAKES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(786) 609-9200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>263959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14001 NW 82ND AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIAMI LAKES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELECT SPECIALTY HOSPITAL-MIAMI LAKES, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://miamilakes.selectspecialtyhospitals.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONICA MADRIGAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELECT SPECIALTY HOSPITAL - ORLANDO (SOUTH CAMPUS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 241-4800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>199240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/10/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/9/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5579 S ORANGE AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELECT SPECIALTY HOSPITAL - ORLANDO, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/20/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.orlandosouth.selectspecialtyhospitals.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARINELLA CASTROMAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELECT SPECIALTY HOSPITAL - ORLANDO CENTRAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 303-7869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7450 SANDLAKE COMMONS BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32819-8033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/1/2005 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://orlandonorth.selectspecialtyhospitals.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELECT SPECIALTY HOSPITAL - PALM BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(561) 357-7370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/5/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/4/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3060 MELALEUCA LANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATTN: MELANIE NOTARIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4714 GETTYSBURG ROAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELECT SPECIALTY HOSPITAL-PALM BEACH, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/12/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://palmbeach.selectspecialtyhospitals.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LARRY MELBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELECT SPECIALTY HOSPITAL - PANAMA CITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 473-4980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/14/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/13/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEGAL - REGULATORY DEPARTMENT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELECT SPECIALTY HOSPITAL-PANAMA CITY, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://panamacity.selectspecialtyhospitals.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MATTHEW PRESLEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELECT SPECIALTY HOSPITAL - PENSACOLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 473-4800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/20/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/19/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7000 COBBLE CREEK DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7000 COBBLE CREEK DRIVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELECT SPECIALTY HOSPITAL PENSACOLA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://pensacola.selectspecialtyhospitals.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STACEY CRAIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELECT SPECIALTY HOSPITAL - TALLAHASSEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 219-6800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/14/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1554 SURGEONS DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATTN: MELANIE LAUGHMAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELECT SPECIALTY HOSPITAL - TALLAHASSEE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/26/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>selectmedical.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELMER JOEY SWINEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELECT SPECIALTY HOSPITAL - THE VILLAGES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 689-6400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5050 COUNTY ROAD 472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OXFORD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEGAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELECT SPECIALTY HOSPITAL-THE VILLAGES  INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.promise-villages.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHAEL POLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELECT SPECIALTY HOSPITAL GAINESVILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 337-3240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1600 SW ARCHER RD 5TH FLOOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELECT SPECIALTY HOSPITAL GAINESVILLE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://gainesville.selectspecialtyhospitals.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBERT H HOLCOMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELECT SPECIALTY HOSPITAL-MIAMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 416-5700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/23/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/22/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>955 NW 3RD ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8TH FLOOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VICTORIA HEALTHCARE, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/21/2001 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://miami.selectspecialtyhospitals.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTH FLORIDA BAPTIST HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(813) 757-1200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/17/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3202 N PARK RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLANT CITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33563-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTH FLORIDA BAPTIST HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.sjbhealth.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTH FLORIDA EVALUATION AND TREATMENT CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(786) 349-6000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/25/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/24/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18680 SW 376TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLORIDA CITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33034-6304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.wellpathcare.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEE D PACKER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTH FLORIDA STATE HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 392-3000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/8/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/7/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800 E CYPRESS DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>recoverysolutions.us</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROLAND PELTIER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTH MIAMI HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(786) 662-4000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHERN WINDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(786) 828-7552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4225 W 20TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHERN WINDS HOSPITAL, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/3/2019 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.southernwindshospital.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANA BOVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPRINGBROOK HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 596-4306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7007 GROVE RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2901 STIRLING ROAD STE 200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROOKSVILLE PROPERTY RESOURCES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/14/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.springbrookhospital.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONNIE GEIGER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST ANTHONY'S REHABILITATION HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 739-6233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/2/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/1/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3487 NW 30TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST. JOHN'S REHABILITATION HOSPITAL AND NURSING CENTER, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.catholichealthservices.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROSEMARIE BAILEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST ANTHONYS HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(727) 825-1100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/30/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1200 SEVENTH AVE N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST ANTHONYS HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/25/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://baycare.org/sah</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST CATHERINE'S REHABILITATION HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 351-7181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4262</x:t>
   </x:si>
   <x:si>
     <x:t>5/7/2024 12:00:00 AM</x:t>
   </x:si>
   <x:si>
-    <x:t>5/6/2026 12:00:00 AM</x:t>
-[...989 lines deleted...]
-    <x:t>4439</x:t>
+    <x:t>1050 NE 125TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTH MIAMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33161-5805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VILLA MARIA NURSING AND REHABILITATION CENTER, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>catholichealthservices.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRISTINA N SIERRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST CATHERINE'S WEST REHABILITATION HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8850 NW 122ND ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIALEAH GARDENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/29/2008 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.catholichealthservices.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST JOSEPH'S HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(813) 870-4000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3001 W MARTIN LUTHER KING JR BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3001 W DR MLK JR BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST JOSEPHS HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://baycare.org/sjh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST JOSEPH'S HOSPITAL BEHAVIORAL HEALTH CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>329022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4918 HABANA AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/2/2011 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://baycare.org/locations/s/st-josephs-hospital-behavioral-health-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST JOSEPH'S HOSPITAL NORTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(813) 443-7000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/7/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4211 VAN DYKE RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://baycare.org/sjhn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST JOSEPH'S HOSPITAL SOUTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(813) 302-8001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>314126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6901 SIMMONS LOOP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2014 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://baycare.org/sjhs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST MARY'S MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(561) 844-6300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>901 45TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST MARY'S MEDICAL CENTER, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/18/2004 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.palmbeachhealthnetwork.com/locations/detail/st-mary's-medical-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYNTHIA ALBACH MCCAULEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STARKEY RANCH ER &amp; HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(813) 723-5911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>473784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/27/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/26/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2253 HEART PINE AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODESSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6030 S. RICE AVE STE C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOUSTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STARKEY HOSPITAL LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/26/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.starkeyranchhospital.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONIER VILLARREAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TALLAHASSEE MEMORIAL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(850) 431-5380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1300 MICCOSUKEE RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TALLAHASSEE MEMORIAL HEALTHCARE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.tmh.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEORGE MARK O'BRYANT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAMPA GENERAL HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(813) 844-7000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1 TAMPA GENERAL CIR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PO BOX 1289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLORIDA HEALTH SCIENCES CENTER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/1/1997 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.tgh.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHN COURIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAMPA GENERAL HOSPITAL BROOKSVILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 576-5200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17240 CORTEZ BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAMPA GENERAL HOSPITAL HERNANDO LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/1/2023 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.tghnorth.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBERT GINN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAMPA GENERAL HOSPITAL CRYSTAL RIVER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 576-5600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6201 N SUNCOAST BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRYSTAL RIVER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAMPA GENERAL HOSPITAL CITRUS LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.tghnorth.org/locations/tampa-general-hospital-crystal-river</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINDA STOCKTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAMPA GENERAL HOSPITAL SPRING HILL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 576-5400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10461 QUALITY DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPRING HILL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.tghnorth.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAMPA GENERAL REHABILITATION HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(813) 893-6330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>445146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/17/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/16/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1307 W KENNEDY BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAMPA REHABILITATION HOSPITAL LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/17/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.tampageneralrehabhospital.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEATHER ANNE HIGGINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGH BEHAVIORAL HEALTH HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(813) 844-7794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>522870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/20/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/19/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1303 W KENNEDY BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1303 WEST KENNEDY BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAMPA BEHAVIORAL HOSPITAL LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/25/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tghbehavioralhospital.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOUGLAS LEONARDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCF LAKE NONA HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 221-8171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>411408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/22/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6700 LAKE NONA BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFHS SUB I LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/15/2021 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCAFloridaHealthcare.com/UCFLakeNonaHospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WENDY H BRANDON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UF HEALTH JACKSONVILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 244-0411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/17/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/28/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>655 W 8TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CO LEGAL SERVICES; 10TH FL; TOWER 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32209-6511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHANDS JACKSONVILLE MEDICAL CENTER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/1999 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://ufhealthjax.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATRICK GREEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UF HEALTH LEESBURG HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 323-5001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600 E DIXIE AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34748-5925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEESBURG REGIONAL MEDICAL CENTER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://ufhealth.org/locations/uf-health-leesburg-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEATHER B LONG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UF HEALTH NORTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 244-4000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>369080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/29/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15255 MAX LEGGETT PARKWAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C/O LEGAL SERVICES; 10TH FLOOR; TOWER1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/14/2017 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://ufhealthjax.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UF HEALTH OCALA NEIGHBORHOOD HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 820-7400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>477231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/2/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/1/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2100 NW 35TH AVENUE RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PO BOX 100303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHANDS TEACHING HOSPITAL AND CLINICS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://ufhealth.org/locations/uf-health-ocala-neighborhood-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHAEL D. HOLMES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UF HEALTH PSYCHIATRIC HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 627-9045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4101 NW 89TH BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C/O UF HEALTH LEGAL SERVICES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32610-0303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/14/1998 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://ufhealth.org/uf-health-shands-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UF HEALTH REHABILITATION HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 554-2000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/3/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/2/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2708 SW ARCHER RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4717 GETTYSBURG RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C/O MELANIE NOTARIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCHER REHABILITATION LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/5/2019 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANNE ROPER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UF HEALTH REHABILITATION HOSPITAL - NORTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 456-8001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>551159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/20/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/19/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15255 MAX LEGGETT PKWY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2ND AND 3RD FLOORS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32218-7273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUVAL REHABILITATION, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GREG BRACKETT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UF HEALTH SHANDS HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 733-1500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1600 SW ARCHER RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C/O UF HEALTH SHANDS LEGAL SERVICES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UF HEALTH SPANISH PLAINES HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/14/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/9/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1451 EL CAMINO REAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE VILLAGES TRI-COUNTY MEDICAL CENTER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/6/2002 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://ufhealth.org/locations/uf-health-spanish-plaines-hospital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITY BEHAVIORAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(407) 281-7000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2500 DISCOVERY DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITY BEHAVIORAL, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/14/2010 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.universitybehavioral.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KENNETH HENDERSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITY OF MIAMI HOSPITAL AND CLINICS-BASCOM PALMER EYE INST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 326-6111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900 NW 17TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1475 NW 12TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33136-1002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITY OF MIAMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/1/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.umiamihealth.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KYMBERLEE J MANNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITY OF MIAMI HOSPITAL AND CLINICS-SYLVESTER COMPREHENSIVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 243-1000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITY OF MIAMI HOSPITAL AND CLINICS-UHEALTH TOWER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 325-5511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1400 NW 12TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33136-1003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIERA HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(321) 434-9000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8745 N WICKHAM RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIERA HOSPITAL, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/31/2011 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://hf.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VINES HOSPITAL, THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(352) 671-3130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/30/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/29/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130 SW 27TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34471-4306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCALA BEHAVIORAL HEALTH LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.TheVinesHospital.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLINT HAUGER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEKIVA SPRINGS CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(904) 296-3533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3947 SALISBURY RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEKIVA SPRINGS CENTER LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/17/2008 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.wekivacenter.com/financial-information/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WELLINGTON REGIONAL MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(561) 798-8500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10101 FOREST HILL BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WELLINGTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WELLINGTON REGIONAL MEDICAL CENTER LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.wellingtonregional.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAMELA TAHAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEST BOCA MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(561) 488-8100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4283</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2025 12:00:00 AM</x:t>
   </x:si>
   <x:si>
-    <x:t>12/10/2027 12:00:00 AM</x:t>
-[...188 lines deleted...]
-    <x:t>7/1/2006 12:00:00 AM</x:t>
+    <x:t>21644 STATE RD 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEST BOCA MEDICAL CENTER, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.palmbeachhealthnetwork.com/locations/detail/west-boca-medical-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JERAD HANLON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEST GABLES REHABILITATION HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 262-6800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/1/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2525 SW 75TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEST GABLES REHABILITATION HOSPITAL, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/1/2005 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.westgablesrehabhospital.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALTER L CONCEPCION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEST KENDALL BAPTIST HOSPITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23960064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(786) 467-2011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/26/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/25/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9555 SW 162ND AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33196-6408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9555 SW 162 AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEST KENDALL BAPTIST HOSPITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/10/2010 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>LOURDES BOUE</x:t>
-  </x:si>
-[...9355 lines deleted...]
-    <x:t>12/10/2010 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>WINDMOOR HEALTHCARE OF CLEARWATER</x:t>
   </x:si>
   <x:si>
     <x:t>104017</x:t>
   </x:si>
   <x:si>
     <x:t>(727) 541-2646</x:t>
   </x:si>
   <x:si>
     <x:t>144</x:t>
   </x:si>
   <x:si>
     <x:t>10061</x:t>
   </x:si>
   <x:si>
     <x:t>4037</x:t>
   </x:si>
   <x:si>
     <x:t>11300 US HWY 19 N</x:t>
   </x:si>
   <x:si>
     <x:t>33764</x:t>
   </x:si>
@@ -13440,51 +13476,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:AA352"/>
+  <x:dimension ref="A1:AA353"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:27">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="1" t="s">
@@ -14103,362 +14139,362 @@
       <x:c r="A9" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="N9" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q9" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S9" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="T9" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U9" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="V9" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="W9" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="X9" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Y9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z9" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="AA9" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:27">
       <x:c r="A10" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H10" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J10" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K10" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="M10" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="N10" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="O10" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P10" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q10" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R10" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S10" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="T10" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U10" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="V10" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W10" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="X10" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Y10" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z10" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="AA10" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:27">
       <x:c r="A11" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="N11" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q11" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S11" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="T11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U11" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="V11" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="W11" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="X11" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Y11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z11" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="AA11" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:27">
       <x:c r="A12" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H12" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J12" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="K12" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="M12" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="N12" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="O12" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P12" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="Q12" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="N12" s="0" t="s">
+      <x:c r="S12" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="O12" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="P12" s="0" t="s">
+      <x:c r="T12" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U12" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="Q12" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="V12" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="W12" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="X12" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Y12" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z12" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="AA12" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:27">
       <x:c r="A13" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="N13" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -14574,81 +14610,81 @@
       <x:c r="B15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="N15" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q15" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S15" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="T15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U15" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="V15" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="W15" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="X15" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Y15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z15" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="AA15" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:27">
       <x:c r="A16" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
@@ -14728,288 +14764,288 @@
       <x:c r="B17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="N17" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q17" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S17" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="T17" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U17" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="V17" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="W17" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="X17" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Y17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z17" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="AA17" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:27">
       <x:c r="A18" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J18" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K18" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="M18" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="N18" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="O18" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P18" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="Q18" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="N18" s="0" t="s">
+      <x:c r="S18" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="O18" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="P18" s="0" t="s">
+      <x:c r="T18" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U18" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="Q18" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="V18" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="W18" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="X18" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Y18" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z18" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="AA18" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:27">
       <x:c r="A19" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="N19" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="O19" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P19" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="Q19" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="N19" s="0" t="s">
+      <x:c r="S19" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="O19" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="P19" s="0" t="s">
+      <x:c r="T19" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U19" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="Q19" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="V19" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="W19" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="X19" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Y19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z19" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="AA19" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:27">
       <x:c r="A20" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H20" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J20" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K20" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="M20" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="N20" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="O20" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q20" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R20" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S20" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="T20" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U20" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -15193,51 +15229,51 @@
       <x:c r="B23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="N23" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q23" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S23" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="T23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -15498,51 +15534,51 @@
       <x:c r="A27" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="N27" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q27" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S27" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
@@ -15655,51 +15691,51 @@
       <x:c r="B29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="N29" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q29" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S29" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="T29" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -15892,51 +15928,51 @@
       <x:c r="B32" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H32" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J32" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K32" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="M32" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="N32" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="O32" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P32" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q32" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S32" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="T32" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -15975,69 +16011,69 @@
       <x:c r="D33" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="N33" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q33" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S33" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="T33" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U33" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="V33" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="W33" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="X33" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Y33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z33" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="AA33" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
@@ -16277,24342 +16313,24416 @@
       <x:c r="A37" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="N37" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="Q37" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S37" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="T37" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U37" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="V37" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="W37" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="X37" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Y37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z37" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="AA37" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:27">
       <x:c r="A38" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="H38" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="J38" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="K38" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="M38" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="N38" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="O38" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P38" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q38" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="R38" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="S38" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="T38" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U38" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="V38" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="W38" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="X38" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="Y38" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z38" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="AA38" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:27">
       <x:c r="A39" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="N39" s="0" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="O39" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P39" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="Q39" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="O39" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="P39" s="0" t="s">
+      <x:c r="S39" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="Q39" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="T39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U39" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="V39" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="W39" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="X39" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Y39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z39" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="AA39" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:27">
       <x:c r="A40" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="H40" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="J40" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="K40" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="M40" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="N40" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="O40" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P40" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q40" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S40" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="T40" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U40" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="V40" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="W40" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="X40" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="Y40" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z40" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="AA40" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:27">
       <x:c r="A41" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="N41" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q41" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="S41" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="T41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U41" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="V41" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="W41" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="X41" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="Y41" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z41" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="AA41" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:27">
       <x:c r="A42" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H42" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="J42" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="K42" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="M42" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="N42" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="O42" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P42" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q42" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="R42" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="S42" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="T42" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U42" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="V42" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="W42" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="X42" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="Y42" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z42" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="AA42" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:27">
       <x:c r="A43" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="K43" s="0" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="M43" s="0" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="N43" s="0" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="O43" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P43" s="0" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="Q43" s="0" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="S43" s="0" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="T43" s="0" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="U43" s="0" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="W43" s="0" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="X43" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="K43" s="0" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="Y43" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z43" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="AA43" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:27">
       <x:c r="A44" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K44" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="M44" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="N44" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="O44" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P44" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q44" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="S44" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T44" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U44" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="W44" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="X44" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="Y44" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z44" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="AA44" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:27">
       <x:c r="A45" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="N45" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="Q45" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="S45" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="T45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U45" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="V45" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="W45" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="X45" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Y45" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z45" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="AA45" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:27">
       <x:c r="A46" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H46" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="J46" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K46" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="M46" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="N46" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="O46" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P46" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q46" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="S46" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T46" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U46" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="V46" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W46" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="X46" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Y46" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z46" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="AA46" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:27">
       <x:c r="A47" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="N47" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="Q47" s="0" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="R47" s="0" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="S47" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="Q47" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="T47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U47" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="V47" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="W47" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="X47" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Y47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z47" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="AA47" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:27">
       <x:c r="A48" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J48" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K48" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="M48" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="N48" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="O48" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P48" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q48" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="S48" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="T48" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U48" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="V48" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="W48" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="X48" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="Y48" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z48" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="AA48" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:27">
       <x:c r="A49" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="N49" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="Q49" s="0" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="S49" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="Q49" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="T49" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U49" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="V49" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="W49" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="X49" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Y49" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z49" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="AA49" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:27">
       <x:c r="A50" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="M50" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="N50" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="O50" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P50" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="Q50" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="S50" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="T50" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U50" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="V50" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="W50" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="X50" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="Y50" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z50" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="AA50" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:27">
       <x:c r="A51" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="N51" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="Q51" s="0" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="S51" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="Q51" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="T51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U51" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="V51" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="W51" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="X51" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Y51" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z51" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="AA51" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:27">
       <x:c r="A52" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="K52" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="M52" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="N52" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="O52" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P52" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q52" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="S52" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="T52" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U52" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="V52" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="W52" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="X52" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="Y52" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z52" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="AA52" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:27">
       <x:c r="A53" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="N53" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q53" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="S53" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="T53" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U53" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="V53" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="W53" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="X53" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="Y53" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z53" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="AA53" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:27">
       <x:c r="A54" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="H54" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="J54" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="K54" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="M54" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="N54" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="O54" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P54" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q54" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="S54" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="T54" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U54" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="V54" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="W54" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="X54" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="Y54" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z54" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="AA54" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:27">
       <x:c r="A55" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="N55" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q55" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="S55" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="T55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U55" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="V55" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="W55" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="X55" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="Y55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z55" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="AA55" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:27">
       <x:c r="A56" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="J56" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="K56" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="M56" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="N56" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="O56" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P56" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q56" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="S56" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="T56" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U56" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="V56" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="W56" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="X56" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="Y56" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z56" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="AA56" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:27">
       <x:c r="A57" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="N57" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q57" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="S57" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="T57" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U57" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="V57" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="W57" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="X57" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="Y57" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z57" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="AA57" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>808</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:27">
       <x:c r="A58" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="K58" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="M58" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="N58" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="O58" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P58" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q58" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="S58" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="T58" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U58" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="V58" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="W58" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="X58" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Y58" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z58" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="AA58" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:27">
       <x:c r="A59" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="N59" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="Q59" s="0" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="R59" s="0" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="S59" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="Q59" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="T59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U59" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="V59" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="W59" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="X59" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="Y59" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z59" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="AA59" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:27">
       <x:c r="A60" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="K60" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="M60" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="N60" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="O60" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P60" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="Q60" s="0" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="S60" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="Q60" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="T60" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U60" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="V60" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="W60" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="X60" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="Y60" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z60" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="AA60" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:27">
       <x:c r="A61" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="N61" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="Q61" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
-      <x:c r="Q61" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S61" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="T61" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U61" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="V61" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="W61" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="X61" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="Y61" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z61" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="AA61" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:27">
       <x:c r="A62" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K62" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="M62" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="N62" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="O62" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P62" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="Q62" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="S62" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="T62" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U62" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="V62" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="W62" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="X62" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Y62" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z62" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="AA62" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:27">
       <x:c r="A63" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="N63" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="Q63" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="S63" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="T63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U63" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="V63" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="W63" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="X63" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Y63" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z63" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="AA63" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>878</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:27">
       <x:c r="A64" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K64" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="M64" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="N64" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="O64" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P64" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="Q64" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="S64" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="T64" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U64" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="V64" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="W64" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="X64" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Y64" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z64" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="AA64" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:27">
       <x:c r="A65" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="N65" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="Q65" s="0" t="s">
         <x:v>899</x:v>
       </x:c>
-      <x:c r="Q65" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S65" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="T65" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U65" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="V65" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="W65" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="X65" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="Y65" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z65" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="AA65" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>906</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:27">
       <x:c r="A66" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I66" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="J66" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="K66" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="M66" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="N66" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="O66" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P66" s="0" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="Q66" s="0" t="s">
         <x:v>915</x:v>
       </x:c>
-      <x:c r="Q66" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S66" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="T66" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U66" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="V66" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="W66" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="X66" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="Y66" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z66" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="AA66" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>922</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:27">
       <x:c r="A67" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="N67" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="Q67" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="S67" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="T67" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U67" s="0" t="s">
+        <x:v>937</x:v>
+      </x:c>
+      <x:c r="V67" s="0" t="s">
         <x:v>934</x:v>
       </x:c>
-      <x:c r="V67" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="W67" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="X67" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="Y67" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z67" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="AA67" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:27">
       <x:c r="A68" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="J68" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="K68" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="M68" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="N68" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="O68" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P68" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="Q68" s="0" t="s">
+        <x:v>954</x:v>
+      </x:c>
+      <x:c r="S68" s="0" t="s">
         <x:v>951</x:v>
       </x:c>
-      <x:c r="S68" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="T68" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U68" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="V68" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="W68" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="X68" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="Y68" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z68" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="AA68" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>958</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:27">
       <x:c r="A69" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="N69" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q69" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="S69" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="T69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U69" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="V69" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="W69" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="X69" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="Y69" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z69" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="AA69" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>972</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:27">
       <x:c r="A70" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J70" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K70" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="M70" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="N70" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="O70" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P70" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="Q70" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="S70" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="T70" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U70" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="V70" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="W70" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="X70" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="Y70" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z70" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="AA70" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>984</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:27">
       <x:c r="A71" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="N71" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="Q71" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="S71" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="T71" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="U71" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="W71" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="X71" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="Y71" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z71" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="AA71" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1004</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:27">
       <x:c r="A72" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="J72" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="K72" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="M72" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="N72" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="O72" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P72" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="Q72" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="R72" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="S72" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="T72" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="U72" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="W72" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="X72" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="Y72" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z72" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="AA72" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>1022</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:27">
       <x:c r="A73" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="N73" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="Q73" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="S73" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="T73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U73" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="V73" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="W73" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="X73" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="Y73" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z73" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="AA73" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1037</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:27">
       <x:c r="A74" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="H74" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="J74" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="K74" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="M74" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="N74" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="O74" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P74" s="0" t="s">
+        <x:v>1049</x:v>
+      </x:c>
+      <x:c r="Q74" s="0" t="s">
         <x:v>1046</x:v>
       </x:c>
-      <x:c r="Q74" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S74" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="T74" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U74" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="V74" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="W74" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="X74" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="Y74" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z74" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="AA74" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>1052</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:27">
       <x:c r="A75" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="N75" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="Q75" s="0" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="S75" s="0" t="s">
         <x:v>1060</x:v>
       </x:c>
-      <x:c r="S75" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="T75" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U75" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="V75" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="W75" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="X75" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="Y75" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z75" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="AA75" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>1068</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:27">
       <x:c r="A76" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>1068</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="H76" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I76" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="J76" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K76" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="M76" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="N76" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="O76" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P76" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="Q76" s="0" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="S76" s="0" t="s">
         <x:v>1060</x:v>
       </x:c>
-      <x:c r="S76" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="T76" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U76" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="V76" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="W76" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="X76" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="Y76" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z76" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="AA76" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>1068</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:27">
       <x:c r="A77" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="N77" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="Q77" s="0" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="S77" s="0" t="s">
         <x:v>1060</x:v>
       </x:c>
-      <x:c r="S77" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="T77" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U77" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="V77" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="W77" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="X77" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="Y77" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z77" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="AA77" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>1068</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:27">
       <x:c r="A78" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="H78" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="K78" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="M78" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="N78" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="O78" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P78" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q78" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="S78" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="T78" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U78" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="V78" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W78" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="X78" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Y78" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z78" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1101</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:27">
       <x:c r="A79" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I79" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="N79" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="Q79" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="S79" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="T79" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U79" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="V79" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="W79" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="X79" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="Y79" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z79" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="AA79" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>1113</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:27">
       <x:c r="A80" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="H80" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="K80" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="M80" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="N80" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="O80" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P80" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q80" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="S80" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T80" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U80" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="V80" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W80" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="X80" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Y80" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z80" s="0" t="s">
-        <x:v>1121</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="AA80" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>1126</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:27">
       <x:c r="A81" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>1124</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="N81" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q81" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="S81" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="T81" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U81" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="V81" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="W81" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="X81" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="Y81" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z81" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="AA81" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>1141</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:27">
       <x:c r="A82" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="H82" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
-        <x:v>1145</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="K82" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="M82" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="N82" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="O82" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P82" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="Q82" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="S82" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="T82" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U82" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="V82" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="W82" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="X82" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="Y82" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z82" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="AA82" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>1157</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:27">
       <x:c r="A83" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>1158</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I83" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="N83" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="Q83" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="S83" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="T83" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U83" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="V83" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="W83" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="X83" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="Y83" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z83" s="0" t="s">
-        <x:v>1166</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="AA83" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1171</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:27">
       <x:c r="A84" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>1170</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>1171</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="H84" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I84" s="0" t="s">
-        <x:v>1173</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="J84" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="K84" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="M84" s="0" t="s">
-        <x:v>1176</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="N84" s="0" t="s">
-        <x:v>1177</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="O84" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P84" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="Q84" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="S84" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="T84" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U84" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="V84" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="W84" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="X84" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="Y84" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z84" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="AA84" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1186</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:27">
       <x:c r="A85" s="0" t="s">
-        <x:v>1183</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>1185</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="N85" s="0" t="s">
-        <x:v>1191</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q85" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="S85" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="T85" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U85" s="0" t="s">
-        <x:v>1191</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="V85" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W85" s="0" t="s">
-        <x:v>1192</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="X85" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="Y85" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z85" s="0" t="s">
-        <x:v>667</x:v>
-[...2 lines deleted...]
-        <x:v>1194</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:27">
       <x:c r="A86" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>1197</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
-        <x:v>1200</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="H86" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I86" s="0" t="s">
-        <x:v>1201</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="J86" s="0" t="s">
-        <x:v>1202</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="K86" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="M86" s="0" t="s">
-        <x:v>1204</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="N86" s="0" t="s">
-        <x:v>1205</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="O86" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P86" s="0" t="s">
+        <x:v>1209</x:v>
+      </x:c>
+      <x:c r="Q86" s="0" t="s">
         <x:v>1206</x:v>
       </x:c>
-      <x:c r="Q86" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S86" s="0" t="s">
-        <x:v>1204</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="T86" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U86" s="0" t="s">
-        <x:v>1205</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="V86" s="0" t="s">
-        <x:v>1206</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="W86" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="X86" s="0" t="s">
-        <x:v>1208</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="Y86" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z86" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="AA86" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1213</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:27">
       <x:c r="A87" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>1214</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>1215</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I87" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="N87" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
+        <x:v>1224</x:v>
+      </x:c>
+      <x:c r="Q87" s="0" t="s">
         <x:v>1221</x:v>
       </x:c>
-      <x:c r="Q87" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S87" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="T87" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U87" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="V87" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="W87" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="X87" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="Y87" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z87" s="0" t="s">
-        <x:v>1224</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="AA87" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1228</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:27">
       <x:c r="A88" s="0" t="s">
-        <x:v>1226</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>1230</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="H88" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I88" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J88" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K88" s="0" t="s">
-        <x:v>1232</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="M88" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="N88" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="O88" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P88" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q88" s="0" t="s">
-        <x:v>1232</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="S88" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T88" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U88" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="V88" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W88" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="X88" s="0" t="s">
-        <x:v>1235</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="Y88" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z88" s="0" t="s">
-        <x:v>1236</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="AA88" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1240</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:27">
       <x:c r="A89" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>1239</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>1242</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I89" s="0" t="s">
-        <x:v>1243</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>1244</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>1245</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
-        <x:v>1246</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="N89" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="Q89" s="0" t="s">
+        <x:v>1252</x:v>
+      </x:c>
+      <x:c r="S89" s="0" t="s">
         <x:v>1249</x:v>
       </x:c>
-      <x:c r="S89" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="T89" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U89" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="V89" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="W89" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="X89" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="Y89" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z89" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="AA89" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1257</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:27">
       <x:c r="A90" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>1256</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="H90" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I90" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="J90" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="K90" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="M90" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="N90" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="O90" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P90" s="0" t="s">
+        <x:v>1266</x:v>
+      </x:c>
+      <x:c r="Q90" s="0" t="s">
         <x:v>1263</x:v>
       </x:c>
-      <x:c r="Q90" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S90" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="T90" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U90" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="V90" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="W90" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="X90" s="0" t="s">
-        <x:v>1265</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="Y90" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z90" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="AA90" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>1270</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:27">
       <x:c r="A91" s="0" t="s">
-        <x:v>1268</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>1271</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="N91" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q91" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="S91" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="T91" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U91" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="V91" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="W91" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="X91" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="Y91" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z91" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="AA91" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>1281</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:27">
       <x:c r="A92" s="0" t="s">
-        <x:v>1279</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="H92" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I92" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="J92" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="K92" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="M92" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N92" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="O92" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P92" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q92" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="S92" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="T92" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U92" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="V92" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W92" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="X92" s="0" t="s">
-        <x:v>1289</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="Y92" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z92" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="AA92" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>1294</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:27">
       <x:c r="A93" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I93" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="N93" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="O93" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P93" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="Q93" s="0" t="s">
+        <x:v>1302</x:v>
+      </x:c>
+      <x:c r="S93" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="O93" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="P93" s="0" t="s">
+      <x:c r="T93" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U93" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="Q93" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="V93" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="W93" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="X93" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="Y93" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z93" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="AA93" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1306</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:27">
       <x:c r="A94" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="H94" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I94" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="J94" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="K94" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="M94" s="0" t="s">
+        <x:v>1315</x:v>
+      </x:c>
+      <x:c r="N94" s="0" t="s">
+        <x:v>1316</x:v>
+      </x:c>
+      <x:c r="O94" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P94" s="0" t="s">
+        <x:v>1317</x:v>
+      </x:c>
+      <x:c r="Q94" s="0" t="s">
+        <x:v>1314</x:v>
+      </x:c>
+      <x:c r="S94" s="0" t="s">
+        <x:v>1315</x:v>
+      </x:c>
+      <x:c r="T94" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U94" s="0" t="s">
+        <x:v>1316</x:v>
+      </x:c>
+      <x:c r="V94" s="0" t="s">
+        <x:v>1317</x:v>
+      </x:c>
+      <x:c r="W94" s="0" t="s">
+        <x:v>1303</x:v>
+      </x:c>
+      <x:c r="X94" s="0" t="s">
         <x:v>1312</x:v>
       </x:c>
-      <x:c r="N94" s="0" t="s">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="Y94" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z94" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="AA94" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1306</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:27">
       <x:c r="A95" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>1320</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I95" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="N95" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q95" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="S95" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="T95" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U95" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="V95" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="W95" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="X95" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="Y95" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z95" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="AA95" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>1332</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:27">
       <x:c r="A96" s="0" t="s">
-        <x:v>1330</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="H96" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I96" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="J96" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="K96" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="M96" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N96" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="O96" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P96" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q96" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="S96" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="T96" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U96" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="V96" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="W96" s="0" t="s">
-        <x:v>1330</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="X96" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="Y96" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z96" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="AA96" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1343</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:27">
       <x:c r="A97" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>1345</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I97" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="N97" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="Q97" s="0" t="s">
+        <x:v>1351</x:v>
+      </x:c>
+      <x:c r="S97" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="Q97" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="T97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U97" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="V97" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="W97" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="X97" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="Y97" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z97" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="AA97" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1356</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:27">
       <x:c r="A98" s="0" t="s">
-        <x:v>1354</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="H98" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="J98" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="K98" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="M98" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="N98" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="O98" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P98" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q98" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="S98" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="T98" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U98" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="V98" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="W98" s="0" t="s">
-        <x:v>1362</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="X98" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="Y98" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z98" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="AA98" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>1369</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:27">
       <x:c r="A99" s="0" t="s">
-        <x:v>1366</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>1367</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>1369</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>1370</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I99" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>1373</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
-        <x:v>1374</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="N99" s="0" t="s">
-        <x:v>1375</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q99" s="0" t="s">
-        <x:v>1376</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="S99" s="0" t="s">
-        <x:v>1374</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="T99" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U99" s="0" t="s">
-        <x:v>1375</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="V99" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="W99" s="0" t="s">
-        <x:v>1377</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="X99" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="Y99" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z99" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="AA99" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>1383</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:27">
       <x:c r="A100" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="H100" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I100" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="J100" s="0" t="s">
-        <x:v>1386</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="K100" s="0" t="s">
-        <x:v>1387</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="M100" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="N100" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="O100" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P100" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q100" s="0" t="s">
-        <x:v>1387</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="S100" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="T100" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U100" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="V100" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="W100" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="X100" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="Y100" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z100" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="AA100" s="0" t="s">
-        <x:v>1393</x:v>
+        <x:v>1397</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:27">
       <x:c r="A101" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>1396</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>1397</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>1398</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
-        <x:v>1399</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>1401</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="N101" s="0" t="s">
-        <x:v>1403</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q101" s="0" t="s">
-        <x:v>1401</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="S101" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="T101" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U101" s="0" t="s">
-        <x:v>1403</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="V101" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="W101" s="0" t="s">
-        <x:v>1404</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="X101" s="0" t="s">
-        <x:v>1405</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="Y101" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z101" s="0" t="s">
-        <x:v>1406</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="AA101" s="0" t="s">
-        <x:v>1407</x:v>
+        <x:v>1411</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:27">
       <x:c r="A102" s="0" t="s">
-        <x:v>1408</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>1409</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="H102" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I102" s="0" t="s">
-        <x:v>1413</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="J102" s="0" t="s">
-        <x:v>1414</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="K102" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="M102" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="N102" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="O102" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P102" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q102" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="S102" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T102" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U102" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="V102" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W102" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="X102" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="Y102" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z102" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="AA102" s="0" t="s">
-        <x:v>1420</x:v>
+        <x:v>1424</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:27">
       <x:c r="A103" s="0" t="s">
-        <x:v>1421</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>1423</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>1424</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>1425</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I103" s="0" t="s">
-        <x:v>1427</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>1429</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
-        <x:v>1430</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="N103" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q103" s="0" t="s">
-        <x:v>1429</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="S103" s="0" t="s">
-        <x:v>1430</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="T103" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U103" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="V103" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="W103" s="0" t="s">
-        <x:v>1432</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="X103" s="0" t="s">
-        <x:v>1433</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="Y103" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z103" s="0" t="s">
-        <x:v>1434</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="AA103" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1439</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:27">
       <x:c r="A104" s="0" t="s">
-        <x:v>1436</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>1437</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>1438</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>1439</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>1440</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
-        <x:v>1441</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="H104" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
-        <x:v>1442</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="J104" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="K104" s="0" t="s">
-        <x:v>1444</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="M104" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="N104" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="O104" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P104" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q104" s="0" t="s">
-        <x:v>1444</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="S104" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="T104" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U104" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="V104" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="W104" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="X104" s="0" t="s">
-        <x:v>1446</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="Y104" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z104" s="0" t="s">
-        <x:v>1447</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="AA104" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>1452</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:27">
       <x:c r="A105" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>1453</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
-        <x:v>1455</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>1457</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="N105" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="Q105" s="0" t="s">
-        <x:v>1457</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="S105" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="T105" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U105" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="V105" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="W105" s="0" t="s">
-        <x:v>1458</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="X105" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="Y105" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z105" s="0" t="s">
-        <x:v>1460</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="AA105" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1465</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:27">
       <x:c r="A106" s="0" t="s">
-        <x:v>1462</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>1463</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>1464</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>1465</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
-        <x:v>1467</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="H106" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
-        <x:v>1468</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="J106" s="0" t="s">
-        <x:v>1469</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="K106" s="0" t="s">
-        <x:v>1470</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="M106" s="0" t="s">
-        <x:v>1471</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="N106" s="0" t="s">
-        <x:v>1472</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="O106" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P106" s="0" t="s">
-        <x:v>1473</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="Q106" s="0" t="s">
-        <x:v>1470</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="S106" s="0" t="s">
-        <x:v>1471</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="T106" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U106" s="0" t="s">
-        <x:v>1472</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="V106" s="0" t="s">
-        <x:v>1473</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="W106" s="0" t="s">
-        <x:v>1474</x:v>
+        <x:v>1478</x:v>
       </x:c>
       <x:c r="X106" s="0" t="s">
-        <x:v>1475</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="Y106" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z106" s="0" t="s">
-        <x:v>1476</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="AA106" s="0" t="s">
-        <x:v>1477</x:v>
+        <x:v>1481</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:27">
       <x:c r="A107" s="0" t="s">
-        <x:v>1478</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>1479</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>1481</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>1482</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
-        <x:v>1483</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>1484</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>1485</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
-        <x:v>1486</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="N107" s="0" t="s">
-        <x:v>1487</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>1488</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="Q107" s="0" t="s">
-        <x:v>1485</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="S107" s="0" t="s">
-        <x:v>1486</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="T107" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U107" s="0" t="s">
-        <x:v>1487</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="V107" s="0" t="s">
-        <x:v>1488</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="W107" s="0" t="s">
-        <x:v>1489</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="X107" s="0" t="s">
-        <x:v>1490</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="Y107" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z107" s="0" t="s">
-        <x:v>1491</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="AA107" s="0" t="s">
-        <x:v>1492</x:v>
+        <x:v>1496</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:27">
       <x:c r="A108" s="0" t="s">
-        <x:v>1493</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>1494</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>1496</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
-        <x:v>1497</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="H108" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I108" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="J108" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="K108" s="0" t="s">
-        <x:v>1498</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="M108" s="0" t="s">
-        <x:v>1499</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="N108" s="0" t="s">
-        <x:v>1500</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="O108" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P108" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q108" s="0" t="s">
-        <x:v>1498</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="S108" s="0" t="s">
-        <x:v>1499</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="T108" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U108" s="0" t="s">
-        <x:v>1500</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="V108" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="W108" s="0" t="s">
-        <x:v>1501</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="X108" s="0" t="s">
-        <x:v>1502</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="Y108" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z108" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="AA108" s="0" t="s">
-        <x:v>1504</x:v>
+        <x:v>1508</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:27">
       <x:c r="A109" s="0" t="s">
-        <x:v>1505</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>1506</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>1507</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>1508</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>1509</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
-        <x:v>1510</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>1511</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>1512</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="N109" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q109" s="0" t="s">
-        <x:v>1512</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="S109" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="T109" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U109" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="V109" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="W109" s="0" t="s">
-        <x:v>1515</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="X109" s="0" t="s">
-        <x:v>1516</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="Y109" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z109" s="0" t="s">
-        <x:v>1517</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="AA109" s="0" t="s">
-        <x:v>1518</x:v>
+        <x:v>1522</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:27">
       <x:c r="A110" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>1520</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>1521</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>1522</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>1523</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
-        <x:v>1524</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="H110" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I110" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="J110" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="K110" s="0" t="s">
-        <x:v>1525</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="M110" s="0" t="s">
-        <x:v>1526</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="N110" s="0" t="s">
-        <x:v>1527</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="O110" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P110" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="Q110" s="0" t="s">
-        <x:v>1525</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="S110" s="0" t="s">
-        <x:v>1526</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="T110" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U110" s="0" t="s">
-        <x:v>1527</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="V110" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="W110" s="0" t="s">
-        <x:v>1528</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="X110" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="Y110" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z110" s="0" t="s">
-        <x:v>1530</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="AA110" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1535</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:27">
       <x:c r="A111" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>1533</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>1534</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>1535</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>1536</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
-        <x:v>1537</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>1469</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>1538</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
-        <x:v>1246</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="N111" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="Q111" s="0" t="s">
-        <x:v>1538</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="S111" s="0" t="s">
-        <x:v>1246</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="T111" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U111" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="V111" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="W111" s="0" t="s">
-        <x:v>1539</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="X111" s="0" t="s">
-        <x:v>1540</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="Y111" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z111" s="0" t="s">
-        <x:v>1541</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="AA111" s="0" t="s">
-        <x:v>1542</x:v>
+        <x:v>1545</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:27">
       <x:c r="A112" s="0" t="s">
-        <x:v>1543</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>1545</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>1546</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
-        <x:v>1547</x:v>
+        <x:v>1550</x:v>
       </x:c>
       <x:c r="H112" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I112" s="0" t="s">
-        <x:v>1548</x:v>
+        <x:v>1551</x:v>
       </x:c>
       <x:c r="J112" s="0" t="s">
-        <x:v>1549</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="K112" s="0" t="s">
-        <x:v>1550</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="M112" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="N112" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="O112" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P112" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="Q112" s="0" t="s">
-        <x:v>1550</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="S112" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="T112" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U112" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="V112" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="W112" s="0" t="s">
-        <x:v>1551</x:v>
+        <x:v>1554</x:v>
       </x:c>
       <x:c r="X112" s="0" t="s">
-        <x:v>1552</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="Y112" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z112" s="0" t="s">
-        <x:v>1553</x:v>
+        <x:v>1556</x:v>
       </x:c>
       <x:c r="AA112" s="0" t="s">
-        <x:v>1554</x:v>
+        <x:v>1557</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:27">
       <x:c r="A113" s="0" t="s">
-        <x:v>1555</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>1556</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>1557</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>1558</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>1559</x:v>
+        <x:v>1562</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I113" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="N113" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="Q113" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="S113" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="T113" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U113" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="V113" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="W113" s="0" t="s">
-        <x:v>1561</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="X113" s="0" t="s">
-        <x:v>1562</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="Y113" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z113" s="0" t="s">
-        <x:v>1563</x:v>
+        <x:v>1566</x:v>
       </x:c>
       <x:c r="AA113" s="0" t="s">
-        <x:v>1564</x:v>
+        <x:v>1567</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:27">
       <x:c r="A114" s="0" t="s">
-        <x:v>1565</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>1566</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
-        <x:v>1569</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="H114" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I114" s="0" t="s">
-        <x:v>1570</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="J114" s="0" t="s">
-        <x:v>1571</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="K114" s="0" t="s">
-        <x:v>1572</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="M114" s="0" t="s">
-        <x:v>1573</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="N114" s="0" t="s">
-        <x:v>1574</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="O114" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P114" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="Q114" s="0" t="s">
-        <x:v>1575</x:v>
+        <x:v>1576</x:v>
       </x:c>
       <x:c r="S114" s="0" t="s">
-        <x:v>1576</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="T114" s="0" t="s">
-        <x:v>1577</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="U114" s="0" t="s">
-        <x:v>1578</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="W114" s="0" t="s">
-        <x:v>1579</x:v>
+        <x:v>1580</x:v>
       </x:c>
       <x:c r="X114" s="0" t="s">
-        <x:v>1570</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="Y114" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z114" s="0" t="s">
-        <x:v>1580</x:v>
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="AA114" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1583</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:27">
       <x:c r="A115" s="0" t="s">
-        <x:v>1582</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>1584</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>1586</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I115" s="0" t="s">
-        <x:v>1587</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>1588</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
+        <x:v>1591</x:v>
+      </x:c>
+      <x:c r="M115" s="0" t="s">
+        <x:v>1592</x:v>
+      </x:c>
+      <x:c r="N115" s="0" t="s">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="O115" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P115" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="Q115" s="0" t="s">
+        <x:v>1594</x:v>
+      </x:c>
+      <x:c r="S115" s="0" t="s">
+        <x:v>1577</x:v>
+      </x:c>
+      <x:c r="T115" s="0" t="s">
+        <x:v>1578</x:v>
+      </x:c>
+      <x:c r="U115" s="0" t="s">
+        <x:v>1579</x:v>
+      </x:c>
+      <x:c r="W115" s="0" t="s">
+        <x:v>1595</x:v>
+      </x:c>
+      <x:c r="X115" s="0" t="s">
         <x:v>1589</x:v>
       </x:c>
-      <x:c r="M115" s="0" t="s">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="Y115" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z115" s="0" t="s">
-        <x:v>1595</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="AA115" s="0" t="s">
-        <x:v>1596</x:v>
+        <x:v>1597</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:27">
       <x:c r="A116" s="0" t="s">
-        <x:v>1597</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>1598</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>1599</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>1600</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>1601</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>1602</x:v>
       </x:c>
       <x:c r="H116" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I116" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="J116" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="K116" s="0" t="s">
-        <x:v>1603</x:v>
+        <x:v>1605</x:v>
       </x:c>
       <x:c r="M116" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1606</x:v>
       </x:c>
       <x:c r="N116" s="0" t="s">
-        <x:v>1605</x:v>
+        <x:v>1607</x:v>
       </x:c>
       <x:c r="O116" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P116" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="Q116" s="0" t="s">
-        <x:v>1603</x:v>
+        <x:v>1608</x:v>
       </x:c>
       <x:c r="S116" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="T116" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="U116" s="0" t="s">
-        <x:v>1605</x:v>
-[...2 lines deleted...]
-        <x:v>1149</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="W116" s="0" t="s">
-        <x:v>1606</x:v>
+        <x:v>1609</x:v>
       </x:c>
       <x:c r="X116" s="0" t="s">
-        <x:v>1607</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="Y116" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z116" s="0" t="s">
-        <x:v>1608</x:v>
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="AA116" s="0" t="s">
-        <x:v>1609</x:v>
+        <x:v>1611</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:27">
       <x:c r="A117" s="0" t="s">
-        <x:v>1610</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>1611</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>1612</x:v>
+        <x:v>1614</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>1613</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>1614</x:v>
+        <x:v>1616</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>1615</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I117" s="0" t="s">
-        <x:v>1455</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
-        <x:v>1499</x:v>
+        <x:v>1619</x:v>
       </x:c>
       <x:c r="N117" s="0" t="s">
-        <x:v>1617</x:v>
+        <x:v>1620</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="Q117" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="S117" s="0" t="s">
-        <x:v>1499</x:v>
+        <x:v>1619</x:v>
       </x:c>
       <x:c r="T117" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U117" s="0" t="s">
-        <x:v>1617</x:v>
+        <x:v>1620</x:v>
       </x:c>
       <x:c r="V117" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="W117" s="0" t="s">
-        <x:v>1618</x:v>
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="X117" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>1622</x:v>
       </x:c>
       <x:c r="Y117" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z117" s="0" t="s">
-        <x:v>1619</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="AA117" s="0" t="s">
-        <x:v>1620</x:v>
+        <x:v>1624</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:27">
       <x:c r="A118" s="0" t="s">
-        <x:v>1621</x:v>
+        <x:v>1625</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>1622</x:v>
+        <x:v>1626</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>1623</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>1625</x:v>
+        <x:v>1629</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
-        <x:v>1626</x:v>
+        <x:v>1630</x:v>
       </x:c>
       <x:c r="H118" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I118" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="J118" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="K118" s="0" t="s">
-        <x:v>1627</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="M118" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="N118" s="0" t="s">
-        <x:v>1628</x:v>
+        <x:v>1632</x:v>
       </x:c>
       <x:c r="O118" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P118" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q118" s="0" t="s">
-        <x:v>1629</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="S118" s="0" t="s">
-        <x:v>1630</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="T118" s="0" t="s">
-        <x:v>1577</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U118" s="0" t="s">
-        <x:v>1631</x:v>
+        <x:v>1632</x:v>
+      </x:c>
+      <x:c r="V118" s="0" t="s">
+        <x:v>583</x:v>
       </x:c>
       <x:c r="W118" s="0" t="s">
-        <x:v>1632</x:v>
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="X118" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Y118" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Z118" s="0" t="s">
+        <x:v>1634</x:v>
       </x:c>
       <x:c r="AA118" s="0" t="s">
-        <x:v>1633</x:v>
+        <x:v>1635</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:27">
       <x:c r="A119" s="0" t="s">
-        <x:v>1634</x:v>
+        <x:v>1636</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>1635</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>1636</x:v>
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>1637</x:v>
+        <x:v>1639</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>1638</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>1639</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I119" s="0" t="s">
-        <x:v>1640</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>1641</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
-        <x:v>1642</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="N119" s="0" t="s">
         <x:v>1643</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="Q119" s="0" t="s">
         <x:v>1644</x:v>
       </x:c>
       <x:c r="S119" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>1645</x:v>
       </x:c>
       <x:c r="T119" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="U119" s="0" t="s">
-        <x:v>1645</x:v>
-[...2 lines deleted...]
-        <x:v>634</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="W119" s="0" t="s">
-        <x:v>1646</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="X119" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="Y119" s="0" t="s">
-        <x:v>622</x:v>
-[...2 lines deleted...]
-        <x:v>1647</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="AA119" s="0" t="s">
         <x:v>1648</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:27">
       <x:c r="A120" s="0" t="s">
         <x:v>1649</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>1650</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>1651</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>1652</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>1652</x:v>
+        <x:v>1653</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
-        <x:v>1653</x:v>
+        <x:v>1654</x:v>
       </x:c>
       <x:c r="H120" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I120" s="0" t="s">
-        <x:v>1654</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="J120" s="0" t="s">
+        <x:v>1095</x:v>
+      </x:c>
+      <x:c r="K120" s="0" t="s">
         <x:v>1655</x:v>
       </x:c>
-      <x:c r="K120" s="0" t="s">
+      <x:c r="M120" s="0" t="s">
         <x:v>1656</x:v>
       </x:c>
-      <x:c r="M120" s="0" t="s">
+      <x:c r="N120" s="0" t="s">
         <x:v>1657</x:v>
       </x:c>
-      <x:c r="N120" s="0" t="s">
+      <x:c r="O120" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P120" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="Q120" s="0" t="s">
         <x:v>1658</x:v>
       </x:c>
-      <x:c r="O120" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="Q120" s="0" t="s">
+      <x:c r="S120" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="T120" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U120" s="0" t="s">
         <x:v>1659</x:v>
       </x:c>
-      <x:c r="S120" s="0" t="s">
+      <x:c r="V120" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="W120" s="0" t="s">
         <x:v>1660</x:v>
       </x:c>
-      <x:c r="T120" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="U120" s="0" t="s">
+      <x:c r="X120" s="0" t="s">
+        <x:v>1100</x:v>
+      </x:c>
+      <x:c r="Y120" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z120" s="0" t="s">
         <x:v>1661</x:v>
       </x:c>
-      <x:c r="W120" s="0" t="s">
+      <x:c r="AA120" s="0" t="s">
         <x:v>1662</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1665</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:27">
       <x:c r="A121" s="0" t="s">
-        <x:v>1666</x:v>
+        <x:v>1663</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
+        <x:v>1664</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>1665</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="F121" s="0" t="s">
+        <x:v>1666</x:v>
+      </x:c>
+      <x:c r="G121" s="0" t="s">
         <x:v>1667</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1671</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
+        <x:v>1670</x:v>
+      </x:c>
+      <x:c r="M121" s="0" t="s">
+        <x:v>1671</x:v>
+      </x:c>
+      <x:c r="N121" s="0" t="s">
         <x:v>1672</x:v>
       </x:c>
-      <x:c r="M121" s="0" t="s">
+      <x:c r="O121" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P121" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="Q121" s="0" t="s">
         <x:v>1673</x:v>
       </x:c>
-      <x:c r="N121" s="0" t="s">
+      <x:c r="S121" s="0" t="s">
         <x:v>1674</x:v>
       </x:c>
-      <x:c r="O121" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="P121" s="0" t="s">
+      <x:c r="T121" s="0" t="s">
+        <x:v>1578</x:v>
+      </x:c>
+      <x:c r="U121" s="0" t="s">
         <x:v>1675</x:v>
       </x:c>
-      <x:c r="Q121" s="0" t="s">
+      <x:c r="W121" s="0" t="s">
         <x:v>1676</x:v>
       </x:c>
-      <x:c r="S121" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="W121" s="0" t="s">
+      <x:c r="X121" s="0" t="s">
         <x:v>1677</x:v>
       </x:c>
-      <x:c r="X121" s="0" t="s">
+      <x:c r="Y121" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z121" s="0" t="s">
         <x:v>1678</x:v>
       </x:c>
-      <x:c r="Y121" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="Z121" s="0" t="s">
+      <x:c r="AA121" s="0" t="s">
         <x:v>1679</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1680</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:27">
       <x:c r="A122" s="0" t="s">
-        <x:v>1681</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
+        <x:v>1681</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
         <x:v>1682</x:v>
       </x:c>
-      <x:c r="D122" s="0" t="s">
+      <x:c r="E122" s="0" t="s">
         <x:v>1683</x:v>
       </x:c>
-      <x:c r="E122" s="0" t="s">
+      <x:c r="F122" s="0" t="s">
         <x:v>1684</x:v>
       </x:c>
-      <x:c r="F122" s="0" t="s">
+      <x:c r="G122" s="0" t="s">
         <x:v>1685</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1686</x:v>
       </x:c>
       <x:c r="H122" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I122" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J122" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="K122" s="0" t="s">
+        <x:v>1686</x:v>
+      </x:c>
+      <x:c r="M122" s="0" t="s">
         <x:v>1687</x:v>
       </x:c>
-      <x:c r="J122" s="0" t="s">
+      <x:c r="N122" s="0" t="s">
         <x:v>1688</x:v>
       </x:c>
-      <x:c r="K122" s="0" t="s">
+      <x:c r="O122" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P122" s="0" t="s">
         <x:v>1689</x:v>
       </x:c>
-      <x:c r="M122" s="0" t="s">
+      <x:c r="Q122" s="0" t="s">
         <x:v>1690</x:v>
       </x:c>
-      <x:c r="N122" s="0" t="s">
+      <x:c r="S122" s="0" t="s">
+        <x:v>1687</x:v>
+      </x:c>
+      <x:c r="T122" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U122" s="0" t="s">
+        <x:v>1688</x:v>
+      </x:c>
+      <x:c r="V122" s="0" t="s">
+        <x:v>1689</x:v>
+      </x:c>
+      <x:c r="W122" s="0" t="s">
         <x:v>1691</x:v>
       </x:c>
-      <x:c r="O122" s="0" t="s">
-[...20 lines deleted...]
-      <x:c r="W122" s="0" t="s">
+      <x:c r="X122" s="0" t="s">
         <x:v>1692</x:v>
       </x:c>
-      <x:c r="X122" s="0" t="s">
+      <x:c r="Y122" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Z122" s="0" t="s">
         <x:v>1693</x:v>
       </x:c>
-      <x:c r="Y122" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="Z122" s="0" t="s">
+      <x:c r="AA122" s="0" t="s">
         <x:v>1694</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1695</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:27">
       <x:c r="A123" s="0" t="s">
-        <x:v>1696</x:v>
+        <x:v>1695</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
+        <x:v>1696</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
         <x:v>1697</x:v>
       </x:c>
-      <x:c r="D123" s="0" t="s">
+      <x:c r="E123" s="0" t="s">
         <x:v>1698</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>1699</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>1700</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I123" s="0" t="s">
+        <x:v>1350</x:v>
+      </x:c>
+      <x:c r="J123" s="0" t="s">
         <x:v>1701</x:v>
       </x:c>
-      <x:c r="J123" s="0" t="s">
+      <x:c r="K123" s="0" t="s">
         <x:v>1702</x:v>
       </x:c>
-      <x:c r="K123" s="0" t="s">
+      <x:c r="M123" s="0" t="s">
         <x:v>1703</x:v>
       </x:c>
-      <x:c r="M123" s="0" t="s">
+      <x:c r="N123" s="0" t="s">
         <x:v>1704</x:v>
       </x:c>
-      <x:c r="N123" s="0" t="s">
+      <x:c r="O123" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P123" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="Q123" s="0" t="s">
+        <x:v>1702</x:v>
+      </x:c>
+      <x:c r="S123" s="0" t="s">
+        <x:v>1703</x:v>
+      </x:c>
+      <x:c r="T123" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U123" s="0" t="s">
+        <x:v>1704</x:v>
+      </x:c>
+      <x:c r="V123" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="W123" s="0" t="s">
         <x:v>1705</x:v>
       </x:c>
-      <x:c r="O123" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="P123" s="0" t="s">
+      <x:c r="X123" s="0" t="s">
         <x:v>1706</x:v>
       </x:c>
-      <x:c r="Q123" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="W123" s="0" t="s">
+      <x:c r="Y123" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z123" s="0" t="s">
         <x:v>1707</x:v>
       </x:c>
-      <x:c r="X123" s="0" t="s">
+      <x:c r="AA123" s="0" t="s">
         <x:v>1708</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1710</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:27">
       <x:c r="A124" s="0" t="s">
-        <x:v>1711</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
+        <x:v>1710</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>1711</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="F124" s="0" t="s">
         <x:v>1712</x:v>
       </x:c>
-      <x:c r="D124" s="0" t="s">
+      <x:c r="G124" s="0" t="s">
         <x:v>1713</x:v>
       </x:c>
-      <x:c r="E124" s="0" t="s">
+      <x:c r="H124" s="0" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="I124" s="0" t="s">
         <x:v>1714</x:v>
       </x:c>
-      <x:c r="F124" s="0" t="s">
+      <x:c r="J124" s="0" t="s">
         <x:v>1715</x:v>
       </x:c>
-      <x:c r="G124" s="0" t="s">
+      <x:c r="K124" s="0" t="s">
         <x:v>1716</x:v>
       </x:c>
-      <x:c r="H124" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="K124" s="0" t="s">
+      <x:c r="M124" s="0" t="s">
         <x:v>1717</x:v>
       </x:c>
-      <x:c r="M124" s="0" t="s">
+      <x:c r="N124" s="0" t="s">
         <x:v>1718</x:v>
       </x:c>
-      <x:c r="N124" s="0" t="s">
+      <x:c r="O124" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P124" s="0" t="s">
         <x:v>1719</x:v>
       </x:c>
-      <x:c r="O124" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="Q124" s="0" t="s">
+        <x:v>1716</x:v>
+      </x:c>
+      <x:c r="S124" s="0" t="s">
         <x:v>1717</x:v>
       </x:c>
-      <x:c r="S124" s="0" t="s">
+      <x:c r="T124" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U124" s="0" t="s">
         <x:v>1718</x:v>
       </x:c>
-      <x:c r="T124" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="U124" s="0" t="s">
+      <x:c r="V124" s="0" t="s">
         <x:v>1719</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>779</x:v>
       </x:c>
       <x:c r="W124" s="0" t="s">
         <x:v>1720</x:v>
       </x:c>
       <x:c r="X124" s="0" t="s">
         <x:v>1721</x:v>
       </x:c>
       <x:c r="Y124" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Z124" s="0" t="s">
         <x:v>1722</x:v>
       </x:c>
       <x:c r="AA124" s="0" t="s">
         <x:v>1723</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:27">
       <x:c r="A125" s="0" t="s">
         <x:v>1724</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>1725</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>1726</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>1727</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>1727</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>1729</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I125" s="0" t="s">
-        <x:v>1728</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
+        <x:v>1731</x:v>
+      </x:c>
+      <x:c r="N125" s="0" t="s">
+        <x:v>1732</x:v>
+      </x:c>
+      <x:c r="O125" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P125" s="0" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="Q125" s="0" t="s">
         <x:v>1730</x:v>
       </x:c>
-      <x:c r="N125" s="0" t="s">
+      <x:c r="S125" s="0" t="s">
         <x:v>1731</x:v>
       </x:c>
-      <x:c r="O125" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="P125" s="0" t="s">
+      <x:c r="T125" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U125" s="0" t="s">
         <x:v>1732</x:v>
       </x:c>
-      <x:c r="Q125" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="V125" s="0" t="s">
-        <x:v>1732</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="W125" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>1733</x:v>
       </x:c>
       <x:c r="X125" s="0" t="s">
-        <x:v>1733</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="Y125" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z125" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1735</x:v>
       </x:c>
       <x:c r="AA125" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>1736</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:27">
       <x:c r="A126" s="0" t="s">
-        <x:v>1735</x:v>
+        <x:v>1737</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1738</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>1737</x:v>
+        <x:v>1739</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>1738</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>1739</x:v>
+        <x:v>1740</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
-        <x:v>1740</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="H126" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>1741</x:v>
       </x:c>
       <x:c r="J126" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="K126" s="0" t="s">
-        <x:v>1741</x:v>
+        <x:v>1742</x:v>
       </x:c>
       <x:c r="M126" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>1743</x:v>
       </x:c>
       <x:c r="N126" s="0" t="s">
+        <x:v>1744</x:v>
+      </x:c>
+      <x:c r="O126" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P126" s="0" t="s">
+        <x:v>1745</x:v>
+      </x:c>
+      <x:c r="Q126" s="0" t="s">
         <x:v>1742</x:v>
       </x:c>
-      <x:c r="O126" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="Q126" s="0" t="s">
+      <x:c r="S126" s="0" t="s">
         <x:v>1743</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>933</x:v>
       </x:c>
       <x:c r="T126" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U126" s="0" t="s">
         <x:v>1744</x:v>
       </x:c>
       <x:c r="V126" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>1745</x:v>
       </x:c>
       <x:c r="W126" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="X126" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>1746</x:v>
       </x:c>
       <x:c r="Y126" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z126" s="0" t="s">
-        <x:v>1745</x:v>
+        <x:v>1747</x:v>
       </x:c>
       <x:c r="AA126" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:27">
       <x:c r="A127" s="0" t="s">
-        <x:v>1746</x:v>
+        <x:v>1748</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>1747</x:v>
+        <x:v>1749</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>1748</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>1749</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>1750</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>1751</x:v>
+        <x:v>1753</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I127" s="0" t="s">
-        <x:v>1752</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>1753</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>1754</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="N127" s="0" t="s">
         <x:v>1755</x:v>
       </x:c>
-      <x:c r="N127" s="0" t="s">
+      <x:c r="O127" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P127" s="0" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="Q127" s="0" t="s">
         <x:v>1756</x:v>
       </x:c>
-      <x:c r="O127" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="P127" s="0" t="s">
+      <x:c r="S127" s="0" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="T127" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U127" s="0" t="s">
         <x:v>1757</x:v>
       </x:c>
-      <x:c r="Q127" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="V127" s="0" t="s">
-        <x:v>1757</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="W127" s="0" t="s">
+        <x:v>938</x:v>
+      </x:c>
+      <x:c r="X127" s="0" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="Y127" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Z127" s="0" t="s">
         <x:v>1758</x:v>
       </x:c>
-      <x:c r="X127" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="AA127" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:27">
       <x:c r="A128" s="0" t="s">
-        <x:v>1762</x:v>
+        <x:v>1759</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
+        <x:v>1760</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>1761</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>1762</x:v>
+      </x:c>
+      <x:c r="F128" s="0" t="s">
         <x:v>1763</x:v>
       </x:c>
-      <x:c r="D128" s="0" t="s">
+      <x:c r="G128" s="0" t="s">
         <x:v>1764</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1767</x:v>
       </x:c>
       <x:c r="H128" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I128" s="0" t="s">
+        <x:v>1765</x:v>
+      </x:c>
+      <x:c r="J128" s="0" t="s">
+        <x:v>1766</x:v>
+      </x:c>
+      <x:c r="K128" s="0" t="s">
+        <x:v>1767</x:v>
+      </x:c>
+      <x:c r="M128" s="0" t="s">
         <x:v>1768</x:v>
       </x:c>
-      <x:c r="J128" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="K128" s="0" t="s">
+      <x:c r="N128" s="0" t="s">
         <x:v>1769</x:v>
       </x:c>
-      <x:c r="M128" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N128" s="0" t="s">
+      <x:c r="O128" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P128" s="0" t="s">
         <x:v>1770</x:v>
       </x:c>
-      <x:c r="O128" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="Q128" s="0" t="s">
+        <x:v>1767</x:v>
+      </x:c>
+      <x:c r="S128" s="0" t="s">
+        <x:v>1768</x:v>
+      </x:c>
+      <x:c r="T128" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U128" s="0" t="s">
+        <x:v>1769</x:v>
+      </x:c>
+      <x:c r="V128" s="0" t="s">
+        <x:v>1770</x:v>
+      </x:c>
+      <x:c r="W128" s="0" t="s">
         <x:v>1771</x:v>
       </x:c>
-      <x:c r="S128" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="U128" s="0" t="s">
+      <x:c r="X128" s="0" t="s">
         <x:v>1772</x:v>
       </x:c>
-      <x:c r="V128" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="W128" s="0" t="s">
+      <x:c r="Y128" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z128" s="0" t="s">
         <x:v>1773</x:v>
       </x:c>
-      <x:c r="X128" s="0" t="s">
+      <x:c r="AA128" s="0" t="s">
         <x:v>1774</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1776</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:27">
       <x:c r="A129" s="0" t="s">
-        <x:v>1777</x:v>
+        <x:v>1775</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
+        <x:v>1776</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>1777</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
         <x:v>1778</x:v>
       </x:c>
-      <x:c r="D129" s="0" t="s">
+      <x:c r="F129" s="0" t="s">
         <x:v>1779</x:v>
       </x:c>
-      <x:c r="E129" s="0" t="s">
+      <x:c r="G129" s="0" t="s">
         <x:v>1780</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1782</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I129" s="0" t="s">
+        <x:v>1781</x:v>
+      </x:c>
+      <x:c r="J129" s="0" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="K129" s="0" t="s">
+        <x:v>1782</x:v>
+      </x:c>
+      <x:c r="M129" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="N129" s="0" t="s">
         <x:v>1783</x:v>
       </x:c>
-      <x:c r="J129" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q129" s="0" t="s">
         <x:v>1784</x:v>
       </x:c>
       <x:c r="S129" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="T129" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U129" s="0" t="s">
         <x:v>1785</x:v>
       </x:c>
       <x:c r="V129" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="W129" s="0" t="s">
         <x:v>1786</x:v>
       </x:c>
       <x:c r="X129" s="0" t="s">
         <x:v>1787</x:v>
       </x:c>
       <x:c r="Y129" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z129" s="0" t="s">
         <x:v>1788</x:v>
       </x:c>
       <x:c r="AA129" s="0" t="s">
         <x:v>1789</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:27">
       <x:c r="A130" s="0" t="s">
         <x:v>1790</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>1791</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>1779</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>1793</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>1792</x:v>
+        <x:v>1794</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
-        <x:v>1782</x:v>
+        <x:v>1795</x:v>
       </x:c>
       <x:c r="H130" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I130" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>1796</x:v>
       </x:c>
       <x:c r="J130" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K130" s="0" t="s">
-        <x:v>1793</x:v>
+        <x:v>1797</x:v>
       </x:c>
       <x:c r="M130" s="0" t="s">
-        <x:v>1794</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N130" s="0" t="s">
-        <x:v>1795</x:v>
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="O130" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P130" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q130" s="0" t="s">
-        <x:v>1784</x:v>
+        <x:v>1797</x:v>
       </x:c>
       <x:c r="S130" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="T130" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U130" s="0" t="s">
-        <x:v>1785</x:v>
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="V130" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="W130" s="0" t="s">
-        <x:v>1786</x:v>
+        <x:v>1799</x:v>
       </x:c>
       <x:c r="X130" s="0" t="s">
-        <x:v>1796</x:v>
+        <x:v>1800</x:v>
       </x:c>
       <x:c r="Y130" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z130" s="0" t="s">
-        <x:v>1797</x:v>
+        <x:v>1801</x:v>
       </x:c>
       <x:c r="AA130" s="0" t="s">
-        <x:v>1789</x:v>
+        <x:v>1802</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:27">
       <x:c r="A131" s="0" t="s">
-        <x:v>1798</x:v>
+        <x:v>1803</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>1799</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>1800</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>1801</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1805</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>1803</x:v>
+        <x:v>1795</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
-        <x:v>1804</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
-        <x:v>1805</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>1806</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>1807</x:v>
       </x:c>
       <x:c r="N131" s="0" t="s">
         <x:v>1808</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q131" s="0" t="s">
-        <x:v>1806</x:v>
+        <x:v>1797</x:v>
       </x:c>
       <x:c r="S131" s="0" t="s">
-        <x:v>1807</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="T131" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U131" s="0" t="s">
-        <x:v>1808</x:v>
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="V131" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="W131" s="0" t="s">
+        <x:v>1799</x:v>
+      </x:c>
+      <x:c r="X131" s="0" t="s">
         <x:v>1809</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1810</x:v>
       </x:c>
       <x:c r="Y131" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z131" s="0" t="s">
-        <x:v>1811</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="AA131" s="0" t="s">
-        <x:v>1789</x:v>
+        <x:v>1802</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:27">
       <x:c r="A132" s="0" t="s">
-        <x:v>1812</x:v>
+        <x:v>1811</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
         <x:v>1813</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1779</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>1814</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>1815</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
-        <x:v>1782</x:v>
+        <x:v>1816</x:v>
       </x:c>
       <x:c r="H132" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I132" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="J132" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>1818</x:v>
       </x:c>
       <x:c r="K132" s="0" t="s">
-        <x:v>1816</x:v>
+        <x:v>1819</x:v>
       </x:c>
       <x:c r="M132" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>1820</x:v>
       </x:c>
       <x:c r="N132" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>1821</x:v>
       </x:c>
       <x:c r="O132" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P132" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q132" s="0" t="s">
-        <x:v>1784</x:v>
+        <x:v>1819</x:v>
       </x:c>
       <x:c r="S132" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>1820</x:v>
       </x:c>
       <x:c r="T132" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U132" s="0" t="s">
-        <x:v>1785</x:v>
+        <x:v>1821</x:v>
       </x:c>
       <x:c r="V132" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="W132" s="0" t="s">
-        <x:v>1786</x:v>
+        <x:v>1822</x:v>
       </x:c>
       <x:c r="X132" s="0" t="s">
-        <x:v>1796</x:v>
+        <x:v>1823</x:v>
       </x:c>
       <x:c r="Y132" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z132" s="0" t="s">
-        <x:v>1817</x:v>
+        <x:v>1824</x:v>
       </x:c>
       <x:c r="AA132" s="0" t="s">
-        <x:v>1789</x:v>
+        <x:v>1802</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:27">
       <x:c r="A133" s="0" t="s">
-        <x:v>1818</x:v>
+        <x:v>1825</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>1819</x:v>
+        <x:v>1826</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>1820</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>1821</x:v>
+        <x:v>1827</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>1822</x:v>
+        <x:v>1828</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>1823</x:v>
+        <x:v>1795</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I133" s="0" t="s">
-        <x:v>1824</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>1825</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>1826</x:v>
+        <x:v>1829</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
-        <x:v>1827</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N133" s="0" t="s">
-        <x:v>1828</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q133" s="0" t="s">
-        <x:v>1826</x:v>
+        <x:v>1797</x:v>
       </x:c>
       <x:c r="S133" s="0" t="s">
-        <x:v>1827</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="T133" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U133" s="0" t="s">
-        <x:v>1828</x:v>
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="V133" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="W133" s="0" t="s">
-        <x:v>1829</x:v>
+        <x:v>1799</x:v>
       </x:c>
       <x:c r="X133" s="0" t="s">
+        <x:v>1809</x:v>
+      </x:c>
+      <x:c r="Y133" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Z133" s="0" t="s">
         <x:v>1830</x:v>
       </x:c>
-      <x:c r="Y133" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="AA133" s="0" t="s">
-        <x:v>1832</x:v>
+        <x:v>1802</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:27">
       <x:c r="A134" s="0" t="s">
-        <x:v>1833</x:v>
+        <x:v>1831</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
+        <x:v>1832</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
+        <x:v>1833</x:v>
+      </x:c>
+      <x:c r="E134" s="0" t="s">
         <x:v>1834</x:v>
       </x:c>
-      <x:c r="D134" s="0" t="s">
+      <x:c r="F134" s="0" t="s">
         <x:v>1835</x:v>
       </x:c>
-      <x:c r="E134" s="0" t="s">
+      <x:c r="G134" s="0" t="s">
         <x:v>1836</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1838</x:v>
       </x:c>
       <x:c r="H134" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I134" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="J134" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="K134" s="0" t="s">
         <x:v>1839</x:v>
       </x:c>
       <x:c r="M134" s="0" t="s">
         <x:v>1840</x:v>
       </x:c>
       <x:c r="N134" s="0" t="s">
         <x:v>1841</x:v>
       </x:c>
       <x:c r="O134" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P134" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q134" s="0" t="s">
         <x:v>1839</x:v>
       </x:c>
       <x:c r="S134" s="0" t="s">
         <x:v>1840</x:v>
       </x:c>
       <x:c r="T134" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U134" s="0" t="s">
         <x:v>1841</x:v>
       </x:c>
       <x:c r="V134" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W134" s="0" t="s">
         <x:v>1842</x:v>
       </x:c>
       <x:c r="X134" s="0" t="s">
         <x:v>1843</x:v>
       </x:c>
       <x:c r="Y134" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z134" s="0" t="s">
         <x:v>1844</x:v>
       </x:c>
       <x:c r="AA134" s="0" t="s">
         <x:v>1845</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:27">
       <x:c r="A135" s="0" t="s">
         <x:v>1846</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
         <x:v>1847</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
         <x:v>1848</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>1849</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>1850</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>1851</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I135" s="0" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="J135" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="K135" s="0" t="s">
         <x:v>1852</x:v>
       </x:c>
-      <x:c r="J135" s="0" t="s">
+      <x:c r="M135" s="0" t="s">
         <x:v>1853</x:v>
       </x:c>
-      <x:c r="K135" s="0" t="s">
+      <x:c r="N135" s="0" t="s">
         <x:v>1854</x:v>
       </x:c>
-      <x:c r="M135" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N135" s="0" t="s">
+      <x:c r="O135" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P135" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="Q135" s="0" t="s">
+        <x:v>1852</x:v>
+      </x:c>
+      <x:c r="S135" s="0" t="s">
+        <x:v>1853</x:v>
+      </x:c>
+      <x:c r="T135" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U135" s="0" t="s">
+        <x:v>1854</x:v>
+      </x:c>
+      <x:c r="V135" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="W135" s="0" t="s">
         <x:v>1855</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>1842</x:v>
       </x:c>
       <x:c r="X135" s="0" t="s">
         <x:v>1856</x:v>
       </x:c>
       <x:c r="Y135" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z135" s="0" t="s">
         <x:v>1857</x:v>
       </x:c>
       <x:c r="AA135" s="0" t="s">
         <x:v>1858</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:27">
       <x:c r="A136" s="0" t="s">
         <x:v>1859</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
         <x:v>1860</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
         <x:v>1861</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>1862</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>1863</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
         <x:v>1864</x:v>
       </x:c>
       <x:c r="H136" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I136" s="0" t="s">
         <x:v>1865</x:v>
       </x:c>
       <x:c r="J136" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="K136" s="0" t="s">
-        <x:v>1866</x:v>
+        <x:v>1867</x:v>
       </x:c>
       <x:c r="M136" s="0" t="s">
-        <x:v>1867</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="N136" s="0" t="s">
         <x:v>1868</x:v>
       </x:c>
       <x:c r="O136" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P136" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="Q136" s="0" t="s">
-        <x:v>1866</x:v>
+        <x:v>1867</x:v>
       </x:c>
       <x:c r="S136" s="0" t="s">
-        <x:v>1867</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="T136" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U136" s="0" t="s">
         <x:v>1868</x:v>
       </x:c>
       <x:c r="V136" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="W136" s="0" t="s">
+        <x:v>1855</x:v>
+      </x:c>
+      <x:c r="X136" s="0" t="s">
         <x:v>1869</x:v>
       </x:c>
-      <x:c r="X136" s="0" t="s">
+      <x:c r="Y136" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z136" s="0" t="s">
         <x:v>1870</x:v>
       </x:c>
-      <x:c r="Y136" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="Z136" s="0" t="s">
+      <x:c r="AA136" s="0" t="s">
         <x:v>1871</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1872</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:27">
       <x:c r="A137" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
+        <x:v>1873</x:v>
+      </x:c>
+      <x:c r="D137" s="0" t="s">
         <x:v>1874</x:v>
       </x:c>
-      <x:c r="D137" s="0" t="s">
+      <x:c r="E137" s="0" t="s">
         <x:v>1875</x:v>
       </x:c>
-      <x:c r="E137" s="0" t="s">
+      <x:c r="F137" s="0" t="s">
         <x:v>1876</x:v>
       </x:c>
-      <x:c r="F137" s="0" t="s">
+      <x:c r="G137" s="0" t="s">
         <x:v>1877</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1878</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I137" s="0" t="s">
+        <x:v>1878</x:v>
+      </x:c>
+      <x:c r="J137" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="K137" s="0" t="s">
         <x:v>1879</x:v>
       </x:c>
-      <x:c r="J137" s="0" t="s">
+      <x:c r="M137" s="0" t="s">
         <x:v>1880</x:v>
       </x:c>
-      <x:c r="K137" s="0" t="s">
+      <x:c r="N137" s="0" t="s">
         <x:v>1881</x:v>
       </x:c>
-      <x:c r="M137" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q137" s="0" t="s">
+        <x:v>1879</x:v>
+      </x:c>
+      <x:c r="S137" s="0" t="s">
+        <x:v>1880</x:v>
+      </x:c>
+      <x:c r="T137" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U137" s="0" t="s">
         <x:v>1881</x:v>
       </x:c>
-      <x:c r="S137" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="V137" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="W137" s="0" t="s">
         <x:v>1882</x:v>
       </x:c>
       <x:c r="X137" s="0" t="s">
         <x:v>1883</x:v>
       </x:c>
       <x:c r="Y137" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z137" s="0" t="s">
         <x:v>1884</x:v>
       </x:c>
       <x:c r="AA137" s="0" t="s">
         <x:v>1885</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:27">
       <x:c r="A138" s="0" t="s">
         <x:v>1886</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>1887</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>1888</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>1889</x:v>
+        <x:v>1890</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1891</x:v>
       </x:c>
       <x:c r="H138" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I138" s="0" t="s">
-        <x:v>1891</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="J138" s="0" t="s">
-        <x:v>1753</x:v>
+        <x:v>1893</x:v>
       </x:c>
       <x:c r="K138" s="0" t="s">
-        <x:v>1892</x:v>
+        <x:v>1894</x:v>
       </x:c>
       <x:c r="M138" s="0" t="s">
-        <x:v>1893</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="N138" s="0" t="s">
+        <x:v>1253</x:v>
+      </x:c>
+      <x:c r="O138" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P138" s="0" t="s">
+        <x:v>1251</x:v>
+      </x:c>
+      <x:c r="Q138" s="0" t="s">
         <x:v>1894</x:v>
       </x:c>
-      <x:c r="O138" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="Q138" s="0" t="s">
+      <x:c r="S138" s="0" t="s">
+        <x:v>1249</x:v>
+      </x:c>
+      <x:c r="T138" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U138" s="0" t="s">
+        <x:v>1253</x:v>
+      </x:c>
+      <x:c r="V138" s="0" t="s">
+        <x:v>1251</x:v>
+      </x:c>
+      <x:c r="W138" s="0" t="s">
         <x:v>1895</x:v>
       </x:c>
-      <x:c r="S138" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="W138" s="0" t="s">
+      <x:c r="X138" s="0" t="s">
         <x:v>1896</x:v>
       </x:c>
-      <x:c r="X138" s="0" t="s">
+      <x:c r="Y138" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z138" s="0" t="s">
         <x:v>1897</x:v>
       </x:c>
-      <x:c r="Y138" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="Z138" s="0" t="s">
+      <x:c r="AA138" s="0" t="s">
         <x:v>1898</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1899</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:27">
       <x:c r="A139" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>1899</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
+        <x:v>1900</x:v>
+      </x:c>
+      <x:c r="D139" s="0" t="s">
         <x:v>1901</x:v>
       </x:c>
-      <x:c r="D139" s="0" t="s">
+      <x:c r="E139" s="0" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="F139" s="0" t="s">
         <x:v>1902</x:v>
       </x:c>
-      <x:c r="E139" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F139" s="0" t="s">
+      <x:c r="G139" s="0" t="s">
         <x:v>1903</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1904</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
+        <x:v>1904</x:v>
+      </x:c>
+      <x:c r="J139" s="0" t="s">
+        <x:v>1766</x:v>
+      </x:c>
+      <x:c r="K139" s="0" t="s">
         <x:v>1905</x:v>
       </x:c>
-      <x:c r="J139" s="0" t="s">
+      <x:c r="M139" s="0" t="s">
         <x:v>1906</x:v>
       </x:c>
-      <x:c r="K139" s="0" t="s">
+      <x:c r="N139" s="0" t="s">
         <x:v>1907</x:v>
       </x:c>
-      <x:c r="M139" s="0" t="s">
+      <x:c r="O139" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P139" s="0" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="Q139" s="0" t="s">
         <x:v>1908</x:v>
       </x:c>
-      <x:c r="N139" s="0" t="s">
+      <x:c r="S139" s="0" t="s">
+        <x:v>1906</x:v>
+      </x:c>
+      <x:c r="T139" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U139" s="0" t="s">
+        <x:v>1907</x:v>
+      </x:c>
+      <x:c r="V139" s="0" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="W139" s="0" t="s">
         <x:v>1909</x:v>
       </x:c>
-      <x:c r="O139" s="0" t="s">
-[...20 lines deleted...]
-      <x:c r="W139" s="0" t="s">
+      <x:c r="X139" s="0" t="s">
         <x:v>1910</x:v>
       </x:c>
-      <x:c r="X139" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Y139" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z139" s="0" t="s">
         <x:v>1911</x:v>
       </x:c>
       <x:c r="AA139" s="0" t="s">
         <x:v>1912</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:27">
       <x:c r="A140" s="0" t="s">
         <x:v>1913</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
         <x:v>1914</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>1915</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="F140" s="0" t="s">
         <x:v>1916</x:v>
       </x:c>
-      <x:c r="F140" s="0" t="s">
+      <x:c r="G140" s="0" t="s">
         <x:v>1917</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1918</x:v>
       </x:c>
       <x:c r="H140" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I140" s="0" t="s">
-        <x:v>1587</x:v>
+        <x:v>1918</x:v>
       </x:c>
       <x:c r="J140" s="0" t="s">
         <x:v>1919</x:v>
       </x:c>
       <x:c r="K140" s="0" t="s">
         <x:v>1920</x:v>
       </x:c>
       <x:c r="M140" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>1921</x:v>
       </x:c>
       <x:c r="N140" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="O140" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P140" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="Q140" s="0" t="s">
         <x:v>1920</x:v>
       </x:c>
       <x:c r="S140" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>1921</x:v>
       </x:c>
       <x:c r="T140" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U140" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="V140" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="W140" s="0" t="s">
-        <x:v>1921</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="X140" s="0" t="s">
-        <x:v>1922</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="Y140" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z140" s="0" t="s">
-        <x:v>1923</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="AA140" s="0" t="s">
-        <x:v>1924</x:v>
+        <x:v>1925</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:27">
       <x:c r="A141" s="0" t="s">
-        <x:v>1925</x:v>
+        <x:v>1926</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>1926</x:v>
+        <x:v>1927</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>1927</x:v>
+        <x:v>1928</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>1928</x:v>
+        <x:v>1929</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>1929</x:v>
+        <x:v>1930</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>1930</x:v>
+        <x:v>1931</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I141" s="0" t="s">
-        <x:v>1663</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>1931</x:v>
+        <x:v>1932</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>1932</x:v>
+        <x:v>1933</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
-        <x:v>1755</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="N141" s="0" t="s">
-        <x:v>1756</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>1757</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q141" s="0" t="s">
-        <x:v>1932</x:v>
+        <x:v>1933</x:v>
       </x:c>
       <x:c r="S141" s="0" t="s">
-        <x:v>1755</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="T141" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U141" s="0" t="s">
-        <x:v>1933</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="V141" s="0" t="s">
-        <x:v>1757</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="W141" s="0" t="s">
         <x:v>1934</x:v>
       </x:c>
       <x:c r="X141" s="0" t="s">
-        <x:v>1870</x:v>
+        <x:v>1935</x:v>
       </x:c>
       <x:c r="Y141" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z141" s="0" t="s">
-        <x:v>1935</x:v>
+        <x:v>1936</x:v>
       </x:c>
       <x:c r="AA141" s="0" t="s">
-        <x:v>1936</x:v>
+        <x:v>1937</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:27">
       <x:c r="A142" s="0" t="s">
-        <x:v>1937</x:v>
+        <x:v>1938</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>1938</x:v>
+        <x:v>1939</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>1875</x:v>
+        <x:v>1940</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>1939</x:v>
+        <x:v>1941</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
-        <x:v>1878</x:v>
+        <x:v>1943</x:v>
       </x:c>
       <x:c r="H142" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I142" s="0" t="s">
-        <x:v>1879</x:v>
+        <x:v>1677</x:v>
       </x:c>
       <x:c r="J142" s="0" t="s">
-        <x:v>1880</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="K142" s="0" t="s">
-        <x:v>1941</x:v>
+        <x:v>1945</x:v>
       </x:c>
       <x:c r="M142" s="0" t="s">
-        <x:v>1942</x:v>
+        <x:v>1768</x:v>
       </x:c>
       <x:c r="N142" s="0" t="s">
-        <x:v>1943</x:v>
+        <x:v>1769</x:v>
       </x:c>
       <x:c r="O142" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P142" s="0" t="s">
-        <x:v>1675</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="Q142" s="0" t="s">
-        <x:v>1881</x:v>
+        <x:v>1945</x:v>
       </x:c>
       <x:c r="S142" s="0" t="s">
-        <x:v>1246</x:v>
+        <x:v>1768</x:v>
       </x:c>
       <x:c r="T142" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U142" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1946</x:v>
       </x:c>
       <x:c r="V142" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="W142" s="0" t="s">
-        <x:v>1882</x:v>
+        <x:v>1947</x:v>
       </x:c>
       <x:c r="X142" s="0" t="s">
-        <x:v>1944</x:v>
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="Y142" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z142" s="0" t="s">
-        <x:v>1884</x:v>
+        <x:v>1948</x:v>
       </x:c>
       <x:c r="AA142" s="0" t="s">
-        <x:v>1885</x:v>
+        <x:v>1949</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:27">
       <x:c r="A143" s="0" t="s">
-        <x:v>1945</x:v>
+        <x:v>1950</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>1946</x:v>
+        <x:v>1951</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>1947</x:v>
+        <x:v>1888</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>1952</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>1948</x:v>
+        <x:v>1953</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>1949</x:v>
+        <x:v>1891</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I143" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>1893</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>1950</x:v>
+        <x:v>1954</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>1955</x:v>
       </x:c>
       <x:c r="N143" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1956</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>1689</x:v>
       </x:c>
       <x:c r="Q143" s="0" t="s">
-        <x:v>1950</x:v>
+        <x:v>1894</x:v>
       </x:c>
       <x:c r="S143" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="T143" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U143" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="V143" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="W143" s="0" t="s">
-        <x:v>1951</x:v>
+        <x:v>1895</x:v>
       </x:c>
       <x:c r="X143" s="0" t="s">
-        <x:v>1952</x:v>
+        <x:v>1957</x:v>
       </x:c>
       <x:c r="Y143" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z143" s="0" t="s">
-        <x:v>1953</x:v>
+        <x:v>1897</x:v>
       </x:c>
       <x:c r="AA143" s="0" t="s">
-        <x:v>1954</x:v>
+        <x:v>1898</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:27">
       <x:c r="A144" s="0" t="s">
-        <x:v>1955</x:v>
+        <x:v>1958</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>1956</x:v>
+        <x:v>1959</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>1957</x:v>
+        <x:v>1960</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>1522</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>1958</x:v>
+        <x:v>1961</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
-        <x:v>1959</x:v>
+        <x:v>1962</x:v>
       </x:c>
       <x:c r="H144" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
-        <x:v>1960</x:v>
+        <x:v>1963</x:v>
       </x:c>
       <x:c r="J144" s="0" t="s">
-        <x:v>1961</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="K144" s="0" t="s">
-        <x:v>1962</x:v>
+        <x:v>1965</x:v>
       </x:c>
       <x:c r="M144" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="N144" s="0" t="s">
-        <x:v>1963</x:v>
+        <x:v>1967</x:v>
       </x:c>
       <x:c r="O144" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P144" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>1968</x:v>
       </x:c>
       <x:c r="Q144" s="0" t="s">
-        <x:v>1962</x:v>
+        <x:v>1965</x:v>
       </x:c>
       <x:c r="S144" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="T144" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U144" s="0" t="s">
-        <x:v>1963</x:v>
+        <x:v>1967</x:v>
       </x:c>
       <x:c r="V144" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>1968</x:v>
       </x:c>
       <x:c r="W144" s="0" t="s">
-        <x:v>1964</x:v>
+        <x:v>1969</x:v>
       </x:c>
       <x:c r="X144" s="0" t="s">
-        <x:v>1965</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="Y144" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z144" s="0" t="s">
-        <x:v>1966</x:v>
+        <x:v>1970</x:v>
       </x:c>
       <x:c r="AA144" s="0" t="s">
-        <x:v>1967</x:v>
+        <x:v>1971</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:27">
       <x:c r="A145" s="0" t="s">
-        <x:v>1968</x:v>
+        <x:v>1972</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>1969</x:v>
+        <x:v>1973</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>1970</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
-        <x:v>1971</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>1972</x:v>
+        <x:v>1975</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>1973</x:v>
+        <x:v>1976</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
-        <x:v>1974</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>1975</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>1976</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="N145" s="0" t="s">
+        <x:v>1277</x:v>
+      </x:c>
+      <x:c r="O145" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P145" s="0" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="Q145" s="0" t="s">
         <x:v>1977</x:v>
       </x:c>
-      <x:c r="N145" s="0" t="s">
+      <x:c r="S145" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="T145" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U145" s="0" t="s">
+        <x:v>1277</x:v>
+      </x:c>
+      <x:c r="V145" s="0" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="W145" s="0" t="s">
         <x:v>1978</x:v>
       </x:c>
-      <x:c r="O145" s="0" t="s">
-[...20 lines deleted...]
-      <x:c r="W145" s="0" t="s">
+      <x:c r="X145" s="0" t="s">
         <x:v>1979</x:v>
       </x:c>
-      <x:c r="X145" s="0" t="s">
+      <x:c r="Y145" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z145" s="0" t="s">
         <x:v>1980</x:v>
       </x:c>
-      <x:c r="Y145" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="Z145" s="0" t="s">
+      <x:c r="AA145" s="0" t="s">
         <x:v>1981</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1982</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:27">
       <x:c r="A146" s="0" t="s">
-        <x:v>1983</x:v>
+        <x:v>1982</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
+        <x:v>1983</x:v>
+      </x:c>
+      <x:c r="D146" s="0" t="s">
         <x:v>1984</x:v>
       </x:c>
-      <x:c r="D146" s="0" t="s">
+      <x:c r="E146" s="0" t="s">
+        <x:v>1526</x:v>
+      </x:c>
+      <x:c r="F146" s="0" t="s">
         <x:v>1985</x:v>
       </x:c>
-      <x:c r="E146" s="0" t="s">
+      <x:c r="G146" s="0" t="s">
         <x:v>1986</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1973</x:v>
       </x:c>
       <x:c r="H146" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I146" s="0" t="s">
+        <x:v>1987</x:v>
+      </x:c>
+      <x:c r="J146" s="0" t="s">
         <x:v>1988</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1975</x:v>
       </x:c>
       <x:c r="K146" s="0" t="s">
         <x:v>1989</x:v>
       </x:c>
       <x:c r="M146" s="0" t="s">
-        <x:v>1718</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="N146" s="0" t="s">
         <x:v>1990</x:v>
       </x:c>
       <x:c r="O146" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P146" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q146" s="0" t="s">
-        <x:v>1976</x:v>
+        <x:v>1989</x:v>
       </x:c>
       <x:c r="S146" s="0" t="s">
-        <x:v>1977</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="T146" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U146" s="0" t="s">
-        <x:v>1978</x:v>
+        <x:v>1990</x:v>
       </x:c>
       <x:c r="V146" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="W146" s="0" t="s">
-        <x:v>1979</x:v>
+        <x:v>1991</x:v>
       </x:c>
       <x:c r="X146" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>1992</x:v>
       </x:c>
       <x:c r="Y146" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z146" s="0" t="s">
-        <x:v>1991</x:v>
+        <x:v>1993</x:v>
       </x:c>
       <x:c r="AA146" s="0" t="s">
-        <x:v>1982</x:v>
+        <x:v>1994</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:27">
       <x:c r="A147" s="0" t="s">
-        <x:v>1992</x:v>
+        <x:v>1995</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>1993</x:v>
+        <x:v>1996</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>1994</x:v>
+        <x:v>1997</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
-        <x:v>1995</x:v>
+        <x:v>1998</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>1996</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>1997</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I147" s="0" t="s">
-        <x:v>1998</x:v>
+        <x:v>2001</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>2002</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="N147" s="0" t="s">
-        <x:v>2000</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q147" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="S147" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="T147" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U147" s="0" t="s">
-        <x:v>2000</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="V147" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="W147" s="0" t="s">
-        <x:v>2001</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="X147" s="0" t="s">
-        <x:v>2002</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="Y147" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z147" s="0" t="s">
-        <x:v>2003</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="AA147" s="0" t="s">
-        <x:v>2004</x:v>
+        <x:v>2009</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:27">
       <x:c r="A148" s="0" t="s">
-        <x:v>2005</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>2006</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>2007</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
-        <x:v>2008</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>2009</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
-        <x:v>2010</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="H148" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I148" s="0" t="s">
-        <x:v>2011</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="J148" s="0" t="s">
-        <x:v>2012</x:v>
+        <x:v>2002</x:v>
       </x:c>
       <x:c r="K148" s="0" t="s">
-        <x:v>2013</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="M148" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="N148" s="0" t="s">
-        <x:v>2014</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="O148" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P148" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q148" s="0" t="s">
-        <x:v>2013</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="S148" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="T148" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U148" s="0" t="s">
-        <x:v>2014</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="V148" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="W148" s="0" t="s">
-        <x:v>2015</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="X148" s="0" t="s">
-        <x:v>2016</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Y148" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z148" s="0" t="s">
-        <x:v>2017</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="AA148" s="0" t="s">
-        <x:v>2018</x:v>
+        <x:v>2009</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:27">
       <x:c r="A149" s="0" t="s">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I149" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>2025</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="N149" s="0" t="s">
         <x:v>2027</x:v>
       </x:c>
-      <x:c r="N149" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q149" s="0" t="s">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="S149" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="T149" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U149" s="0" t="s">
         <x:v>2027</x:v>
       </x:c>
-      <x:c r="T149" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="U149" s="0" t="s">
+      <x:c r="V149" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="W149" s="0" t="s">
         <x:v>2028</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2019</x:v>
       </x:c>
       <x:c r="X149" s="0" t="s">
         <x:v>2029</x:v>
       </x:c>
       <x:c r="Y149" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z149" s="0" t="s">
         <x:v>2030</x:v>
       </x:c>
       <x:c r="AA149" s="0" t="s">
         <x:v>2031</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:27">
       <x:c r="A150" s="0" t="s">
         <x:v>2032</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
         <x:v>2033</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
         <x:v>2034</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>2035</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>2036</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>2037</x:v>
       </x:c>
       <x:c r="H150" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I150" s="0" t="s">
         <x:v>2038</x:v>
       </x:c>
       <x:c r="J150" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>2039</x:v>
       </x:c>
       <x:c r="K150" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2040</x:v>
       </x:c>
       <x:c r="M150" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="N150" s="0" t="s">
-        <x:v>1403</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="O150" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P150" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="Q150" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2040</x:v>
       </x:c>
       <x:c r="S150" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="T150" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U150" s="0" t="s">
-        <x:v>1403</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="V150" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="W150" s="0" t="s">
-        <x:v>2040</x:v>
+        <x:v>2042</x:v>
       </x:c>
       <x:c r="X150" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="Y150" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z150" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2044</x:v>
       </x:c>
       <x:c r="AA150" s="0" t="s">
-        <x:v>2042</x:v>
+        <x:v>2045</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:27">
       <x:c r="A151" s="0" t="s">
-        <x:v>2043</x:v>
+        <x:v>2046</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>2044</x:v>
+        <x:v>2047</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>2034</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>2045</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>2046</x:v>
+        <x:v>2050</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>2037</x:v>
+        <x:v>2051</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I151" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>2052</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>2053</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>2047</x:v>
+        <x:v>2054</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="N151" s="0" t="s">
-        <x:v>2048</x:v>
+        <x:v>2056</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q151" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2054</x:v>
       </x:c>
       <x:c r="S151" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="T151" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U151" s="0" t="s">
-        <x:v>1403</x:v>
+        <x:v>2056</x:v>
       </x:c>
       <x:c r="V151" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="W151" s="0" t="s">
-        <x:v>2040</x:v>
+        <x:v>2046</x:v>
       </x:c>
       <x:c r="X151" s="0" t="s">
-        <x:v>2049</x:v>
+        <x:v>2057</x:v>
       </x:c>
       <x:c r="Y151" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z151" s="0" t="s">
-        <x:v>2050</x:v>
+        <x:v>2058</x:v>
       </x:c>
       <x:c r="AA151" s="0" t="s">
-        <x:v>2042</x:v>
+        <x:v>2059</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:27">
       <x:c r="A152" s="0" t="s">
-        <x:v>2051</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>2052</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>2053</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>2054</x:v>
+        <x:v>2063</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>2055</x:v>
+        <x:v>2064</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
-        <x:v>2056</x:v>
+        <x:v>2065</x:v>
       </x:c>
       <x:c r="H152" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I152" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>2066</x:v>
       </x:c>
       <x:c r="J152" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K152" s="0" t="s">
-        <x:v>2057</x:v>
+        <x:v>2067</x:v>
       </x:c>
       <x:c r="M152" s="0" t="s">
-        <x:v>2058</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="N152" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="O152" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P152" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q152" s="0" t="s">
-        <x:v>2057</x:v>
+        <x:v>2067</x:v>
       </x:c>
       <x:c r="S152" s="0" t="s">
-        <x:v>2058</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="T152" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U152" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="V152" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="W152" s="0" t="s">
-        <x:v>2060</x:v>
+        <x:v>2068</x:v>
       </x:c>
       <x:c r="X152" s="0" t="s">
-        <x:v>2061</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Y152" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z152" s="0" t="s">
-        <x:v>2062</x:v>
+        <x:v>2069</x:v>
       </x:c>
       <x:c r="AA152" s="0" t="s">
-        <x:v>2063</x:v>
+        <x:v>2070</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:27">
       <x:c r="A153" s="0" t="s">
-        <x:v>2064</x:v>
+        <x:v>2071</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
+        <x:v>2072</x:v>
+      </x:c>
+      <x:c r="D153" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="E153" s="0" t="s">
+        <x:v>2073</x:v>
+      </x:c>
+      <x:c r="F153" s="0" t="s">
+        <x:v>2074</x:v>
+      </x:c>
+      <x:c r="G153" s="0" t="s">
         <x:v>2065</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2069</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I153" s="0" t="s">
-        <x:v>1587</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="K153" s="0" t="s">
+        <x:v>2075</x:v>
+      </x:c>
+      <x:c r="M153" s="0" t="s">
+        <x:v>1406</x:v>
+      </x:c>
+      <x:c r="N153" s="0" t="s">
+        <x:v>2076</x:v>
+      </x:c>
+      <x:c r="O153" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P153" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="Q153" s="0" t="s">
+        <x:v>2067</x:v>
+      </x:c>
+      <x:c r="S153" s="0" t="s">
+        <x:v>1406</x:v>
+      </x:c>
+      <x:c r="T153" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U153" s="0" t="s">
+        <x:v>1407</x:v>
+      </x:c>
+      <x:c r="V153" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="W153" s="0" t="s">
+        <x:v>2068</x:v>
+      </x:c>
+      <x:c r="X153" s="0" t="s">
+        <x:v>2077</x:v>
+      </x:c>
+      <x:c r="Y153" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z153" s="0" t="s">
+        <x:v>2078</x:v>
+      </x:c>
+      <x:c r="AA153" s="0" t="s">
         <x:v>2070</x:v>
-      </x:c>
-[...43 lines deleted...]
-        <x:v>2077</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:27">
       <x:c r="A154" s="0" t="s">
-        <x:v>2078</x:v>
+        <x:v>2079</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>2079</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>2080</x:v>
+        <x:v>2081</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>2081</x:v>
+        <x:v>2082</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>2082</x:v>
+        <x:v>2083</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
-        <x:v>2083</x:v>
+        <x:v>2084</x:v>
       </x:c>
       <x:c r="H154" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I154" s="0" t="s">
-        <x:v>2084</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J154" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K154" s="0" t="s">
         <x:v>2085</x:v>
       </x:c>
       <x:c r="M154" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>2086</x:v>
       </x:c>
       <x:c r="N154" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>2087</x:v>
       </x:c>
       <x:c r="O154" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P154" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="Q154" s="0" t="s">
         <x:v>2085</x:v>
       </x:c>
       <x:c r="S154" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>2086</x:v>
       </x:c>
       <x:c r="T154" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U154" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>2087</x:v>
       </x:c>
       <x:c r="V154" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="W154" s="0" t="s">
-        <x:v>2086</x:v>
+        <x:v>2088</x:v>
       </x:c>
       <x:c r="X154" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>2089</x:v>
       </x:c>
       <x:c r="Y154" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z154" s="0" t="s">
-        <x:v>2087</x:v>
+        <x:v>2090</x:v>
       </x:c>
       <x:c r="AA154" s="0" t="s">
-        <x:v>2088</x:v>
+        <x:v>2091</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:27">
       <x:c r="A155" s="0" t="s">
-        <x:v>2089</x:v>
+        <x:v>2092</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>2090</x:v>
+        <x:v>2093</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>2091</x:v>
+        <x:v>2094</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
-        <x:v>2092</x:v>
+        <x:v>2095</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>2093</x:v>
+        <x:v>2096</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>2094</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I155" s="0" t="s">
-        <x:v>2095</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>2096</x:v>
+        <x:v>2098</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>2097</x:v>
+        <x:v>2099</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>2100</x:v>
       </x:c>
       <x:c r="N155" s="0" t="s">
-        <x:v>2098</x:v>
+        <x:v>2101</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="Q155" s="0" t="s">
-        <x:v>2097</x:v>
+        <x:v>2099</x:v>
       </x:c>
       <x:c r="S155" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>2100</x:v>
       </x:c>
       <x:c r="T155" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U155" s="0" t="s">
-        <x:v>2098</x:v>
+        <x:v>2101</x:v>
       </x:c>
       <x:c r="V155" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="W155" s="0" t="s">
-        <x:v>2099</x:v>
+        <x:v>2102</x:v>
       </x:c>
       <x:c r="X155" s="0" t="s">
-        <x:v>2100</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="Y155" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z155" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2104</x:v>
       </x:c>
       <x:c r="AA155" s="0" t="s">
-        <x:v>2102</x:v>
+        <x:v>2105</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:27">
       <x:c r="A156" s="0" t="s">
-        <x:v>2103</x:v>
+        <x:v>2106</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>2104</x:v>
+        <x:v>2107</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>2105</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
-        <x:v>2106</x:v>
+        <x:v>2109</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>2107</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
-        <x:v>2108</x:v>
+        <x:v>2111</x:v>
       </x:c>
       <x:c r="H156" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I156" s="0" t="s">
-        <x:v>2109</x:v>
+        <x:v>2112</x:v>
       </x:c>
       <x:c r="J156" s="0" t="s">
-        <x:v>2110</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="K156" s="0" t="s">
-        <x:v>2111</x:v>
+        <x:v>2113</x:v>
       </x:c>
       <x:c r="M156" s="0" t="s">
-        <x:v>2112</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="N156" s="0" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="O156" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P156" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="Q156" s="0" t="s">
         <x:v>2113</x:v>
       </x:c>
-      <x:c r="O156" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="P156" s="0" t="s">
+      <x:c r="S156" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="T156" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U156" s="0" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="V156" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="W156" s="0" t="s">
         <x:v>2114</x:v>
       </x:c>
-      <x:c r="Q156" s="0" t="s">
+      <x:c r="X156" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="Y156" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z156" s="0" t="s">
         <x:v>2115</x:v>
       </x:c>
-      <x:c r="S156" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="U156" s="0" t="s">
+      <x:c r="AA156" s="0" t="s">
         <x:v>2116</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>2119</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:27">
       <x:c r="A157" s="0" t="s">
-        <x:v>2120</x:v>
+        <x:v>2117</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
+        <x:v>2118</x:v>
+      </x:c>
+      <x:c r="D157" s="0" t="s">
+        <x:v>2119</x:v>
+      </x:c>
+      <x:c r="E157" s="0" t="s">
+        <x:v>2120</x:v>
+      </x:c>
+      <x:c r="F157" s="0" t="s">
         <x:v>2121</x:v>
       </x:c>
-      <x:c r="D157" s="0" t="s">
+      <x:c r="G157" s="0" t="s">
         <x:v>2122</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2124</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I157" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>2123</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>2124</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>2125</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="N157" s="0" t="s">
         <x:v>2126</x:v>
       </x:c>
-      <x:c r="N157" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q157" s="0" t="s">
         <x:v>2125</x:v>
       </x:c>
       <x:c r="S157" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="T157" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U157" s="0" t="s">
         <x:v>2126</x:v>
       </x:c>
-      <x:c r="T157" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="U157" s="0" t="s">
+      <x:c r="V157" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="W157" s="0" t="s">
         <x:v>2127</x:v>
       </x:c>
-      <x:c r="V157" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="X157" s="0" t="s">
-        <x:v>1870</x:v>
+        <x:v>2128</x:v>
       </x:c>
       <x:c r="Y157" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z157" s="0" t="s">
-        <x:v>2128</x:v>
+        <x:v>2129</x:v>
       </x:c>
       <x:c r="AA157" s="0" t="s">
-        <x:v>2129</x:v>
+        <x:v>2130</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:27">
       <x:c r="A158" s="0" t="s">
-        <x:v>2130</x:v>
+        <x:v>2131</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>2131</x:v>
+        <x:v>2132</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>2132</x:v>
+        <x:v>2133</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>2133</x:v>
+        <x:v>2134</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>2134</x:v>
+        <x:v>2135</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
-        <x:v>2135</x:v>
+        <x:v>1962</x:v>
       </x:c>
       <x:c r="H158" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I158" s="0" t="s">
+        <x:v>1073</x:v>
+      </x:c>
+      <x:c r="J158" s="0" t="s">
         <x:v>2136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="K158" s="0" t="s">
         <x:v>2137</x:v>
       </x:c>
       <x:c r="M158" s="0" t="s">
+        <x:v>1966</x:v>
+      </x:c>
+      <x:c r="N158" s="0" t="s">
         <x:v>2138</x:v>
       </x:c>
-      <x:c r="N158" s="0" t="s">
+      <x:c r="O158" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P158" s="0" t="s">
+        <x:v>1968</x:v>
+      </x:c>
+      <x:c r="Q158" s="0" t="s">
         <x:v>2139</x:v>
       </x:c>
-      <x:c r="O158" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S158" s="0" t="s">
-        <x:v>2138</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="T158" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U158" s="0" t="s">
-        <x:v>2139</x:v>
+        <x:v>2140</x:v>
       </x:c>
       <x:c r="V158" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>1968</x:v>
       </x:c>
       <x:c r="W158" s="0" t="s">
-        <x:v>2140</x:v>
+        <x:v>1969</x:v>
       </x:c>
       <x:c r="X158" s="0" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="Y158" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z158" s="0" t="s">
         <x:v>2141</x:v>
       </x:c>
-      <x:c r="Y158" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="AA158" s="0" t="s">
-        <x:v>2143</x:v>
+        <x:v>1971</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:27">
       <x:c r="A159" s="0" t="s">
-        <x:v>2144</x:v>
+        <x:v>2142</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
+        <x:v>2143</x:v>
+      </x:c>
+      <x:c r="D159" s="0" t="s">
+        <x:v>2144</x:v>
+      </x:c>
+      <x:c r="E159" s="0" t="s">
+        <x:v>1889</x:v>
+      </x:c>
+      <x:c r="F159" s="0" t="s">
         <x:v>2145</x:v>
       </x:c>
-      <x:c r="D159" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="F159" s="0" t="s">
+      <x:c r="G159" s="0" t="s">
         <x:v>2146</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1930</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I159" s="0" t="s">
+        <x:v>1878</x:v>
+      </x:c>
+      <x:c r="J159" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="K159" s="0" t="s">
         <x:v>2147</x:v>
       </x:c>
-      <x:c r="J159" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="K159" s="0" t="s">
+      <x:c r="M159" s="0" t="s">
         <x:v>2148</x:v>
       </x:c>
-      <x:c r="M159" s="0" t="s">
+      <x:c r="N159" s="0" t="s">
         <x:v>2149</x:v>
       </x:c>
-      <x:c r="N159" s="0" t="s">
+      <x:c r="O159" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P159" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="Q159" s="0" t="s">
+        <x:v>2147</x:v>
+      </x:c>
+      <x:c r="S159" s="0" t="s">
+        <x:v>2148</x:v>
+      </x:c>
+      <x:c r="T159" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U159" s="0" t="s">
+        <x:v>2149</x:v>
+      </x:c>
+      <x:c r="V159" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="W159" s="0" t="s">
+        <x:v>1882</x:v>
+      </x:c>
+      <x:c r="X159" s="0" t="s">
+        <x:v>1883</x:v>
+      </x:c>
+      <x:c r="Y159" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z159" s="0" t="s">
         <x:v>2150</x:v>
       </x:c>
-      <x:c r="O159" s="0" t="s">
-[...23 lines deleted...]
-      <x:c r="X159" s="0" t="s">
+      <x:c r="AA159" s="0" t="s">
         <x:v>2151</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1936</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:27">
       <x:c r="A160" s="0" t="s">
         <x:v>2152</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
         <x:v>2153</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
         <x:v>2154</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>2155</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>2156</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>2157</x:v>
       </x:c>
       <x:c r="H160" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I160" s="0" t="s">
         <x:v>2158</x:v>
       </x:c>
       <x:c r="J160" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="K160" s="0" t="s">
         <x:v>2159</x:v>
       </x:c>
-      <x:c r="K160" s="0" t="s">
+      <x:c r="M160" s="0" t="s">
         <x:v>2160</x:v>
       </x:c>
-      <x:c r="M160" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="N160" s="0" t="s">
-        <x:v>1487</x:v>
+        <x:v>2161</x:v>
       </x:c>
       <x:c r="O160" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P160" s="0" t="s">
-        <x:v>1488</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="Q160" s="0" t="s">
+        <x:v>2159</x:v>
+      </x:c>
+      <x:c r="S160" s="0" t="s">
         <x:v>2160</x:v>
       </x:c>
-      <x:c r="S160" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="T160" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U160" s="0" t="s">
-        <x:v>1487</x:v>
+        <x:v>2161</x:v>
       </x:c>
       <x:c r="V160" s="0" t="s">
-        <x:v>1488</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="W160" s="0" t="s">
-        <x:v>1842</x:v>
+        <x:v>2162</x:v>
       </x:c>
       <x:c r="X160" s="0" t="s">
-        <x:v>2161</x:v>
+        <x:v>2163</x:v>
       </x:c>
       <x:c r="Y160" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z160" s="0" t="s">
-        <x:v>2162</x:v>
+        <x:v>2164</x:v>
       </x:c>
       <x:c r="AA160" s="0" t="s">
-        <x:v>2163</x:v>
+        <x:v>2165</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:27">
       <x:c r="A161" s="0" t="s">
-        <x:v>2164</x:v>
+        <x:v>2166</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>2165</x:v>
+        <x:v>2167</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>2166</x:v>
+        <x:v>1940</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>1827</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>2167</x:v>
+        <x:v>2168</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>2168</x:v>
+        <x:v>1943</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I161" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>2169</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>2169</x:v>
+        <x:v>2170</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>2171</x:v>
       </x:c>
       <x:c r="N161" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>2172</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="Q161" s="0" t="s">
-        <x:v>2170</x:v>
+        <x:v>1945</x:v>
       </x:c>
       <x:c r="S161" s="0" t="s">
-        <x:v>2171</x:v>
+        <x:v>1768</x:v>
       </x:c>
       <x:c r="T161" s="0" t="s">
-        <x:v>2172</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U161" s="0" t="s">
+        <x:v>1769</x:v>
+      </x:c>
+      <x:c r="V161" s="0" t="s">
+        <x:v>1770</x:v>
+      </x:c>
+      <x:c r="W161" s="0" t="s">
+        <x:v>1947</x:v>
+      </x:c>
+      <x:c r="X161" s="0" t="s">
         <x:v>2173</x:v>
       </x:c>
-      <x:c r="W161" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="Y161" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z161" s="0" t="s">
-        <x:v>2175</x:v>
+        <x:v>1948</x:v>
       </x:c>
       <x:c r="AA161" s="0" t="s">
-        <x:v>2176</x:v>
+        <x:v>1949</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:27">
       <x:c r="A162" s="0" t="s">
-        <x:v>2177</x:v>
+        <x:v>2174</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
+        <x:v>2175</x:v>
+      </x:c>
+      <x:c r="D162" s="0" t="s">
+        <x:v>2176</x:v>
+      </x:c>
+      <x:c r="E162" s="0" t="s">
+        <x:v>2177</x:v>
+      </x:c>
+      <x:c r="F162" s="0" t="s">
         <x:v>2178</x:v>
       </x:c>
-      <x:c r="D162" s="0" t="s">
+      <x:c r="G162" s="0" t="s">
         <x:v>2179</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2182</x:v>
       </x:c>
       <x:c r="H162" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I162" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>2180</x:v>
       </x:c>
       <x:c r="J162" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>2181</x:v>
       </x:c>
       <x:c r="K162" s="0" t="s">
+        <x:v>2182</x:v>
+      </x:c>
+      <x:c r="M162" s="0" t="s">
+        <x:v>1490</x:v>
+      </x:c>
+      <x:c r="N162" s="0" t="s">
+        <x:v>1491</x:v>
+      </x:c>
+      <x:c r="O162" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P162" s="0" t="s">
+        <x:v>1492</x:v>
+      </x:c>
+      <x:c r="Q162" s="0" t="s">
+        <x:v>2182</x:v>
+      </x:c>
+      <x:c r="S162" s="0" t="s">
+        <x:v>1490</x:v>
+      </x:c>
+      <x:c r="T162" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U162" s="0" t="s">
+        <x:v>1491</x:v>
+      </x:c>
+      <x:c r="V162" s="0" t="s">
+        <x:v>1492</x:v>
+      </x:c>
+      <x:c r="W162" s="0" t="s">
+        <x:v>1855</x:v>
+      </x:c>
+      <x:c r="X162" s="0" t="s">
         <x:v>2183</x:v>
       </x:c>
-      <x:c r="M162" s="0" t="s">
+      <x:c r="Y162" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z162" s="0" t="s">
         <x:v>2184</x:v>
       </x:c>
-      <x:c r="N162" s="0" t="s">
+      <x:c r="AA162" s="0" t="s">
         <x:v>2185</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>2189</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:27">
       <x:c r="A163" s="0" t="s">
-        <x:v>2190</x:v>
+        <x:v>2186</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>2191</x:v>
+        <x:v>2187</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>2192</x:v>
+        <x:v>2188</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
-        <x:v>2193</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>2194</x:v>
+        <x:v>2189</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>2195</x:v>
+        <x:v>2190</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I163" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J163" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="K163" s="0" t="s">
+        <x:v>2191</x:v>
+      </x:c>
+      <x:c r="M163" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="N163" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="O163" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P163" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="Q163" s="0" t="s">
+        <x:v>2192</x:v>
+      </x:c>
+      <x:c r="S163" s="0" t="s">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="T163" s="0" t="s">
+        <x:v>2194</x:v>
+      </x:c>
+      <x:c r="U163" s="0" t="s">
+        <x:v>2195</x:v>
+      </x:c>
+      <x:c r="W163" s="0" t="s">
         <x:v>2196</x:v>
       </x:c>
-      <x:c r="J163" s="0" t="s">
+      <x:c r="X163" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="Y163" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z163" s="0" t="s">
         <x:v>2197</x:v>
       </x:c>
-      <x:c r="K163" s="0" t="s">
+      <x:c r="AA163" s="0" t="s">
         <x:v>2198</x:v>
-      </x:c>
-[...40 lines deleted...]
-        <x:v>2203</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:27">
       <x:c r="A164" s="0" t="s">
-        <x:v>2204</x:v>
+        <x:v>2199</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>2205</x:v>
+        <x:v>2200</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>2206</x:v>
+        <x:v>2201</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
-        <x:v>2207</x:v>
+        <x:v>2202</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>2208</x:v>
+        <x:v>2203</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
-        <x:v>2209</x:v>
+        <x:v>2204</x:v>
       </x:c>
       <x:c r="H164" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I164" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J164" s="0" t="s">
-        <x:v>1975</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K164" s="0" t="s">
+        <x:v>2205</x:v>
+      </x:c>
+      <x:c r="M164" s="0" t="s">
+        <x:v>2206</x:v>
+      </x:c>
+      <x:c r="N164" s="0" t="s">
+        <x:v>2207</x:v>
+      </x:c>
+      <x:c r="O164" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P164" s="0" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="Q164" s="0" t="s">
+        <x:v>2205</x:v>
+      </x:c>
+      <x:c r="S164" s="0" t="s">
+        <x:v>2206</x:v>
+      </x:c>
+      <x:c r="T164" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U164" s="0" t="s">
+        <x:v>2208</x:v>
+      </x:c>
+      <x:c r="V164" s="0" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="W164" s="0" t="s">
+        <x:v>2209</x:v>
+      </x:c>
+      <x:c r="X164" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="Y164" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z164" s="0" t="s">
         <x:v>2210</x:v>
       </x:c>
-      <x:c r="M164" s="0" t="s">
+      <x:c r="AA164" s="0" t="s">
         <x:v>2211</x:v>
-      </x:c>
-[...37 lines deleted...]
-        <x:v>2216</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:27">
       <x:c r="A165" s="0" t="s">
-        <x:v>2217</x:v>
+        <x:v>2212</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>2218</x:v>
+        <x:v>2213</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>2219</x:v>
+        <x:v>2214</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
-        <x:v>2220</x:v>
+        <x:v>2215</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>2221</x:v>
+        <x:v>2216</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>2222</x:v>
+        <x:v>2217</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I165" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>2218</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>2219</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
+        <x:v>2220</x:v>
+      </x:c>
+      <x:c r="M165" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="N165" s="0" t="s">
+        <x:v>2221</x:v>
+      </x:c>
+      <x:c r="O165" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P165" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="Q165" s="0" t="s">
+        <x:v>2220</x:v>
+      </x:c>
+      <x:c r="S165" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="T165" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U165" s="0" t="s">
+        <x:v>2221</x:v>
+      </x:c>
+      <x:c r="V165" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="W165" s="0" t="s">
+        <x:v>2222</x:v>
+      </x:c>
+      <x:c r="X165" s="0" t="s">
         <x:v>2223</x:v>
       </x:c>
-      <x:c r="M165" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N165" s="0" t="s">
+      <x:c r="Y165" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z165" s="0" t="s">
         <x:v>2224</x:v>
       </x:c>
-      <x:c r="O165" s="0" t="s">
-[...20 lines deleted...]
-      <x:c r="W165" s="0" t="s">
+      <x:c r="AA165" s="0" t="s">
         <x:v>2225</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2227</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:27">
       <x:c r="A166" s="0" t="s">
-        <x:v>2228</x:v>
+        <x:v>2226</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
+        <x:v>2227</x:v>
+      </x:c>
+      <x:c r="D166" s="0" t="s">
+        <x:v>2228</x:v>
+      </x:c>
+      <x:c r="E166" s="0" t="s">
         <x:v>2229</x:v>
       </x:c>
-      <x:c r="D166" s="0" t="s">
+      <x:c r="F166" s="0" t="s">
         <x:v>2230</x:v>
       </x:c>
-      <x:c r="E166" s="0" t="s">
+      <x:c r="G166" s="0" t="s">
         <x:v>2231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2233</x:v>
       </x:c>
       <x:c r="H166" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I166" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="J166" s="0" t="s">
+        <x:v>2002</x:v>
+      </x:c>
+      <x:c r="K166" s="0" t="s">
+        <x:v>2232</x:v>
+      </x:c>
+      <x:c r="M166" s="0" t="s">
+        <x:v>2233</x:v>
+      </x:c>
+      <x:c r="N166" s="0" t="s">
         <x:v>2234</x:v>
       </x:c>
-      <x:c r="K166" s="0" t="s">
+      <x:c r="O166" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P166" s="0" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="Q166" s="0" t="s">
+        <x:v>2232</x:v>
+      </x:c>
+      <x:c r="S166" s="0" t="s">
+        <x:v>2233</x:v>
+      </x:c>
+      <x:c r="T166" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U166" s="0" t="s">
+        <x:v>2234</x:v>
+      </x:c>
+      <x:c r="V166" s="0" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="W166" s="0" t="s">
         <x:v>2235</x:v>
       </x:c>
-      <x:c r="M166" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N166" s="0" t="s">
+      <x:c r="X166" s="0" t="s">
         <x:v>2236</x:v>
       </x:c>
-      <x:c r="O166" s="0" t="s">
-[...20 lines deleted...]
-      <x:c r="W166" s="0" t="s">
+      <x:c r="Y166" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z166" s="0" t="s">
         <x:v>2237</x:v>
       </x:c>
-      <x:c r="X166" s="0" t="s">
+      <x:c r="AA166" s="0" t="s">
         <x:v>2238</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2240</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:27">
       <x:c r="A167" s="0" t="s">
-        <x:v>2241</x:v>
+        <x:v>2239</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
+        <x:v>2240</x:v>
+      </x:c>
+      <x:c r="D167" s="0" t="s">
+        <x:v>2241</x:v>
+      </x:c>
+      <x:c r="E167" s="0" t="s">
         <x:v>2242</x:v>
       </x:c>
-      <x:c r="D167" s="0" t="s">
+      <x:c r="F167" s="0" t="s">
         <x:v>2243</x:v>
       </x:c>
-      <x:c r="E167" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F167" s="0" t="s">
+      <x:c r="G167" s="0" t="s">
         <x:v>2244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2245</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I167" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>1145</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
+        <x:v>2245</x:v>
+      </x:c>
+      <x:c r="M167" s="0" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="N167" s="0" t="s">
         <x:v>2246</x:v>
       </x:c>
-      <x:c r="M167" s="0" t="s">
+      <x:c r="O167" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P167" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="Q167" s="0" t="s">
+        <x:v>2245</x:v>
+      </x:c>
+      <x:c r="S167" s="0" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="T167" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U167" s="0" t="s">
+        <x:v>2246</x:v>
+      </x:c>
+      <x:c r="V167" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="W167" s="0" t="s">
         <x:v>2247</x:v>
       </x:c>
-      <x:c r="N167" s="0" t="s">
+      <x:c r="X167" s="0" t="s">
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="Y167" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z167" s="0" t="s">
         <x:v>2248</x:v>
       </x:c>
-      <x:c r="O167" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="P167" s="0" t="s">
+      <x:c r="AA167" s="0" t="s">
         <x:v>2249</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>2253</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:27">
       <x:c r="A168" s="0" t="s">
-        <x:v>2254</x:v>
+        <x:v>2250</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
+        <x:v>2251</x:v>
+      </x:c>
+      <x:c r="D168" s="0" t="s">
+        <x:v>2252</x:v>
+      </x:c>
+      <x:c r="E168" s="0" t="s">
+        <x:v>2253</x:v>
+      </x:c>
+      <x:c r="F168" s="0" t="s">
+        <x:v>2254</x:v>
+      </x:c>
+      <x:c r="G168" s="0" t="s">
         <x:v>2255</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2258</x:v>
       </x:c>
       <x:c r="H168" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J168" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>2256</x:v>
       </x:c>
       <x:c r="K168" s="0" t="s">
+        <x:v>2257</x:v>
+      </x:c>
+      <x:c r="M168" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="N168" s="0" t="s">
+        <x:v>2258</x:v>
+      </x:c>
+      <x:c r="O168" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P168" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="Q168" s="0" t="s">
+        <x:v>2257</x:v>
+      </x:c>
+      <x:c r="S168" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="T168" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U168" s="0" t="s">
+        <x:v>2258</x:v>
+      </x:c>
+      <x:c r="V168" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="W168" s="0" t="s">
         <x:v>2259</x:v>
       </x:c>
-      <x:c r="M168" s="0" t="s">
+      <x:c r="X168" s="0" t="s">
         <x:v>2260</x:v>
       </x:c>
-      <x:c r="N168" s="0" t="s">
+      <x:c r="Y168" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z168" s="0" t="s">
         <x:v>2261</x:v>
       </x:c>
-      <x:c r="O168" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="P168" s="0" t="s">
+      <x:c r="AA168" s="0" t="s">
         <x:v>2262</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>2265</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:27">
       <x:c r="A169" s="0" t="s">
-        <x:v>2266</x:v>
+        <x:v>2263</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
+        <x:v>2264</x:v>
+      </x:c>
+      <x:c r="D169" s="0" t="s">
+        <x:v>2265</x:v>
+      </x:c>
+      <x:c r="E169" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="F169" s="0" t="s">
+        <x:v>2266</x:v>
+      </x:c>
+      <x:c r="G169" s="0" t="s">
         <x:v>2267</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2271</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I169" s="0" t="s">
+        <x:v>1148</x:v>
+      </x:c>
+      <x:c r="J169" s="0" t="s">
+        <x:v>1149</x:v>
+      </x:c>
+      <x:c r="K169" s="0" t="s">
+        <x:v>2268</x:v>
+      </x:c>
+      <x:c r="M169" s="0" t="s">
+        <x:v>2269</x:v>
+      </x:c>
+      <x:c r="N169" s="0" t="s">
+        <x:v>2270</x:v>
+      </x:c>
+      <x:c r="O169" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P169" s="0" t="s">
+        <x:v>2271</x:v>
+      </x:c>
+      <x:c r="Q169" s="0" t="s">
+        <x:v>2268</x:v>
+      </x:c>
+      <x:c r="S169" s="0" t="s">
+        <x:v>2269</x:v>
+      </x:c>
+      <x:c r="T169" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U169" s="0" t="s">
+        <x:v>2270</x:v>
+      </x:c>
+      <x:c r="V169" s="0" t="s">
+        <x:v>2271</x:v>
+      </x:c>
+      <x:c r="W169" s="0" t="s">
         <x:v>2272</x:v>
       </x:c>
-      <x:c r="J169" s="0" t="s">
+      <x:c r="X169" s="0" t="s">
         <x:v>2273</x:v>
       </x:c>
-      <x:c r="K169" s="0" t="s">
+      <x:c r="Y169" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z169" s="0" t="s">
         <x:v>2274</x:v>
       </x:c>
-      <x:c r="M169" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N169" s="0" t="s">
+      <x:c r="AA169" s="0" t="s">
         <x:v>2275</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>2279</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:27">
       <x:c r="A170" s="0" t="s">
-        <x:v>2280</x:v>
+        <x:v>2276</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>2281</x:v>
+        <x:v>2277</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>2282</x:v>
+        <x:v>2278</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
-        <x:v>2283</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>2284</x:v>
+        <x:v>2279</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
-        <x:v>2285</x:v>
+        <x:v>2280</x:v>
       </x:c>
       <x:c r="H170" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I170" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J170" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="K170" s="0" t="s">
+        <x:v>2281</x:v>
+      </x:c>
+      <x:c r="M170" s="0" t="s">
+        <x:v>2282</x:v>
+      </x:c>
+      <x:c r="N170" s="0" t="s">
+        <x:v>2283</x:v>
+      </x:c>
+      <x:c r="O170" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P170" s="0" t="s">
+        <x:v>2284</x:v>
+      </x:c>
+      <x:c r="Q170" s="0" t="s">
+        <x:v>2281</x:v>
+      </x:c>
+      <x:c r="S170" s="0" t="s">
+        <x:v>2282</x:v>
+      </x:c>
+      <x:c r="T170" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U170" s="0" t="s">
+        <x:v>2283</x:v>
+      </x:c>
+      <x:c r="V170" s="0" t="s">
+        <x:v>2284</x:v>
+      </x:c>
+      <x:c r="W170" s="0" t="s">
+        <x:v>2285</x:v>
+      </x:c>
+      <x:c r="X170" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="Y170" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z170" s="0" t="s">
         <x:v>2286</x:v>
       </x:c>
-      <x:c r="J170" s="0" t="s">
+      <x:c r="AA170" s="0" t="s">
         <x:v>2287</x:v>
-      </x:c>
-[...43 lines deleted...]
-        <x:v>2294</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:27">
       <x:c r="A171" s="0" t="s">
-        <x:v>2295</x:v>
+        <x:v>2288</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>2296</x:v>
+        <x:v>2289</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>2297</x:v>
+        <x:v>2290</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
-        <x:v>2298</x:v>
+        <x:v>2291</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>2299</x:v>
+        <x:v>2292</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>2300</x:v>
+        <x:v>2293</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I171" s="0" t="s">
+        <x:v>2294</x:v>
+      </x:c>
+      <x:c r="J171" s="0" t="s">
+        <x:v>2295</x:v>
+      </x:c>
+      <x:c r="K171" s="0" t="s">
+        <x:v>2296</x:v>
+      </x:c>
+      <x:c r="M171" s="0" t="s">
+        <x:v>1475</x:v>
+      </x:c>
+      <x:c r="N171" s="0" t="s">
+        <x:v>2297</x:v>
+      </x:c>
+      <x:c r="O171" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P171" s="0" t="s">
+        <x:v>1477</x:v>
+      </x:c>
+      <x:c r="Q171" s="0" t="s">
+        <x:v>2296</x:v>
+      </x:c>
+      <x:c r="S171" s="0" t="s">
+        <x:v>1475</x:v>
+      </x:c>
+      <x:c r="T171" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U171" s="0" t="s">
+        <x:v>2297</x:v>
+      </x:c>
+      <x:c r="V171" s="0" t="s">
+        <x:v>1477</x:v>
+      </x:c>
+      <x:c r="W171" s="0" t="s">
+        <x:v>2298</x:v>
+      </x:c>
+      <x:c r="X171" s="0" t="s">
+        <x:v>2299</x:v>
+      </x:c>
+      <x:c r="Y171" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z171" s="0" t="s">
+        <x:v>2300</x:v>
+      </x:c>
+      <x:c r="AA171" s="0" t="s">
         <x:v>2301</x:v>
-      </x:c>
-[...43 lines deleted...]
-        <x:v>2307</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:27">
       <x:c r="A172" s="0" t="s">
-        <x:v>2308</x:v>
+        <x:v>2302</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>2309</x:v>
+        <x:v>2303</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>2310</x:v>
+        <x:v>2304</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>2305</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>2311</x:v>
+        <x:v>2306</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
-        <x:v>2312</x:v>
+        <x:v>2307</x:v>
       </x:c>
       <x:c r="H172" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I172" s="0" t="s">
+        <x:v>2308</x:v>
+      </x:c>
+      <x:c r="J172" s="0" t="s">
+        <x:v>2309</x:v>
+      </x:c>
+      <x:c r="K172" s="0" t="s">
+        <x:v>2310</x:v>
+      </x:c>
+      <x:c r="M172" s="0" t="s">
+        <x:v>2311</x:v>
+      </x:c>
+      <x:c r="N172" s="0" t="s">
+        <x:v>2312</x:v>
+      </x:c>
+      <x:c r="O172" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P172" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="Q172" s="0" t="s">
+        <x:v>2310</x:v>
+      </x:c>
+      <x:c r="S172" s="0" t="s">
+        <x:v>2311</x:v>
+      </x:c>
+      <x:c r="T172" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U172" s="0" t="s">
+        <x:v>2312</x:v>
+      </x:c>
+      <x:c r="V172" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="W172" s="0" t="s">
         <x:v>2313</x:v>
       </x:c>
-      <x:c r="J172" s="0" t="s">
+      <x:c r="X172" s="0" t="s">
         <x:v>2314</x:v>
       </x:c>
-      <x:c r="K172" s="0" t="s">
+      <x:c r="Y172" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z172" s="0" t="s">
         <x:v>2315</x:v>
       </x:c>
-      <x:c r="M172" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N172" s="0" t="s">
+      <x:c r="AA172" s="0" t="s">
         <x:v>2316</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>2319</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:27">
       <x:c r="A173" s="0" t="s">
-        <x:v>2320</x:v>
+        <x:v>2317</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
+        <x:v>2318</x:v>
+      </x:c>
+      <x:c r="D173" s="0" t="s">
+        <x:v>2319</x:v>
+      </x:c>
+      <x:c r="E173" s="0" t="s">
+        <x:v>2320</x:v>
+      </x:c>
+      <x:c r="F173" s="0" t="s">
         <x:v>2321</x:v>
       </x:c>
-      <x:c r="D173" s="0" t="s">
+      <x:c r="G173" s="0" t="s">
         <x:v>2322</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2222</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I173" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>2323</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
+        <x:v>2324</x:v>
+      </x:c>
+      <x:c r="M173" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="N173" s="0" t="s">
         <x:v>2325</x:v>
       </x:c>
-      <x:c r="M173" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q173" s="0" t="s">
-        <x:v>2325</x:v>
+        <x:v>2192</x:v>
       </x:c>
       <x:c r="S173" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>2193</x:v>
       </x:c>
       <x:c r="T173" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>2194</x:v>
       </x:c>
       <x:c r="U173" s="0" t="s">
-        <x:v>1514</x:v>
-[...2 lines deleted...]
-        <x:v>267</x:v>
+        <x:v>2326</x:v>
       </x:c>
       <x:c r="W173" s="0" t="s">
-        <x:v>2225</x:v>
+        <x:v>2327</x:v>
       </x:c>
       <x:c r="X173" s="0" t="s">
-        <x:v>2326</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="Y173" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z173" s="0" t="s">
-        <x:v>2327</x:v>
+        <x:v>2328</x:v>
       </x:c>
       <x:c r="AA173" s="0" t="s">
-        <x:v>2227</x:v>
+        <x:v>2329</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:27">
       <x:c r="A174" s="0" t="s">
-        <x:v>2328</x:v>
+        <x:v>2330</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>2329</x:v>
+        <x:v>2331</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>2330</x:v>
+        <x:v>2332</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
-        <x:v>2331</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>2332</x:v>
+        <x:v>2333</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
-        <x:v>2108</x:v>
+        <x:v>2334</x:v>
       </x:c>
       <x:c r="H174" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I174" s="0" t="s">
-        <x:v>2333</x:v>
+        <x:v>2335</x:v>
       </x:c>
       <x:c r="J174" s="0" t="s">
-        <x:v>2334</x:v>
+        <x:v>2336</x:v>
       </x:c>
       <x:c r="K174" s="0" t="s">
-        <x:v>2335</x:v>
+        <x:v>2337</x:v>
       </x:c>
       <x:c r="M174" s="0" t="s">
-        <x:v>2336</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="N174" s="0" t="s">
+        <x:v>2338</x:v>
+      </x:c>
+      <x:c r="O174" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P174" s="0" t="s">
+        <x:v>1085</x:v>
+      </x:c>
+      <x:c r="Q174" s="0" t="s">
         <x:v>2337</x:v>
       </x:c>
-      <x:c r="O174" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="P174" s="0" t="s">
+      <x:c r="S174" s="0" t="s">
+        <x:v>1083</x:v>
+      </x:c>
+      <x:c r="T174" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U174" s="0" t="s">
         <x:v>2338</x:v>
       </x:c>
-      <x:c r="Q174" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="U174" s="0" t="s">
+      <x:c r="V174" s="0" t="s">
+        <x:v>1085</x:v>
+      </x:c>
+      <x:c r="W174" s="0" t="s">
+        <x:v>1855</x:v>
+      </x:c>
+      <x:c r="X174" s="0" t="s">
         <x:v>2339</x:v>
       </x:c>
-      <x:c r="V174" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="X174" s="0" t="s">
+      <x:c r="Y174" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z174" s="0" t="s">
         <x:v>2340</x:v>
       </x:c>
-      <x:c r="Y174" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="Z174" s="0" t="s">
+      <x:c r="AA174" s="0" t="s">
         <x:v>2341</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2342</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:27">
       <x:c r="A175" s="0" t="s">
-        <x:v>2343</x:v>
+        <x:v>2342</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
+        <x:v>2343</x:v>
+      </x:c>
+      <x:c r="D175" s="0" t="s">
         <x:v>2344</x:v>
       </x:c>
-      <x:c r="D175" s="0" t="s">
+      <x:c r="E175" s="0" t="s">
         <x:v>2345</x:v>
       </x:c>
-      <x:c r="E175" s="0" t="s">
+      <x:c r="F175" s="0" t="s">
         <x:v>2346</x:v>
       </x:c>
-      <x:c r="F175" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>2010</x:v>
+        <x:v>2244</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I175" s="0" t="s">
-        <x:v>2011</x:v>
+        <x:v>1878</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>2012</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
+        <x:v>2347</x:v>
+      </x:c>
+      <x:c r="M175" s="0" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="N175" s="0" t="s">
+        <x:v>1518</x:v>
+      </x:c>
+      <x:c r="O175" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P175" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="Q175" s="0" t="s">
+        <x:v>2347</x:v>
+      </x:c>
+      <x:c r="S175" s="0" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="T175" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U175" s="0" t="s">
+        <x:v>1518</x:v>
+      </x:c>
+      <x:c r="V175" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="W175" s="0" t="s">
+        <x:v>2247</x:v>
+      </x:c>
+      <x:c r="X175" s="0" t="s">
         <x:v>2348</x:v>
       </x:c>
-      <x:c r="M175" s="0" t="s">
+      <x:c r="Y175" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z175" s="0" t="s">
         <x:v>2349</x:v>
       </x:c>
-      <x:c r="N175" s="0" t="s">
-[...34 lines deleted...]
-      </x:c>
       <x:c r="AA175" s="0" t="s">
-        <x:v>2018</x:v>
+        <x:v>2249</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:27">
       <x:c r="A176" s="0" t="s">
-        <x:v>2353</x:v>
+        <x:v>2350</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
+        <x:v>2351</x:v>
+      </x:c>
+      <x:c r="D176" s="0" t="s">
+        <x:v>2352</x:v>
+      </x:c>
+      <x:c r="E176" s="0" t="s">
+        <x:v>2353</x:v>
+      </x:c>
+      <x:c r="F176" s="0" t="s">
         <x:v>2354</x:v>
       </x:c>
-      <x:c r="D176" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G176" s="0" t="s">
-        <x:v>2358</x:v>
+        <x:v>1962</x:v>
       </x:c>
       <x:c r="H176" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I176" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>2355</x:v>
       </x:c>
       <x:c r="J176" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>2136</x:v>
       </x:c>
       <x:c r="K176" s="0" t="s">
+        <x:v>2356</x:v>
+      </x:c>
+      <x:c r="M176" s="0" t="s">
+        <x:v>2357</x:v>
+      </x:c>
+      <x:c r="N176" s="0" t="s">
+        <x:v>2358</x:v>
+      </x:c>
+      <x:c r="O176" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P176" s="0" t="s">
         <x:v>2359</x:v>
       </x:c>
-      <x:c r="M176" s="0" t="s">
+      <x:c r="Q176" s="0" t="s">
+        <x:v>2139</x:v>
+      </x:c>
+      <x:c r="S176" s="0" t="s">
+        <x:v>1966</x:v>
+      </x:c>
+      <x:c r="T176" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U176" s="0" t="s">
         <x:v>2360</x:v>
       </x:c>
-      <x:c r="N176" s="0" t="s">
+      <x:c r="V176" s="0" t="s">
+        <x:v>1968</x:v>
+      </x:c>
+      <x:c r="W176" s="0" t="s">
+        <x:v>1969</x:v>
+      </x:c>
+      <x:c r="X176" s="0" t="s">
         <x:v>2361</x:v>
       </x:c>
-      <x:c r="O176" s="0" t="s">
-[...20 lines deleted...]
-      <x:c r="W176" s="0" t="s">
+      <x:c r="Y176" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z176" s="0" t="s">
         <x:v>2362</x:v>
       </x:c>
-      <x:c r="X176" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="AA176" s="0" t="s">
-        <x:v>2364</x:v>
+        <x:v>1971</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:27">
       <x:c r="A177" s="0" t="s">
-        <x:v>2365</x:v>
+        <x:v>2363</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
+        <x:v>2364</x:v>
+      </x:c>
+      <x:c r="D177" s="0" t="s">
+        <x:v>2365</x:v>
+      </x:c>
+      <x:c r="E177" s="0" t="s">
         <x:v>2366</x:v>
       </x:c>
-      <x:c r="D177" s="0" t="s">
+      <x:c r="F177" s="0" t="s">
         <x:v>2367</x:v>
       </x:c>
-      <x:c r="E177" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>2370</x:v>
+        <x:v>2037</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I177" s="0" t="s">
-        <x:v>2084</x:v>
+        <x:v>2038</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>2039</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
+        <x:v>2368</x:v>
+      </x:c>
+      <x:c r="M177" s="0" t="s">
+        <x:v>2369</x:v>
+      </x:c>
+      <x:c r="N177" s="0" t="s">
+        <x:v>2370</x:v>
+      </x:c>
+      <x:c r="O177" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P177" s="0" t="s">
         <x:v>2371</x:v>
       </x:c>
-      <x:c r="M177" s="0" t="s">
+      <x:c r="Q177" s="0" t="s">
+        <x:v>2368</x:v>
+      </x:c>
+      <x:c r="S177" s="0" t="s">
+        <x:v>2369</x:v>
+      </x:c>
+      <x:c r="T177" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U177" s="0" t="s">
+        <x:v>2370</x:v>
+      </x:c>
+      <x:c r="V177" s="0" t="s">
+        <x:v>2371</x:v>
+      </x:c>
+      <x:c r="W177" s="0" t="s">
+        <x:v>2042</x:v>
+      </x:c>
+      <x:c r="X177" s="0" t="s">
+        <x:v>2361</x:v>
+      </x:c>
+      <x:c r="Y177" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z177" s="0" t="s">
         <x:v>2372</x:v>
       </x:c>
-      <x:c r="N177" s="0" t="s">
-[...34 lines deleted...]
-      </x:c>
       <x:c r="AA177" s="0" t="s">
-        <x:v>2377</x:v>
+        <x:v>2045</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:27">
       <x:c r="A178" s="0" t="s">
-        <x:v>2378</x:v>
+        <x:v>2373</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>2379</x:v>
+        <x:v>2374</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>2380</x:v>
+        <x:v>2375</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
-        <x:v>2381</x:v>
+        <x:v>2376</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>2382</x:v>
+        <x:v>2377</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
-        <x:v>2383</x:v>
+        <x:v>2378</x:v>
       </x:c>
       <x:c r="H178" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I178" s="0" t="s">
+        <x:v>2379</x:v>
+      </x:c>
+      <x:c r="J178" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="K178" s="0" t="s">
+        <x:v>2380</x:v>
+      </x:c>
+      <x:c r="M178" s="0" t="s">
+        <x:v>2381</x:v>
+      </x:c>
+      <x:c r="N178" s="0" t="s">
+        <x:v>2382</x:v>
+      </x:c>
+      <x:c r="O178" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P178" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="Q178" s="0" t="s">
+        <x:v>2380</x:v>
+      </x:c>
+      <x:c r="S178" s="0" t="s">
+        <x:v>2381</x:v>
+      </x:c>
+      <x:c r="T178" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U178" s="0" t="s">
+        <x:v>2382</x:v>
+      </x:c>
+      <x:c r="V178" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="W178" s="0" t="s">
+        <x:v>2383</x:v>
+      </x:c>
+      <x:c r="X178" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="Y178" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z178" s="0" t="s">
         <x:v>2384</x:v>
       </x:c>
-      <x:c r="J178" s="0" t="s">
+      <x:c r="AA178" s="0" t="s">
         <x:v>2385</x:v>
-      </x:c>
-[...43 lines deleted...]
-        <x:v>2392</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:27">
       <x:c r="A179" s="0" t="s">
-        <x:v>2393</x:v>
+        <x:v>2386</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>2394</x:v>
+        <x:v>2387</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>2395</x:v>
+        <x:v>2388</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
-        <x:v>2396</x:v>
+        <x:v>2389</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>2397</x:v>
+        <x:v>2390</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>2398</x:v>
+        <x:v>2391</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I179" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>2112</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>2399</x:v>
+        <x:v>2392</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>2393</x:v>
       </x:c>
       <x:c r="N179" s="0" t="s">
-        <x:v>2400</x:v>
+        <x:v>2394</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="Q179" s="0" t="s">
-        <x:v>2399</x:v>
+        <x:v>2392</x:v>
       </x:c>
       <x:c r="S179" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>2393</x:v>
       </x:c>
       <x:c r="T179" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U179" s="0" t="s">
-        <x:v>2400</x:v>
+        <x:v>2394</x:v>
       </x:c>
       <x:c r="V179" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="W179" s="0" t="s">
-        <x:v>2401</x:v>
+        <x:v>2395</x:v>
       </x:c>
       <x:c r="X179" s="0" t="s">
-        <x:v>2402</x:v>
+        <x:v>2396</x:v>
       </x:c>
       <x:c r="Y179" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z179" s="0" t="s">
-        <x:v>2403</x:v>
+        <x:v>2397</x:v>
       </x:c>
       <x:c r="AA179" s="0" t="s">
-        <x:v>2404</x:v>
+        <x:v>2398</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:27">
       <x:c r="A180" s="0" t="s">
-        <x:v>2405</x:v>
+        <x:v>2399</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>2406</x:v>
+        <x:v>2400</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>2407</x:v>
+        <x:v>2401</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
-        <x:v>2408</x:v>
+        <x:v>2402</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>2409</x:v>
+        <x:v>2403</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
-        <x:v>2168</x:v>
+        <x:v>2404</x:v>
       </x:c>
       <x:c r="H180" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I180" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>2405</x:v>
       </x:c>
       <x:c r="J180" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>2406</x:v>
       </x:c>
       <x:c r="K180" s="0" t="s">
+        <x:v>2407</x:v>
+      </x:c>
+      <x:c r="M180" s="0" t="s">
+        <x:v>2408</x:v>
+      </x:c>
+      <x:c r="N180" s="0" t="s">
+        <x:v>2409</x:v>
+      </x:c>
+      <x:c r="O180" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P180" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="Q180" s="0" t="s">
+        <x:v>2407</x:v>
+      </x:c>
+      <x:c r="S180" s="0" t="s">
+        <x:v>2408</x:v>
+      </x:c>
+      <x:c r="T180" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U180" s="0" t="s">
+        <x:v>2409</x:v>
+      </x:c>
+      <x:c r="V180" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="W180" s="0" t="s">
         <x:v>2410</x:v>
       </x:c>
-      <x:c r="M180" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N180" s="0" t="s">
+      <x:c r="X180" s="0" t="s">
         <x:v>2411</x:v>
       </x:c>
-      <x:c r="O180" s="0" t="s">
-[...20 lines deleted...]
-      <x:c r="X180" s="0" t="s">
+      <x:c r="Y180" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z180" s="0" t="s">
         <x:v>2412</x:v>
       </x:c>
-      <x:c r="Y180" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="Z180" s="0" t="s">
+      <x:c r="AA180" s="0" t="s">
         <x:v>2413</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2176</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:27">
       <x:c r="A181" s="0" t="s">
         <x:v>2414</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
         <x:v>2415</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
         <x:v>2416</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>2417</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>2418</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>2300</x:v>
+        <x:v>2419</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I181" s="0" t="s">
-        <x:v>1752</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
-        <x:v>1753</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>2419</x:v>
+        <x:v>2420</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="N181" s="0" t="s">
+        <x:v>2421</x:v>
+      </x:c>
+      <x:c r="O181" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P181" s="0" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="Q181" s="0" t="s">
         <x:v>2420</x:v>
       </x:c>
-      <x:c r="O181" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S181" s="0" t="s">
-        <x:v>2171</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="T181" s="0" t="s">
-        <x:v>2172</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U181" s="0" t="s">
         <x:v>2421</x:v>
       </x:c>
+      <x:c r="V181" s="0" t="s">
+        <x:v>484</x:v>
+      </x:c>
       <x:c r="W181" s="0" t="s">
-        <x:v>2305</x:v>
+        <x:v>2422</x:v>
       </x:c>
       <x:c r="X181" s="0" t="s">
-        <x:v>2422</x:v>
+        <x:v>2423</x:v>
       </x:c>
       <x:c r="Y181" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z181" s="0" t="s">
-        <x:v>2423</x:v>
+        <x:v>2424</x:v>
       </x:c>
       <x:c r="AA181" s="0" t="s">
-        <x:v>2307</x:v>
+        <x:v>2425</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:27">
       <x:c r="A182" s="0" t="s">
-        <x:v>2424</x:v>
+        <x:v>2426</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>2425</x:v>
+        <x:v>2427</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>2426</x:v>
+        <x:v>2428</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
-        <x:v>2427</x:v>
+        <x:v>2429</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>2428</x:v>
+        <x:v>2430</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
-        <x:v>2429</x:v>
+        <x:v>2190</x:v>
       </x:c>
       <x:c r="H182" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I182" s="0" t="s">
-        <x:v>1824</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J182" s="0" t="s">
-        <x:v>1825</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K182" s="0" t="s">
-        <x:v>2430</x:v>
+        <x:v>2431</x:v>
       </x:c>
       <x:c r="M182" s="0" t="s">
-        <x:v>2431</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="N182" s="0" t="s">
         <x:v>2432</x:v>
       </x:c>
       <x:c r="O182" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P182" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q182" s="0" t="s">
-        <x:v>2430</x:v>
+        <x:v>2192</x:v>
       </x:c>
       <x:c r="S182" s="0" t="s">
-        <x:v>2431</x:v>
+        <x:v>2193</x:v>
       </x:c>
       <x:c r="T182" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>2194</x:v>
       </x:c>
       <x:c r="U182" s="0" t="s">
-        <x:v>2432</x:v>
-[...2 lines deleted...]
-        <x:v>851</x:v>
+        <x:v>2195</x:v>
       </x:c>
       <x:c r="W182" s="0" t="s">
+        <x:v>2196</x:v>
+      </x:c>
+      <x:c r="X182" s="0" t="s">
         <x:v>2433</x:v>
       </x:c>
-      <x:c r="X182" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Y182" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z182" s="0" t="s">
         <x:v>2434</x:v>
       </x:c>
       <x:c r="AA182" s="0" t="s">
-        <x:v>2435</x:v>
+        <x:v>2198</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:27">
       <x:c r="A183" s="0" t="s">
-        <x:v>2436</x:v>
+        <x:v>2435</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
+        <x:v>2436</x:v>
+      </x:c>
+      <x:c r="D183" s="0" t="s">
         <x:v>2437</x:v>
       </x:c>
-      <x:c r="D183" s="0" t="s">
+      <x:c r="E183" s="0" t="s">
         <x:v>2438</x:v>
       </x:c>
-      <x:c r="E183" s="0" t="s">
+      <x:c r="F183" s="0" t="s">
         <x:v>2439</x:v>
       </x:c>
-      <x:c r="F183" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>2441</x:v>
+        <x:v>2322</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I183" s="0" t="s">
-        <x:v>2384</x:v>
+        <x:v>1765</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
+        <x:v>1766</x:v>
+      </x:c>
+      <x:c r="K183" s="0" t="s">
+        <x:v>2440</x:v>
+      </x:c>
+      <x:c r="M183" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="N183" s="0" t="s">
+        <x:v>2441</x:v>
+      </x:c>
+      <x:c r="O183" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P183" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="Q183" s="0" t="s">
+        <x:v>2192</x:v>
+      </x:c>
+      <x:c r="S183" s="0" t="s">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="T183" s="0" t="s">
+        <x:v>2194</x:v>
+      </x:c>
+      <x:c r="U183" s="0" t="s">
         <x:v>2442</x:v>
       </x:c>
-      <x:c r="K183" s="0" t="s">
+      <x:c r="W183" s="0" t="s">
+        <x:v>2327</x:v>
+      </x:c>
+      <x:c r="X183" s="0" t="s">
         <x:v>2443</x:v>
       </x:c>
-      <x:c r="M183" s="0" t="s">
+      <x:c r="Y183" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z183" s="0" t="s">
         <x:v>2444</x:v>
       </x:c>
-      <x:c r="N183" s="0" t="s">
-[...34 lines deleted...]
-      </x:c>
       <x:c r="AA183" s="0" t="s">
-        <x:v>2449</x:v>
+        <x:v>2329</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:27">
       <x:c r="A184" s="0" t="s">
-        <x:v>2450</x:v>
+        <x:v>2445</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>2451</x:v>
+        <x:v>2446</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>2452</x:v>
+        <x:v>2447</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
-        <x:v>2453</x:v>
+        <x:v>2448</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>2454</x:v>
+        <x:v>2449</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
-        <x:v>2455</x:v>
+        <x:v>2450</x:v>
       </x:c>
       <x:c r="H184" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I184" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="J184" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="K184" s="0" t="s">
+        <x:v>2451</x:v>
+      </x:c>
+      <x:c r="M184" s="0" t="s">
+        <x:v>2452</x:v>
+      </x:c>
+      <x:c r="N184" s="0" t="s">
+        <x:v>2453</x:v>
+      </x:c>
+      <x:c r="O184" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P184" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="Q184" s="0" t="s">
+        <x:v>2451</x:v>
+      </x:c>
+      <x:c r="S184" s="0" t="s">
+        <x:v>2452</x:v>
+      </x:c>
+      <x:c r="T184" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U184" s="0" t="s">
+        <x:v>2453</x:v>
+      </x:c>
+      <x:c r="V184" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="W184" s="0" t="s">
+        <x:v>2454</x:v>
+      </x:c>
+      <x:c r="X184" s="0" t="s">
+        <x:v>1843</x:v>
+      </x:c>
+      <x:c r="Y184" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z184" s="0" t="s">
+        <x:v>2455</x:v>
+      </x:c>
+      <x:c r="AA184" s="0" t="s">
         <x:v>2456</x:v>
-      </x:c>
-[...40 lines deleted...]
-        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:27">
       <x:c r="A185" s="0" t="s">
-        <x:v>2458</x:v>
+        <x:v>2457</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
+        <x:v>2458</x:v>
+      </x:c>
+      <x:c r="D185" s="0" t="s">
         <x:v>2459</x:v>
       </x:c>
-      <x:c r="D185" s="0" t="s">
+      <x:c r="E185" s="0" t="s">
         <x:v>2460</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>2461</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>2462</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I185" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>2463</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>2464</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
-        <x:v>2463</x:v>
+        <x:v>2465</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
-        <x:v>2464</x:v>
+        <x:v>2466</x:v>
       </x:c>
       <x:c r="N185" s="0" t="s">
+        <x:v>2467</x:v>
+      </x:c>
+      <x:c r="O185" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P185" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="Q185" s="0" t="s">
         <x:v>2465</x:v>
       </x:c>
-      <x:c r="O185" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="P185" s="0" t="s">
+      <x:c r="S185" s="0" t="s">
         <x:v>2466</x:v>
       </x:c>
-      <x:c r="Q185" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="T185" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U185" s="0" t="s">
-        <x:v>2465</x:v>
+        <x:v>2467</x:v>
       </x:c>
       <x:c r="V185" s="0" t="s">
-        <x:v>2466</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="W185" s="0" t="s">
-        <x:v>2467</x:v>
+        <x:v>2468</x:v>
       </x:c>
       <x:c r="X185" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>2469</x:v>
       </x:c>
       <x:c r="Y185" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z185" s="0" t="s">
-        <x:v>2468</x:v>
+        <x:v>2470</x:v>
       </x:c>
       <x:c r="AA185" s="0" t="s">
-        <x:v>2469</x:v>
+        <x:v>2471</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:27">
       <x:c r="A186" s="0" t="s">
-        <x:v>2470</x:v>
+        <x:v>2472</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>2471</x:v>
+        <x:v>2473</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>2472</x:v>
+        <x:v>2474</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
-        <x:v>2473</x:v>
+        <x:v>2475</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>2474</x:v>
+        <x:v>2476</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
-        <x:v>2475</x:v>
+        <x:v>2477</x:v>
       </x:c>
       <x:c r="H186" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I186" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="J186" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="K186" s="0" t="s">
-        <x:v>2476</x:v>
+        <x:v>2478</x:v>
       </x:c>
       <x:c r="M186" s="0" t="s">
-        <x:v>2477</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="N186" s="0" t="s">
-        <x:v>2478</x:v>
+        <x:v>2479</x:v>
       </x:c>
       <x:c r="O186" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P186" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="Q186" s="0" t="s">
-        <x:v>2476</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="S186" s="0" t="s">
-        <x:v>2477</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="T186" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U186" s="0" t="s">
-        <x:v>2478</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="V186" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="W186" s="0" t="s">
-        <x:v>2479</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="X186" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="Y186" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Z186" s="0" t="s">
-        <x:v>2480</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="AA186" s="0" t="s">
-        <x:v>2481</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:27">
       <x:c r="A187" s="0" t="s">
-        <x:v>2482</x:v>
+        <x:v>2480</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
+        <x:v>2481</x:v>
+      </x:c>
+      <x:c r="D187" s="0" t="s">
+        <x:v>2482</x:v>
+      </x:c>
+      <x:c r="E187" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="F187" s="0" t="s">
         <x:v>2483</x:v>
       </x:c>
-      <x:c r="D187" s="0" t="s">
+      <x:c r="G187" s="0" t="s">
         <x:v>2484</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2487</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I187" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
+        <x:v>2485</x:v>
+      </x:c>
+      <x:c r="M187" s="0" t="s">
+        <x:v>2486</x:v>
+      </x:c>
+      <x:c r="N187" s="0" t="s">
+        <x:v>2487</x:v>
+      </x:c>
+      <x:c r="O187" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P187" s="0" t="s">
         <x:v>2488</x:v>
       </x:c>
-      <x:c r="M187" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="Q187" s="0" t="s">
+        <x:v>2485</x:v>
+      </x:c>
+      <x:c r="S187" s="0" t="s">
+        <x:v>2486</x:v>
+      </x:c>
+      <x:c r="T187" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U187" s="0" t="s">
+        <x:v>2487</x:v>
+      </x:c>
+      <x:c r="V187" s="0" t="s">
         <x:v>2488</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>915</x:v>
       </x:c>
       <x:c r="W187" s="0" t="s">
         <x:v>2489</x:v>
       </x:c>
       <x:c r="X187" s="0" t="s">
-        <x:v>2490</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Y187" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z187" s="0" t="s">
+        <x:v>2490</x:v>
+      </x:c>
+      <x:c r="AA187" s="0" t="s">
         <x:v>2491</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:27">
       <x:c r="A188" s="0" t="s">
         <x:v>2492</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>2493</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
         <x:v>2494</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>2495</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>2496</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>2497</x:v>
       </x:c>
       <x:c r="H188" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I188" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="J188" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="K188" s="0" t="s">
         <x:v>2498</x:v>
       </x:c>
       <x:c r="M188" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>2499</x:v>
       </x:c>
       <x:c r="N188" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>2500</x:v>
       </x:c>
       <x:c r="O188" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P188" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q188" s="0" t="s">
         <x:v>2498</x:v>
       </x:c>
       <x:c r="S188" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>2499</x:v>
       </x:c>
       <x:c r="T188" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U188" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>2500</x:v>
       </x:c>
       <x:c r="V188" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W188" s="0" t="s">
-        <x:v>2499</x:v>
+        <x:v>2501</x:v>
       </x:c>
       <x:c r="X188" s="0" t="s">
-        <x:v>2500</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Y188" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z188" s="0" t="s">
-        <x:v>2501</x:v>
+        <x:v>2502</x:v>
       </x:c>
       <x:c r="AA188" s="0" t="s">
-        <x:v>2502</x:v>
+        <x:v>2503</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:27">
       <x:c r="A189" s="0" t="s">
-        <x:v>2503</x:v>
+        <x:v>2504</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>2504</x:v>
+        <x:v>2505</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>2505</x:v>
+        <x:v>2506</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
-        <x:v>2506</x:v>
+        <x:v>2507</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>2507</x:v>
+        <x:v>2508</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>2508</x:v>
+        <x:v>2509</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I189" s="0" t="s">
-        <x:v>2509</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="K189" s="0" t="s">
         <x:v>2510</x:v>
       </x:c>
-      <x:c r="K189" s="0" t="s">
+      <x:c r="M189" s="0" t="s">
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="N189" s="0" t="s">
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="O189" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P189" s="0" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="Q189" s="0" t="s">
+        <x:v>2510</x:v>
+      </x:c>
+      <x:c r="S189" s="0" t="s">
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="T189" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U189" s="0" t="s">
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="V189" s="0" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="W189" s="0" t="s">
         <x:v>2511</x:v>
       </x:c>
-      <x:c r="M189" s="0" t="s">
+      <x:c r="X189" s="0" t="s">
         <x:v>2512</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>666</x:v>
       </x:c>
       <x:c r="Y189" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z189" s="0" t="s">
-        <x:v>2515</x:v>
+        <x:v>2513</x:v>
       </x:c>
       <x:c r="AA189" s="0" t="s">
-        <x:v>2516</x:v>
+        <x:v>922</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:27">
       <x:c r="A190" s="0" t="s">
-        <x:v>2517</x:v>
+        <x:v>2514</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
+        <x:v>2515</x:v>
+      </x:c>
+      <x:c r="D190" s="0" t="s">
+        <x:v>2516</x:v>
+      </x:c>
+      <x:c r="E190" s="0" t="s">
+        <x:v>2517</x:v>
+      </x:c>
+      <x:c r="F190" s="0" t="s">
         <x:v>2518</x:v>
       </x:c>
-      <x:c r="D190" s="0" t="s">
+      <x:c r="G190" s="0" t="s">
         <x:v>2519</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2521</x:v>
       </x:c>
       <x:c r="H190" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I190" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="J190" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="K190" s="0" t="s">
+        <x:v>2520</x:v>
+      </x:c>
+      <x:c r="M190" s="0" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="N190" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="O190" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P190" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="Q190" s="0" t="s">
+        <x:v>2520</x:v>
+      </x:c>
+      <x:c r="S190" s="0" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="T190" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U190" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="V190" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="W190" s="0" t="s">
+        <x:v>2521</x:v>
+      </x:c>
+      <x:c r="X190" s="0" t="s">
         <x:v>2522</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>2527</x:v>
       </x:c>
       <x:c r="Y190" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z190" s="0" t="s">
-        <x:v>2528</x:v>
+        <x:v>2523</x:v>
       </x:c>
       <x:c r="AA190" s="0" t="s">
-        <x:v>2529</x:v>
+        <x:v>2524</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:27">
       <x:c r="A191" s="0" t="s">
-        <x:v>2530</x:v>
+        <x:v>2525</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>2531</x:v>
+        <x:v>2526</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>2532</x:v>
+        <x:v>2527</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
-        <x:v>2533</x:v>
+        <x:v>2528</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>2534</x:v>
+        <x:v>2529</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>2535</x:v>
+        <x:v>2530</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I191" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>2531</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>2532</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
+        <x:v>2533</x:v>
+      </x:c>
+      <x:c r="M191" s="0" t="s">
+        <x:v>2534</x:v>
+      </x:c>
+      <x:c r="N191" s="0" t="s">
+        <x:v>2535</x:v>
+      </x:c>
+      <x:c r="O191" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P191" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="Q191" s="0" t="s">
+        <x:v>2533</x:v>
+      </x:c>
+      <x:c r="S191" s="0" t="s">
+        <x:v>2534</x:v>
+      </x:c>
+      <x:c r="T191" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U191" s="0" t="s">
+        <x:v>2535</x:v>
+      </x:c>
+      <x:c r="V191" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="W191" s="0" t="s">
         <x:v>2536</x:v>
       </x:c>
-      <x:c r="M191" s="0" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="X191" s="0" t="s">
-        <x:v>2541</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Y191" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z191" s="0" t="s">
-        <x:v>2542</x:v>
+        <x:v>2537</x:v>
       </x:c>
       <x:c r="AA191" s="0" t="s">
-        <x:v>2543</x:v>
+        <x:v>2538</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:27">
       <x:c r="A192" s="0" t="s">
-        <x:v>2544</x:v>
+        <x:v>2539</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>2545</x:v>
+        <x:v>2540</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>2546</x:v>
+        <x:v>2541</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
-        <x:v>2547</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>2548</x:v>
+        <x:v>2542</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
-        <x:v>2535</x:v>
+        <x:v>2543</x:v>
       </x:c>
       <x:c r="H192" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I192" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J192" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K192" s="0" t="s">
+        <x:v>2544</x:v>
+      </x:c>
+      <x:c r="M192" s="0" t="s">
+        <x:v>2545</x:v>
+      </x:c>
+      <x:c r="N192" s="0" t="s">
+        <x:v>2546</x:v>
+      </x:c>
+      <x:c r="O192" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P192" s="0" t="s">
+        <x:v>2547</x:v>
+      </x:c>
+      <x:c r="Q192" s="0" t="s">
+        <x:v>2544</x:v>
+      </x:c>
+      <x:c r="S192" s="0" t="s">
+        <x:v>2545</x:v>
+      </x:c>
+      <x:c r="T192" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U192" s="0" t="s">
+        <x:v>2546</x:v>
+      </x:c>
+      <x:c r="V192" s="0" t="s">
+        <x:v>2547</x:v>
+      </x:c>
+      <x:c r="W192" s="0" t="s">
+        <x:v>2548</x:v>
+      </x:c>
+      <x:c r="X192" s="0" t="s">
         <x:v>2549</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>2552</x:v>
       </x:c>
       <x:c r="Y192" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z192" s="0" t="s">
-        <x:v>2553</x:v>
+        <x:v>2550</x:v>
       </x:c>
       <x:c r="AA192" s="0" t="s">
-        <x:v>2543</x:v>
+        <x:v>2551</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:27">
       <x:c r="A193" s="0" t="s">
-        <x:v>2554</x:v>
+        <x:v>2552</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
+        <x:v>2553</x:v>
+      </x:c>
+      <x:c r="D193" s="0" t="s">
+        <x:v>2554</x:v>
+      </x:c>
+      <x:c r="E193" s="0" t="s">
         <x:v>2555</x:v>
       </x:c>
-      <x:c r="D193" s="0" t="s">
+      <x:c r="F193" s="0" t="s">
         <x:v>2556</x:v>
       </x:c>
-      <x:c r="E193" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F193" s="0" t="s">
+      <x:c r="G193" s="0" t="s">
         <x:v>2557</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2535</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I193" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>2558</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="N193" s="0" t="s">
         <x:v>2559</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q193" s="0" t="s">
-        <x:v>2536</x:v>
+        <x:v>2558</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>2538</x:v>
+        <x:v>2560</x:v>
       </x:c>
       <x:c r="S193" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T193" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U193" s="0" t="s">
-        <x:v>2539</x:v>
+        <x:v>2561</x:v>
       </x:c>
       <x:c r="V193" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W193" s="0" t="s">
-        <x:v>2540</x:v>
+        <x:v>2562</x:v>
       </x:c>
       <x:c r="X193" s="0" t="s">
-        <x:v>2560</x:v>
+        <x:v>2563</x:v>
       </x:c>
       <x:c r="Y193" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z193" s="0" t="s">
-        <x:v>2561</x:v>
+        <x:v>2564</x:v>
       </x:c>
       <x:c r="AA193" s="0" t="s">
-        <x:v>2543</x:v>
+        <x:v>2565</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:27">
       <x:c r="A194" s="0" t="s">
-        <x:v>2562</x:v>
+        <x:v>2566</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>2563</x:v>
+        <x:v>2567</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>2564</x:v>
+        <x:v>2568</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
-        <x:v>2565</x:v>
+        <x:v>2569</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>2566</x:v>
+        <x:v>2570</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
-        <x:v>2535</x:v>
+        <x:v>2557</x:v>
       </x:c>
       <x:c r="H194" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I194" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J194" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K194" s="0" t="s">
-        <x:v>2567</x:v>
+        <x:v>2571</x:v>
       </x:c>
       <x:c r="M194" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>2572</x:v>
       </x:c>
       <x:c r="N194" s="0" t="s">
-        <x:v>2568</x:v>
+        <x:v>2573</x:v>
       </x:c>
       <x:c r="O194" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P194" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q194" s="0" t="s">
-        <x:v>2536</x:v>
+        <x:v>2558</x:v>
       </x:c>
       <x:c r="R194" s="0" t="s">
-        <x:v>2538</x:v>
+        <x:v>2560</x:v>
       </x:c>
       <x:c r="S194" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T194" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U194" s="0" t="s">
-        <x:v>2539</x:v>
+        <x:v>2561</x:v>
       </x:c>
       <x:c r="V194" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W194" s="0" t="s">
-        <x:v>2540</x:v>
+        <x:v>2562</x:v>
       </x:c>
       <x:c r="X194" s="0" t="s">
-        <x:v>2569</x:v>
+        <x:v>2574</x:v>
       </x:c>
       <x:c r="Y194" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z194" s="0" t="s">
-        <x:v>2570</x:v>
+        <x:v>2575</x:v>
       </x:c>
       <x:c r="AA194" s="0" t="s">
-        <x:v>2543</x:v>
+        <x:v>2565</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:27">
       <x:c r="A195" s="0" t="s">
-        <x:v>2571</x:v>
+        <x:v>2576</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>2572</x:v>
+        <x:v>2577</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>2573</x:v>
+        <x:v>2578</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>2429</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>2574</x:v>
+        <x:v>2579</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>2575</x:v>
+        <x:v>2557</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I195" s="0" t="s">
-        <x:v>1728</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>2576</x:v>
+        <x:v>2580</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
-        <x:v>2577</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="N195" s="0" t="s">
-        <x:v>2578</x:v>
+        <x:v>2581</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>1732</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q195" s="0" t="s">
-        <x:v>2576</x:v>
+        <x:v>2558</x:v>
+      </x:c>
+      <x:c r="R195" s="0" t="s">
+        <x:v>2560</x:v>
       </x:c>
       <x:c r="S195" s="0" t="s">
-        <x:v>2577</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T195" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U195" s="0" t="s">
-        <x:v>2578</x:v>
+        <x:v>2561</x:v>
       </x:c>
       <x:c r="V195" s="0" t="s">
-        <x:v>1732</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W195" s="0" t="s">
-        <x:v>2579</x:v>
+        <x:v>2562</x:v>
       </x:c>
       <x:c r="X195" s="0" t="s">
-        <x:v>2580</x:v>
+        <x:v>2582</x:v>
       </x:c>
       <x:c r="Y195" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z195" s="0" t="s">
-        <x:v>2581</x:v>
+        <x:v>2583</x:v>
       </x:c>
       <x:c r="AA195" s="0" t="s">
-        <x:v>2582</x:v>
+        <x:v>2565</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:27">
       <x:c r="A196" s="0" t="s">
-        <x:v>2583</x:v>
+        <x:v>2584</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>2584</x:v>
+        <x:v>2585</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>2585</x:v>
+        <x:v>2586</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
-        <x:v>2586</x:v>
+        <x:v>2587</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>2587</x:v>
+        <x:v>2588</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
-        <x:v>2588</x:v>
+        <x:v>2557</x:v>
       </x:c>
       <x:c r="H196" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I196" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J196" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="K196" s="0" t="s">
         <x:v>2589</x:v>
       </x:c>
-      <x:c r="K196" s="0" t="s">
+      <x:c r="M196" s="0" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="N196" s="0" t="s">
         <x:v>2590</x:v>
       </x:c>
-      <x:c r="M196" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N196" s="0" t="s">
+      <x:c r="O196" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P196" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="Q196" s="0" t="s">
+        <x:v>2558</x:v>
+      </x:c>
+      <x:c r="R196" s="0" t="s">
+        <x:v>2560</x:v>
+      </x:c>
+      <x:c r="S196" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="T196" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U196" s="0" t="s">
+        <x:v>2561</x:v>
+      </x:c>
+      <x:c r="V196" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="W196" s="0" t="s">
+        <x:v>2562</x:v>
+      </x:c>
+      <x:c r="X196" s="0" t="s">
         <x:v>2591</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>2593</x:v>
       </x:c>
       <x:c r="Y196" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z196" s="0" t="s">
-        <x:v>2594</x:v>
+        <x:v>2592</x:v>
       </x:c>
       <x:c r="AA196" s="0" t="s">
-        <x:v>2595</x:v>
+        <x:v>2565</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:27">
       <x:c r="A197" s="0" t="s">
-        <x:v>2596</x:v>
+        <x:v>2593</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
+        <x:v>2594</x:v>
+      </x:c>
+      <x:c r="D197" s="0" t="s">
+        <x:v>2595</x:v>
+      </x:c>
+      <x:c r="E197" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="F197" s="0" t="s">
+        <x:v>2596</x:v>
+      </x:c>
+      <x:c r="G197" s="0" t="s">
         <x:v>2597</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2601</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I197" s="0" t="s">
-        <x:v>1587</x:v>
+        <x:v>1741</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
+        <x:v>2598</x:v>
+      </x:c>
+      <x:c r="M197" s="0" t="s">
+        <x:v>2599</x:v>
+      </x:c>
+      <x:c r="N197" s="0" t="s">
+        <x:v>2600</x:v>
+      </x:c>
+      <x:c r="O197" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P197" s="0" t="s">
+        <x:v>1745</x:v>
+      </x:c>
+      <x:c r="Q197" s="0" t="s">
+        <x:v>2598</x:v>
+      </x:c>
+      <x:c r="S197" s="0" t="s">
+        <x:v>2599</x:v>
+      </x:c>
+      <x:c r="T197" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U197" s="0" t="s">
+        <x:v>2600</x:v>
+      </x:c>
+      <x:c r="V197" s="0" t="s">
+        <x:v>1745</x:v>
+      </x:c>
+      <x:c r="W197" s="0" t="s">
+        <x:v>2601</x:v>
+      </x:c>
+      <x:c r="X197" s="0" t="s">
         <x:v>2602</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
       <x:c r="Y197" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z197" s="0" t="s">
-        <x:v>2606</x:v>
+        <x:v>2603</x:v>
       </x:c>
       <x:c r="AA197" s="0" t="s">
-        <x:v>2607</x:v>
+        <x:v>2604</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:27">
       <x:c r="A198" s="0" t="s">
-        <x:v>2608</x:v>
+        <x:v>2605</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
+        <x:v>2606</x:v>
+      </x:c>
+      <x:c r="D198" s="0" t="s">
+        <x:v>2607</x:v>
+      </x:c>
+      <x:c r="E198" s="0" t="s">
+        <x:v>2608</x:v>
+      </x:c>
+      <x:c r="F198" s="0" t="s">
         <x:v>2609</x:v>
       </x:c>
-      <x:c r="D198" s="0" t="s">
+      <x:c r="G198" s="0" t="s">
         <x:v>2610</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2613</x:v>
       </x:c>
       <x:c r="H198" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I198" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="J198" s="0" t="s">
+        <x:v>2611</x:v>
+      </x:c>
+      <x:c r="K198" s="0" t="s">
+        <x:v>2612</x:v>
+      </x:c>
+      <x:c r="M198" s="0" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="N198" s="0" t="s">
+        <x:v>2613</x:v>
+      </x:c>
+      <x:c r="O198" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P198" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="Q198" s="0" t="s">
+        <x:v>2612</x:v>
+      </x:c>
+      <x:c r="S198" s="0" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="T198" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U198" s="0" t="s">
+        <x:v>2613</x:v>
+      </x:c>
+      <x:c r="V198" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="W198" s="0" t="s">
         <x:v>2614</x:v>
       </x:c>
-      <x:c r="K198" s="0" t="s">
+      <x:c r="X198" s="0" t="s">
         <x:v>2615</x:v>
       </x:c>
-      <x:c r="M198" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W198" s="0" t="s">
+      <x:c r="Y198" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Z198" s="0" t="s">
         <x:v>2616</x:v>
       </x:c>
-      <x:c r="X198" s="0" t="s">
+      <x:c r="AA198" s="0" t="s">
         <x:v>2617</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2619</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:27">
       <x:c r="A199" s="0" t="s">
-        <x:v>2620</x:v>
+        <x:v>2618</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
+        <x:v>2619</x:v>
+      </x:c>
+      <x:c r="D199" s="0" t="s">
+        <x:v>2620</x:v>
+      </x:c>
+      <x:c r="E199" s="0" t="s">
         <x:v>2621</x:v>
       </x:c>
-      <x:c r="D199" s="0" t="s">
+      <x:c r="F199" s="0" t="s">
         <x:v>2622</x:v>
       </x:c>
-      <x:c r="E199" s="0" t="s">
+      <x:c r="G199" s="0" t="s">
         <x:v>2623</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2625</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I199" s="0" t="s">
+        <x:v>1603</x:v>
+      </x:c>
+      <x:c r="J199" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="K199" s="0" t="s">
+        <x:v>2624</x:v>
+      </x:c>
+      <x:c r="M199" s="0" t="s">
+        <x:v>2625</x:v>
+      </x:c>
+      <x:c r="N199" s="0" t="s">
         <x:v>2626</x:v>
       </x:c>
-      <x:c r="J199" s="0" t="s">
+      <x:c r="O199" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P199" s="0" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="Q199" s="0" t="s">
+        <x:v>2624</x:v>
+      </x:c>
+      <x:c r="S199" s="0" t="s">
+        <x:v>2625</x:v>
+      </x:c>
+      <x:c r="T199" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U199" s="0" t="s">
+        <x:v>2626</x:v>
+      </x:c>
+      <x:c r="V199" s="0" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="W199" s="0" t="s">
         <x:v>2627</x:v>
       </x:c>
-      <x:c r="K199" s="0" t="s">
+      <x:c r="X199" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="Y199" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Z199" s="0" t="s">
         <x:v>2628</x:v>
       </x:c>
-      <x:c r="M199" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="Q199" s="0" t="s">
+      <x:c r="AA199" s="0" t="s">
         <x:v>2629</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>2619</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:27">
       <x:c r="A200" s="0" t="s">
-        <x:v>2636</x:v>
+        <x:v>2630</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>2637</x:v>
+        <x:v>2631</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>2638</x:v>
+        <x:v>2632</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
-        <x:v>2639</x:v>
+        <x:v>2633</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>2640</x:v>
+        <x:v>2634</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
-        <x:v>2641</x:v>
+        <x:v>2635</x:v>
       </x:c>
       <x:c r="H200" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I200" s="0" t="s">
-        <x:v>2642</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="J200" s="0" t="s">
-        <x:v>2643</x:v>
+        <x:v>2636</x:v>
       </x:c>
       <x:c r="K200" s="0" t="s">
-        <x:v>2644</x:v>
+        <x:v>2637</x:v>
       </x:c>
       <x:c r="M200" s="0" t="s">
-        <x:v>2645</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="N200" s="0" t="s">
-        <x:v>2646</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="O200" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P200" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="Q200" s="0" t="s">
-        <x:v>2644</x:v>
+        <x:v>2637</x:v>
       </x:c>
       <x:c r="S200" s="0" t="s">
-        <x:v>2645</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="T200" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U200" s="0" t="s">
-        <x:v>2646</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="V200" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="W200" s="0" t="s">
-        <x:v>2647</x:v>
+        <x:v>2638</x:v>
       </x:c>
       <x:c r="X200" s="0" t="s">
-        <x:v>2648</x:v>
+        <x:v>2639</x:v>
       </x:c>
       <x:c r="Y200" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z200" s="0" t="s">
-        <x:v>2649</x:v>
+        <x:v>2640</x:v>
       </x:c>
       <x:c r="AA200" s="0" t="s">
-        <x:v>2650</x:v>
+        <x:v>2641</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:27">
       <x:c r="A201" s="0" t="s">
-        <x:v>2651</x:v>
+        <x:v>2642</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>2652</x:v>
+        <x:v>2643</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>2653</x:v>
+        <x:v>2644</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>2645</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>2654</x:v>
+        <x:v>2646</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>2655</x:v>
+        <x:v>2647</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I201" s="0" t="s">
+        <x:v>2648</x:v>
+      </x:c>
+      <x:c r="J201" s="0" t="s">
+        <x:v>2649</x:v>
+      </x:c>
+      <x:c r="K201" s="0" t="s">
+        <x:v>2650</x:v>
+      </x:c>
+      <x:c r="M201" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="N201" s="0" t="s">
+        <x:v>2432</x:v>
+      </x:c>
+      <x:c r="O201" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P201" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="Q201" s="0" t="s">
+        <x:v>2651</x:v>
+      </x:c>
+      <x:c r="S201" s="0" t="s">
+        <x:v>2652</x:v>
+      </x:c>
+      <x:c r="T201" s="0" t="s">
+        <x:v>2653</x:v>
+      </x:c>
+      <x:c r="U201" s="0" t="s">
+        <x:v>2654</x:v>
+      </x:c>
+      <x:c r="W201" s="0" t="s">
+        <x:v>2655</x:v>
+      </x:c>
+      <x:c r="X201" s="0" t="s">
         <x:v>2656</x:v>
       </x:c>
-      <x:c r="J201" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="K201" s="0" t="s">
+      <x:c r="Y201" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z201" s="0" t="s">
         <x:v>2657</x:v>
       </x:c>
-      <x:c r="M201" s="0" t="s">
-[...37 lines deleted...]
-      </x:c>
       <x:c r="AA201" s="0" t="s">
-        <x:v>2661</x:v>
+        <x:v>2641</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:27">
       <x:c r="A202" s="0" t="s">
-        <x:v>2662</x:v>
+        <x:v>2658</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
+        <x:v>2659</x:v>
+      </x:c>
+      <x:c r="D202" s="0" t="s">
+        <x:v>2660</x:v>
+      </x:c>
+      <x:c r="E202" s="0" t="s">
+        <x:v>2661</x:v>
+      </x:c>
+      <x:c r="F202" s="0" t="s">
+        <x:v>2662</x:v>
+      </x:c>
+      <x:c r="G202" s="0" t="s">
         <x:v>2663</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2666</x:v>
       </x:c>
       <x:c r="H202" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I202" s="0" t="s">
+        <x:v>2664</x:v>
+      </x:c>
+      <x:c r="J202" s="0" t="s">
+        <x:v>2665</x:v>
+      </x:c>
+      <x:c r="K202" s="0" t="s">
+        <x:v>2666</x:v>
+      </x:c>
+      <x:c r="M202" s="0" t="s">
         <x:v>2667</x:v>
       </x:c>
-      <x:c r="J202" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="K202" s="0" t="s">
+      <x:c r="N202" s="0" t="s">
         <x:v>2668</x:v>
       </x:c>
-      <x:c r="M202" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N202" s="0" t="s">
+      <x:c r="O202" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P202" s="0" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="Q202" s="0" t="s">
+        <x:v>2666</x:v>
+      </x:c>
+      <x:c r="S202" s="0" t="s">
+        <x:v>2667</x:v>
+      </x:c>
+      <x:c r="T202" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U202" s="0" t="s">
+        <x:v>2668</x:v>
+      </x:c>
+      <x:c r="V202" s="0" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="W202" s="0" t="s">
         <x:v>2669</x:v>
       </x:c>
-      <x:c r="O202" s="0" t="s">
-[...20 lines deleted...]
-      <x:c r="W202" s="0" t="s">
+      <x:c r="X202" s="0" t="s">
         <x:v>2670</x:v>
       </x:c>
-      <x:c r="X202" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Y202" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z202" s="0" t="s">
         <x:v>2671</x:v>
       </x:c>
       <x:c r="AA202" s="0" t="s">
         <x:v>2672</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:27">
       <x:c r="A203" s="0" t="s">
         <x:v>2673</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>2674</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>2675</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="F203" s="0" t="s">
         <x:v>2676</x:v>
       </x:c>
-      <x:c r="F203" s="0" t="s">
+      <x:c r="G203" s="0" t="s">
         <x:v>2677</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2678</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I203" s="0" t="s">
-        <x:v>2656</x:v>
+        <x:v>2678</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
-        <x:v>1853</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>2679</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="N203" s="0" t="s">
         <x:v>2680</x:v>
       </x:c>
-      <x:c r="N203" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q203" s="0" t="s">
         <x:v>2679</x:v>
       </x:c>
       <x:c r="S203" s="0" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="T203" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U203" s="0" t="s">
         <x:v>2680</x:v>
       </x:c>
-      <x:c r="T203" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="U203" s="0" t="s">
+      <x:c r="V203" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="W203" s="0" t="s">
+        <x:v>2655</x:v>
+      </x:c>
+      <x:c r="X203" s="0" t="s">
         <x:v>2681</x:v>
       </x:c>
-      <x:c r="V203" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="X203" s="0" t="s">
+      <x:c r="Y203" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z203" s="0" t="s">
         <x:v>2682</x:v>
       </x:c>
-      <x:c r="Y203" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="Z203" s="0" t="s">
+      <x:c r="AA203" s="0" t="s">
         <x:v>2683</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2619</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:27">
       <x:c r="A204" s="0" t="s">
         <x:v>2684</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
         <x:v>2685</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>2686</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="F204" s="0" t="s">
         <x:v>2687</x:v>
       </x:c>
-      <x:c r="F204" s="0" t="s">
+      <x:c r="G204" s="0" t="s">
         <x:v>2688</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2689</x:v>
       </x:c>
       <x:c r="H204" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I204" s="0" t="s">
+        <x:v>2689</x:v>
+      </x:c>
+      <x:c r="J204" s="0" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="K204" s="0" t="s">
         <x:v>2690</x:v>
       </x:c>
-      <x:c r="J204" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="K204" s="0" t="s">
+      <x:c r="M204" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="N204" s="0" t="s">
         <x:v>2691</x:v>
       </x:c>
-      <x:c r="M204" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N204" s="0" t="s">
+      <x:c r="O204" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P204" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="Q204" s="0" t="s">
+        <x:v>2690</x:v>
+      </x:c>
+      <x:c r="S204" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="T204" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U204" s="0" t="s">
+        <x:v>2691</x:v>
+      </x:c>
+      <x:c r="V204" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="W204" s="0" t="s">
         <x:v>2692</x:v>
       </x:c>
-      <x:c r="O204" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="X204" s="0" t="s">
+        <x:v>1896</x:v>
+      </x:c>
+      <x:c r="Y204" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z204" s="0" t="s">
         <x:v>2693</x:v>
       </x:c>
-      <x:c r="Y204" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="Z204" s="0" t="s">
+      <x:c r="AA204" s="0" t="s">
         <x:v>2694</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2695</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:27">
       <x:c r="A205" s="0" t="s">
-        <x:v>2696</x:v>
+        <x:v>2695</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
+        <x:v>2696</x:v>
+      </x:c>
+      <x:c r="D205" s="0" t="s">
         <x:v>2697</x:v>
       </x:c>
-      <x:c r="D205" s="0" t="s">
+      <x:c r="E205" s="0" t="s">
         <x:v>2698</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>794</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>2699</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>2700</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I205" s="0" t="s">
+        <x:v>2678</x:v>
+      </x:c>
+      <x:c r="J205" s="0" t="s">
+        <x:v>1866</x:v>
+      </x:c>
+      <x:c r="K205" s="0" t="s">
         <x:v>2701</x:v>
       </x:c>
-      <x:c r="J205" s="0" t="s">
+      <x:c r="M205" s="0" t="s">
         <x:v>2702</x:v>
       </x:c>
-      <x:c r="K205" s="0" t="s">
+      <x:c r="N205" s="0" t="s">
         <x:v>2703</x:v>
       </x:c>
-      <x:c r="M205" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N205" s="0" t="s">
+      <x:c r="O205" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P205" s="0" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="Q205" s="0" t="s">
+        <x:v>2701</x:v>
+      </x:c>
+      <x:c r="S205" s="0" t="s">
+        <x:v>2702</x:v>
+      </x:c>
+      <x:c r="T205" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U205" s="0" t="s">
+        <x:v>2703</x:v>
+      </x:c>
+      <x:c r="V205" s="0" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="W205" s="0" t="s">
+        <x:v>2655</x:v>
+      </x:c>
+      <x:c r="X205" s="0" t="s">
         <x:v>2704</x:v>
       </x:c>
-      <x:c r="O205" s="0" t="s">
-[...23 lines deleted...]
-      <x:c r="X205" s="0" t="s">
+      <x:c r="Y205" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z205" s="0" t="s">
         <x:v>2705</x:v>
       </x:c>
-      <x:c r="Y205" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="AA205" s="0" t="s">
-        <x:v>2707</x:v>
+        <x:v>2641</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:27">
       <x:c r="A206" s="0" t="s">
-        <x:v>2708</x:v>
+        <x:v>2706</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
+        <x:v>2707</x:v>
+      </x:c>
+      <x:c r="D206" s="0" t="s">
+        <x:v>2708</x:v>
+      </x:c>
+      <x:c r="E206" s="0" t="s">
         <x:v>2709</x:v>
       </x:c>
-      <x:c r="D206" s="0" t="s">
+      <x:c r="F206" s="0" t="s">
         <x:v>2710</x:v>
       </x:c>
-      <x:c r="E206" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F206" s="0" t="s">
+      <x:c r="G206" s="0" t="s">
         <x:v>2711</x:v>
       </x:c>
-      <x:c r="G206" s="0" t="s">
+      <x:c r="H206" s="0" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="I206" s="0" t="s">
         <x:v>2712</x:v>
       </x:c>
-      <x:c r="H206" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J206" s="0" t="s">
+        <x:v>1963</x:v>
+      </x:c>
+      <x:c r="K206" s="0" t="s">
         <x:v>2713</x:v>
       </x:c>
-      <x:c r="K206" s="0" t="s">
+      <x:c r="M206" s="0" t="s">
+        <x:v>1097</x:v>
+      </x:c>
+      <x:c r="N206" s="0" t="s">
         <x:v>2714</x:v>
       </x:c>
-      <x:c r="M206" s="0" t="s">
+      <x:c r="O206" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P206" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="Q206" s="0" t="s">
+        <x:v>2713</x:v>
+      </x:c>
+      <x:c r="S206" s="0" t="s">
+        <x:v>1097</x:v>
+      </x:c>
+      <x:c r="T206" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U206" s="0" t="s">
+        <x:v>2714</x:v>
+      </x:c>
+      <x:c r="V206" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="W206" s="0" t="s">
+        <x:v>2655</x:v>
+      </x:c>
+      <x:c r="X206" s="0" t="s">
         <x:v>2715</x:v>
       </x:c>
-      <x:c r="N206" s="0" t="s">
+      <x:c r="Y206" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z206" s="0" t="s">
         <x:v>2716</x:v>
       </x:c>
-      <x:c r="O206" s="0" t="s">
-[...23 lines deleted...]
-      <x:c r="X206" s="0" t="s">
+      <x:c r="AA206" s="0" t="s">
         <x:v>2717</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2719</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:27">
       <x:c r="A207" s="0" t="s">
-        <x:v>2720</x:v>
+        <x:v>2718</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
+        <x:v>2719</x:v>
+      </x:c>
+      <x:c r="D207" s="0" t="s">
+        <x:v>2720</x:v>
+      </x:c>
+      <x:c r="E207" s="0" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="F207" s="0" t="s">
         <x:v>2721</x:v>
       </x:c>
-      <x:c r="D207" s="0" t="s">
+      <x:c r="G207" s="0" t="s">
         <x:v>2722</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2724</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I207" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
+        <x:v>2723</x:v>
+      </x:c>
+      <x:c r="M207" s="0" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="N207" s="0" t="s">
+        <x:v>2724</x:v>
+      </x:c>
+      <x:c r="O207" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P207" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="Q207" s="0" t="s">
+        <x:v>2723</x:v>
+      </x:c>
+      <x:c r="S207" s="0" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="T207" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U207" s="0" t="s">
+        <x:v>2724</x:v>
+      </x:c>
+      <x:c r="V207" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="W207" s="0" t="s">
+        <x:v>2655</x:v>
+      </x:c>
+      <x:c r="X207" s="0" t="s">
         <x:v>2725</x:v>
       </x:c>
-      <x:c r="M207" s="0" t="s">
+      <x:c r="Y207" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z207" s="0" t="s">
         <x:v>2726</x:v>
       </x:c>
-      <x:c r="N207" s="0" t="s">
+      <x:c r="AA207" s="0" t="s">
         <x:v>2727</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>2729</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:27">
       <x:c r="A208" s="0" t="s">
-        <x:v>2730</x:v>
+        <x:v>2728</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
+        <x:v>2729</x:v>
+      </x:c>
+      <x:c r="D208" s="0" t="s">
+        <x:v>2730</x:v>
+      </x:c>
+      <x:c r="E208" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F208" s="0" t="s">
         <x:v>2731</x:v>
       </x:c>
-      <x:c r="D208" s="0" t="s">
+      <x:c r="G208" s="0" t="s">
         <x:v>2732</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2734</x:v>
       </x:c>
       <x:c r="H208" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I208" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="J208" s="0" t="s">
+        <x:v>2733</x:v>
+      </x:c>
+      <x:c r="K208" s="0" t="s">
+        <x:v>2734</x:v>
+      </x:c>
+      <x:c r="M208" s="0" t="s">
         <x:v>2735</x:v>
       </x:c>
-      <x:c r="J208" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="K208" s="0" t="s">
+      <x:c r="N208" s="0" t="s">
         <x:v>2736</x:v>
       </x:c>
-      <x:c r="M208" s="0" t="s">
+      <x:c r="O208" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P208" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="Q208" s="0" t="s">
+        <x:v>2734</x:v>
+      </x:c>
+      <x:c r="S208" s="0" t="s">
+        <x:v>2735</x:v>
+      </x:c>
+      <x:c r="T208" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U208" s="0" t="s">
+        <x:v>2736</x:v>
+      </x:c>
+      <x:c r="V208" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="W208" s="0" t="s">
+        <x:v>2655</x:v>
+      </x:c>
+      <x:c r="X208" s="0" t="s">
         <x:v>2737</x:v>
       </x:c>
-      <x:c r="N208" s="0" t="s">
+      <x:c r="Y208" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z208" s="0" t="s">
         <x:v>2738</x:v>
       </x:c>
-      <x:c r="O208" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="P208" s="0" t="s">
+      <x:c r="AA208" s="0" t="s">
         <x:v>2739</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>2744</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:27">
       <x:c r="A209" s="0" t="s">
-        <x:v>2745</x:v>
+        <x:v>2740</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>2746</x:v>
+        <x:v>2741</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>2747</x:v>
+        <x:v>2742</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
-        <x:v>2748</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>2749</x:v>
+        <x:v>2743</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>2750</x:v>
+        <x:v>2744</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I209" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
-        <x:v>2751</x:v>
+        <x:v>2745</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>2746</x:v>
       </x:c>
       <x:c r="N209" s="0" t="s">
-        <x:v>2752</x:v>
+        <x:v>2747</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q209" s="0" t="s">
-        <x:v>2751</x:v>
+        <x:v>2745</x:v>
       </x:c>
       <x:c r="S209" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>2746</x:v>
       </x:c>
       <x:c r="T209" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U209" s="0" t="s">
-        <x:v>2752</x:v>
+        <x:v>2747</x:v>
       </x:c>
       <x:c r="V209" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="W209" s="0" t="s">
-        <x:v>2753</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="X209" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="Y209" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z209" s="0" t="s">
-        <x:v>2754</x:v>
+        <x:v>2748</x:v>
       </x:c>
       <x:c r="AA209" s="0" t="s">
-        <x:v>2755</x:v>
+        <x:v>2749</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:27">
       <x:c r="A210" s="0" t="s">
-        <x:v>2756</x:v>
+        <x:v>2750</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>2757</x:v>
+        <x:v>2751</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>2758</x:v>
+        <x:v>2752</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>2759</x:v>
+        <x:v>2753</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
-        <x:v>2760</x:v>
+        <x:v>2754</x:v>
       </x:c>
       <x:c r="H210" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I210" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="J210" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="K210" s="0" t="s">
+        <x:v>2755</x:v>
+      </x:c>
+      <x:c r="M210" s="0" t="s">
+        <x:v>2756</x:v>
+      </x:c>
+      <x:c r="N210" s="0" t="s">
+        <x:v>2757</x:v>
+      </x:c>
+      <x:c r="O210" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P210" s="0" t="s">
+        <x:v>2758</x:v>
+      </x:c>
+      <x:c r="Q210" s="0" t="s">
+        <x:v>2755</x:v>
+      </x:c>
+      <x:c r="S210" s="0" t="s">
+        <x:v>2756</x:v>
+      </x:c>
+      <x:c r="T210" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U210" s="0" t="s">
+        <x:v>2759</x:v>
+      </x:c>
+      <x:c r="V210" s="0" t="s">
+        <x:v>2758</x:v>
+      </x:c>
+      <x:c r="W210" s="0" t="s">
+        <x:v>2760</x:v>
+      </x:c>
+      <x:c r="X210" s="0" t="s">
         <x:v>2761</x:v>
       </x:c>
-      <x:c r="J210" s="0" t="s">
+      <x:c r="Y210" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z210" s="0" t="s">
         <x:v>2762</x:v>
       </x:c>
-      <x:c r="K210" s="0" t="s">
+      <x:c r="AA210" s="0" t="s">
         <x:v>2763</x:v>
-      </x:c>
-[...40 lines deleted...]
-        <x:v>2769</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:27">
       <x:c r="A211" s="0" t="s">
-        <x:v>2770</x:v>
+        <x:v>2764</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>2771</x:v>
+        <x:v>2765</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>2772</x:v>
+        <x:v>2766</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
-        <x:v>2773</x:v>
+        <x:v>2767</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>2774</x:v>
+        <x:v>2768</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>2775</x:v>
+        <x:v>2769</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I211" s="0" t="s">
-        <x:v>2776</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
-        <x:v>2777</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>2778</x:v>
+        <x:v>2770</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="N211" s="0" t="s">
-        <x:v>2779</x:v>
+        <x:v>2771</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q211" s="0" t="s">
-        <x:v>2778</x:v>
+        <x:v>2770</x:v>
       </x:c>
       <x:c r="S211" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="T211" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U211" s="0" t="s">
-        <x:v>2779</x:v>
+        <x:v>2771</x:v>
       </x:c>
       <x:c r="V211" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="W211" s="0" t="s">
-        <x:v>2780</x:v>
+        <x:v>2772</x:v>
       </x:c>
       <x:c r="X211" s="0" t="s">
-        <x:v>2781</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="Y211" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Z211" s="0" t="s">
-        <x:v>2782</x:v>
+        <x:v>2773</x:v>
       </x:c>
       <x:c r="AA211" s="0" t="s">
-        <x:v>2783</x:v>
+        <x:v>2774</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:27">
       <x:c r="A212" s="0" t="s">
-        <x:v>2784</x:v>
+        <x:v>2775</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>2785</x:v>
+        <x:v>2776</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>2786</x:v>
+        <x:v>2777</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>2787</x:v>
+        <x:v>2778</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
-        <x:v>2788</x:v>
+        <x:v>2779</x:v>
       </x:c>
       <x:c r="H212" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I212" s="0" t="s">
-        <x:v>2789</x:v>
+        <x:v>2780</x:v>
       </x:c>
       <x:c r="J212" s="0" t="s">
-        <x:v>2790</x:v>
+        <x:v>2781</x:v>
       </x:c>
       <x:c r="K212" s="0" t="s">
-        <x:v>2791</x:v>
+        <x:v>2782</x:v>
       </x:c>
       <x:c r="M212" s="0" t="s">
-        <x:v>2792</x:v>
+        <x:v>2783</x:v>
       </x:c>
       <x:c r="N212" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>2784</x:v>
       </x:c>
       <x:c r="O212" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P212" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q212" s="0" t="s">
-        <x:v>2793</x:v>
+        <x:v>2782</x:v>
       </x:c>
       <x:c r="S212" s="0" t="s">
-        <x:v>2792</x:v>
+        <x:v>2783</x:v>
       </x:c>
       <x:c r="T212" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U212" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>2784</x:v>
       </x:c>
       <x:c r="V212" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="W212" s="0" t="s">
-        <x:v>2794</x:v>
+        <x:v>2785</x:v>
       </x:c>
       <x:c r="X212" s="0" t="s">
-        <x:v>2795</x:v>
+        <x:v>2786</x:v>
       </x:c>
       <x:c r="Y212" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Z212" s="0" t="s">
-        <x:v>2796</x:v>
+        <x:v>2787</x:v>
       </x:c>
       <x:c r="AA212" s="0" t="s">
-        <x:v>2797</x:v>
+        <x:v>2788</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:27">
       <x:c r="A213" s="0" t="s">
-        <x:v>2798</x:v>
+        <x:v>2789</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>2799</x:v>
+        <x:v>2790</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>2800</x:v>
+        <x:v>2791</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>2792</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
-        <x:v>2801</x:v>
+        <x:v>2793</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>2802</x:v>
+        <x:v>2794</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I213" s="0" t="s">
-        <x:v>2789</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
-        <x:v>2790</x:v>
+        <x:v>2795</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>2803</x:v>
+        <x:v>2796</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
-        <x:v>2715</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="N213" s="0" t="s">
-        <x:v>2804</x:v>
+        <x:v>2797</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="Q213" s="0" t="s">
-        <x:v>2803</x:v>
+        <x:v>2796</x:v>
       </x:c>
       <x:c r="S213" s="0" t="s">
-        <x:v>2715</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="T213" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U213" s="0" t="s">
-        <x:v>2804</x:v>
+        <x:v>2797</x:v>
       </x:c>
       <x:c r="V213" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="W213" s="0" t="s">
-        <x:v>2805</x:v>
+        <x:v>2798</x:v>
       </x:c>
       <x:c r="X213" s="0" t="s">
-        <x:v>2806</x:v>
+        <x:v>2799</x:v>
       </x:c>
       <x:c r="Y213" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z213" s="0" t="s">
-        <x:v>2807</x:v>
+        <x:v>2800</x:v>
       </x:c>
       <x:c r="AA213" s="0" t="s">
-        <x:v>2808</x:v>
+        <x:v>2801</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:27">
       <x:c r="A214" s="0" t="s">
-        <x:v>2809</x:v>
+        <x:v>2802</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>2810</x:v>
+        <x:v>2803</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>2811</x:v>
+        <x:v>2804</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
-        <x:v>2812</x:v>
+        <x:v>2805</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
-        <x:v>2813</x:v>
+        <x:v>2806</x:v>
       </x:c>
       <x:c r="H214" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I214" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>2807</x:v>
       </x:c>
       <x:c r="J214" s="0" t="s">
-        <x:v>2790</x:v>
+        <x:v>2808</x:v>
       </x:c>
       <x:c r="K214" s="0" t="s">
+        <x:v>2809</x:v>
+      </x:c>
+      <x:c r="M214" s="0" t="s">
+        <x:v>2810</x:v>
+      </x:c>
+      <x:c r="N214" s="0" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="O214" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P214" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="Q214" s="0" t="s">
+        <x:v>2811</x:v>
+      </x:c>
+      <x:c r="S214" s="0" t="s">
+        <x:v>2810</x:v>
+      </x:c>
+      <x:c r="T214" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U214" s="0" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="V214" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="W214" s="0" t="s">
+        <x:v>2812</x:v>
+      </x:c>
+      <x:c r="X214" s="0" t="s">
+        <x:v>2813</x:v>
+      </x:c>
+      <x:c r="Y214" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z214" s="0" t="s">
         <x:v>2814</x:v>
       </x:c>
-      <x:c r="M214" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N214" s="0" t="s">
+      <x:c r="AA214" s="0" t="s">
         <x:v>2815</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>2819</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:27">
       <x:c r="A215" s="0" t="s">
-        <x:v>2820</x:v>
+        <x:v>2816</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>2821</x:v>
+        <x:v>2817</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>2822</x:v>
+        <x:v>2818</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
-        <x:v>2823</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>2824</x:v>
+        <x:v>2819</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>2455</x:v>
+        <x:v>2820</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I215" s="0" t="s">
+        <x:v>2807</x:v>
+      </x:c>
+      <x:c r="J215" s="0" t="s">
+        <x:v>2808</x:v>
+      </x:c>
+      <x:c r="K215" s="0" t="s">
+        <x:v>2821</x:v>
+      </x:c>
+      <x:c r="M215" s="0" t="s">
+        <x:v>2735</x:v>
+      </x:c>
+      <x:c r="N215" s="0" t="s">
+        <x:v>2822</x:v>
+      </x:c>
+      <x:c r="O215" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P215" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="Q215" s="0" t="s">
+        <x:v>2821</x:v>
+      </x:c>
+      <x:c r="S215" s="0" t="s">
+        <x:v>2735</x:v>
+      </x:c>
+      <x:c r="T215" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U215" s="0" t="s">
+        <x:v>2822</x:v>
+      </x:c>
+      <x:c r="V215" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="W215" s="0" t="s">
+        <x:v>2823</x:v>
+      </x:c>
+      <x:c r="X215" s="0" t="s">
+        <x:v>2824</x:v>
+      </x:c>
+      <x:c r="Y215" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z215" s="0" t="s">
         <x:v>2825</x:v>
       </x:c>
-      <x:c r="J215" s="0" t="s">
-[...43 lines deleted...]
-      </x:c>
       <x:c r="AA215" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>2826</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:27">
       <x:c r="A216" s="0" t="s">
-        <x:v>2826</x:v>
+        <x:v>2827</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>2827</x:v>
+        <x:v>2828</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>2828</x:v>
+        <x:v>2829</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
-        <x:v>2829</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>2830</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>2831</x:v>
       </x:c>
       <x:c r="H216" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I216" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="J216" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>2808</x:v>
       </x:c>
       <x:c r="K216" s="0" t="s">
         <x:v>2832</x:v>
       </x:c>
       <x:c r="M216" s="0" t="s">
+        <x:v>2499</x:v>
+      </x:c>
+      <x:c r="N216" s="0" t="s">
         <x:v>2833</x:v>
       </x:c>
-      <x:c r="N216" s="0" t="s">
+      <x:c r="O216" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P216" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="Q216" s="0" t="s">
+        <x:v>2832</x:v>
+      </x:c>
+      <x:c r="S216" s="0" t="s">
+        <x:v>2499</x:v>
+      </x:c>
+      <x:c r="T216" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U216" s="0" t="s">
+        <x:v>2833</x:v>
+      </x:c>
+      <x:c r="V216" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="W216" s="0" t="s">
         <x:v>2834</x:v>
       </x:c>
-      <x:c r="O216" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="Q216" s="0" t="s">
+      <x:c r="X216" s="0" t="s">
         <x:v>2835</x:v>
       </x:c>
-      <x:c r="S216" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="U216" s="0" t="s">
+      <x:c r="Y216" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z216" s="0" t="s">
         <x:v>2836</x:v>
       </x:c>
-      <x:c r="V216" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="W216" s="0" t="s">
+      <x:c r="AA216" s="0" t="s">
         <x:v>2837</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2840</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:27">
       <x:c r="A217" s="0" t="s">
-        <x:v>2841</x:v>
+        <x:v>2838</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
+        <x:v>2839</x:v>
+      </x:c>
+      <x:c r="D217" s="0" t="s">
+        <x:v>2840</x:v>
+      </x:c>
+      <x:c r="E217" s="0" t="s">
+        <x:v>2841</x:v>
+      </x:c>
+      <x:c r="F217" s="0" t="s">
         <x:v>2842</x:v>
       </x:c>
-      <x:c r="D217" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>2477</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I217" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>2843</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>1145</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>2844</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="N217" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="Q217" s="0" t="s">
-        <x:v>2844</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="S217" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="T217" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U217" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="V217" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="W217" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="X217" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="Y217" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z217" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="AA217" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:27">
       <x:c r="A218" s="0" t="s">
-        <x:v>2845</x:v>
+        <x:v>2844</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
+        <x:v>2845</x:v>
+      </x:c>
+      <x:c r="D218" s="0" t="s">
         <x:v>2846</x:v>
       </x:c>
-      <x:c r="D218" s="0" t="s">
+      <x:c r="E218" s="0" t="s">
         <x:v>2847</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>2848</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>2849</x:v>
       </x:c>
       <x:c r="H218" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I218" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J218" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="K218" s="0" t="s">
         <x:v>2850</x:v>
       </x:c>
-      <x:c r="J218" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="K218" s="0" t="s">
+      <x:c r="M218" s="0" t="s">
         <x:v>2851</x:v>
       </x:c>
-      <x:c r="M218" s="0" t="s">
+      <x:c r="N218" s="0" t="s">
         <x:v>2852</x:v>
       </x:c>
-      <x:c r="N218" s="0" t="s">
+      <x:c r="O218" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P218" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="Q218" s="0" t="s">
         <x:v>2853</x:v>
       </x:c>
-      <x:c r="O218" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="P218" s="0" t="s">
+      <x:c r="S218" s="0" t="s">
+        <x:v>2851</x:v>
+      </x:c>
+      <x:c r="T218" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U218" s="0" t="s">
         <x:v>2854</x:v>
       </x:c>
-      <x:c r="Q218" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="V218" s="0" t="s">
-        <x:v>2854</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="W218" s="0" t="s">
         <x:v>2855</x:v>
       </x:c>
       <x:c r="X218" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>2856</x:v>
       </x:c>
       <x:c r="Y218" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z218" s="0" t="s">
-        <x:v>2856</x:v>
+        <x:v>2857</x:v>
       </x:c>
       <x:c r="AA218" s="0" t="s">
-        <x:v>2857</x:v>
+        <x:v>2858</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:27">
       <x:c r="A219" s="0" t="s">
-        <x:v>2858</x:v>
+        <x:v>2859</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>2859</x:v>
+        <x:v>2860</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>2860</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>2861</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>2862</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
-        <x:v>2863</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
-        <x:v>2864</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>2865</x:v>
+        <x:v>2862</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="N219" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="Q219" s="0" t="s">
-        <x:v>2865</x:v>
+        <x:v>2862</x:v>
       </x:c>
       <x:c r="S219" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="T219" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U219" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="V219" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="W219" s="0" t="s">
-        <x:v>2780</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="X219" s="0" t="s">
-        <x:v>2866</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="Y219" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z219" s="0" t="s">
-        <x:v>2867</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="AA219" s="0" t="s">
-        <x:v>2868</x:v>
+        <x:v>1157</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:27">
       <x:c r="A220" s="0" t="s">
-        <x:v>2869</x:v>
+        <x:v>2863</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>2870</x:v>
+        <x:v>2864</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>2871</x:v>
+        <x:v>2865</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
-        <x:v>2872</x:v>
+        <x:v>2866</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
-        <x:v>2873</x:v>
+        <x:v>2867</x:v>
       </x:c>
       <x:c r="H220" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I220" s="0" t="s">
-        <x:v>2874</x:v>
+        <x:v>2868</x:v>
       </x:c>
       <x:c r="J220" s="0" t="s">
-        <x:v>2875</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="K220" s="0" t="s">
-        <x:v>2876</x:v>
+        <x:v>2869</x:v>
       </x:c>
       <x:c r="M220" s="0" t="s">
-        <x:v>2877</x:v>
+        <x:v>2870</x:v>
       </x:c>
       <x:c r="N220" s="0" t="s">
-        <x:v>2878</x:v>
+        <x:v>2871</x:v>
       </x:c>
       <x:c r="O220" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P220" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>2872</x:v>
       </x:c>
       <x:c r="Q220" s="0" t="s">
-        <x:v>2876</x:v>
+        <x:v>2869</x:v>
       </x:c>
       <x:c r="S220" s="0" t="s">
-        <x:v>2877</x:v>
+        <x:v>2870</x:v>
       </x:c>
       <x:c r="T220" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U220" s="0" t="s">
-        <x:v>2878</x:v>
+        <x:v>2871</x:v>
       </x:c>
       <x:c r="V220" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>2872</x:v>
       </x:c>
       <x:c r="W220" s="0" t="s">
-        <x:v>2879</x:v>
+        <x:v>2873</x:v>
       </x:c>
       <x:c r="X220" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="Y220" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z220" s="0" t="s">
-        <x:v>2880</x:v>
+        <x:v>2874</x:v>
       </x:c>
       <x:c r="AA220" s="0" t="s">
-        <x:v>1609</x:v>
+        <x:v>2875</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:27">
       <x:c r="A221" s="0" t="s">
-        <x:v>2881</x:v>
+        <x:v>2876</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>2882</x:v>
+        <x:v>2877</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>2883</x:v>
+        <x:v>2878</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
-        <x:v>2884</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>2885</x:v>
+        <x:v>2879</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>2886</x:v>
+        <x:v>2880</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I221" s="0" t="s">
-        <x:v>2887</x:v>
+        <x:v>2881</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>2882</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>2888</x:v>
+        <x:v>2883</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="N221" s="0" t="s">
-        <x:v>2889</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="Q221" s="0" t="s">
-        <x:v>2888</x:v>
+        <x:v>2883</x:v>
       </x:c>
       <x:c r="S221" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="T221" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U221" s="0" t="s">
-        <x:v>2889</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="V221" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="W221" s="0" t="s">
-        <x:v>2890</x:v>
+        <x:v>2798</x:v>
       </x:c>
       <x:c r="X221" s="0" t="s">
-        <x:v>2891</x:v>
+        <x:v>2884</x:v>
       </x:c>
       <x:c r="Y221" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z221" s="0" t="s">
-        <x:v>2892</x:v>
+        <x:v>2885</x:v>
       </x:c>
       <x:c r="AA221" s="0" t="s">
-        <x:v>2893</x:v>
+        <x:v>2886</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:27">
       <x:c r="A222" s="0" t="s">
-        <x:v>2894</x:v>
+        <x:v>2887</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>2895</x:v>
+        <x:v>2888</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>2896</x:v>
+        <x:v>2889</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
-        <x:v>2897</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>2898</x:v>
+        <x:v>2890</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
-        <x:v>2899</x:v>
+        <x:v>2891</x:v>
       </x:c>
       <x:c r="H222" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I222" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>2892</x:v>
       </x:c>
       <x:c r="J222" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>2893</x:v>
       </x:c>
       <x:c r="K222" s="0" t="s">
-        <x:v>2900</x:v>
+        <x:v>2894</x:v>
       </x:c>
       <x:c r="M222" s="0" t="s">
-        <x:v>2901</x:v>
+        <x:v>2895</x:v>
       </x:c>
       <x:c r="N222" s="0" t="s">
-        <x:v>2902</x:v>
+        <x:v>2896</x:v>
       </x:c>
       <x:c r="O222" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P222" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="Q222" s="0" t="s">
-        <x:v>2903</x:v>
+        <x:v>2894</x:v>
       </x:c>
       <x:c r="S222" s="0" t="s">
-        <x:v>2904</x:v>
+        <x:v>2895</x:v>
       </x:c>
       <x:c r="T222" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U222" s="0" t="s">
-        <x:v>2905</x:v>
+        <x:v>2896</x:v>
       </x:c>
       <x:c r="V222" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="W222" s="0" t="s">
-        <x:v>2906</x:v>
+        <x:v>2897</x:v>
       </x:c>
       <x:c r="X222" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Y222" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z222" s="0" t="s">
-        <x:v>2907</x:v>
+        <x:v>2898</x:v>
       </x:c>
       <x:c r="AA222" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>1624</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:27">
       <x:c r="A223" s="0" t="s">
-        <x:v>2908</x:v>
+        <x:v>2899</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>2909</x:v>
+        <x:v>2900</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>2910</x:v>
+        <x:v>2901</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
-        <x:v>2773</x:v>
+        <x:v>2902</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>2911</x:v>
+        <x:v>2903</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>2899</x:v>
+        <x:v>2904</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I223" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>2905</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>2906</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="N223" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>2907</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q223" s="0" t="s">
-        <x:v>2903</x:v>
+        <x:v>2906</x:v>
       </x:c>
       <x:c r="S223" s="0" t="s">
-        <x:v>2904</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="T223" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U223" s="0" t="s">
-        <x:v>2912</x:v>
+        <x:v>2907</x:v>
       </x:c>
       <x:c r="V223" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="W223" s="0" t="s">
-        <x:v>2906</x:v>
+        <x:v>2908</x:v>
       </x:c>
       <x:c r="X223" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>2909</x:v>
       </x:c>
       <x:c r="Y223" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z223" s="0" t="s">
-        <x:v>2913</x:v>
+        <x:v>2910</x:v>
       </x:c>
       <x:c r="AA223" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>2911</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:27">
       <x:c r="A224" s="0" t="s">
-        <x:v>2914</x:v>
+        <x:v>2912</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
+        <x:v>2913</x:v>
+      </x:c>
+      <x:c r="D224" s="0" t="s">
+        <x:v>2914</x:v>
+      </x:c>
+      <x:c r="E224" s="0" t="s">
         <x:v>2915</x:v>
       </x:c>
-      <x:c r="D224" s="0" t="s">
+      <x:c r="F224" s="0" t="s">
         <x:v>2916</x:v>
       </x:c>
-      <x:c r="E224" s="0" t="s">
+      <x:c r="G224" s="0" t="s">
         <x:v>2917</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2919</x:v>
       </x:c>
       <x:c r="H224" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I224" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J224" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="K224" s="0" t="s">
+        <x:v>2918</x:v>
+      </x:c>
+      <x:c r="M224" s="0" t="s">
+        <x:v>2919</x:v>
+      </x:c>
+      <x:c r="N224" s="0" t="s">
         <x:v>2920</x:v>
       </x:c>
-      <x:c r="J224" s="0" t="s">
+      <x:c r="O224" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P224" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="Q224" s="0" t="s">
         <x:v>2921</x:v>
       </x:c>
-      <x:c r="K224" s="0" t="s">
+      <x:c r="S224" s="0" t="s">
         <x:v>2922</x:v>
       </x:c>
-      <x:c r="M224" s="0" t="s">
+      <x:c r="T224" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U224" s="0" t="s">
         <x:v>2923</x:v>
       </x:c>
-      <x:c r="N224" s="0" t="s">
+      <x:c r="V224" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="W224" s="0" t="s">
         <x:v>2924</x:v>
       </x:c>
-      <x:c r="O224" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="X224" s="0" t="s">
-        <x:v>2926</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Y224" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z224" s="0" t="s">
-        <x:v>2927</x:v>
+        <x:v>2925</x:v>
       </x:c>
       <x:c r="AA224" s="0" t="s">
-        <x:v>2928</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:27">
       <x:c r="A225" s="0" t="s">
-        <x:v>2929</x:v>
+        <x:v>2926</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
+        <x:v>2927</x:v>
+      </x:c>
+      <x:c r="D225" s="0" t="s">
+        <x:v>2928</x:v>
+      </x:c>
+      <x:c r="E225" s="0" t="s">
+        <x:v>2929</x:v>
+      </x:c>
+      <x:c r="F225" s="0" t="s">
         <x:v>2930</x:v>
       </x:c>
-      <x:c r="D225" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>2933</x:v>
+        <x:v>2917</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I225" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
-        <x:v>2934</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
-        <x:v>2935</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="N225" s="0" t="s">
-        <x:v>2936</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q225" s="0" t="s">
-        <x:v>2934</x:v>
+        <x:v>2921</x:v>
       </x:c>
       <x:c r="S225" s="0" t="s">
-        <x:v>2935</x:v>
+        <x:v>2922</x:v>
       </x:c>
       <x:c r="T225" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U225" s="0" t="s">
-        <x:v>2936</x:v>
+        <x:v>2931</x:v>
       </x:c>
       <x:c r="V225" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="W225" s="0" t="s">
-        <x:v>2925</x:v>
+        <x:v>2924</x:v>
       </x:c>
       <x:c r="X225" s="0" t="s">
-        <x:v>2937</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Y225" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z225" s="0" t="s">
-        <x:v>2938</x:v>
+        <x:v>2932</x:v>
       </x:c>
       <x:c r="AA225" s="0" t="s">
-        <x:v>2939</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:27">
       <x:c r="A226" s="0" t="s">
-        <x:v>2940</x:v>
+        <x:v>2933</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>2941</x:v>
+        <x:v>2934</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>2942</x:v>
+        <x:v>2935</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
-        <x:v>2943</x:v>
+        <x:v>2936</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
-        <x:v>2944</x:v>
+        <x:v>2937</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
-        <x:v>2945</x:v>
+        <x:v>2938</x:v>
       </x:c>
       <x:c r="H226" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I226" s="0" t="s">
-        <x:v>2946</x:v>
+        <x:v>2939</x:v>
       </x:c>
       <x:c r="J226" s="0" t="s">
-        <x:v>2947</x:v>
+        <x:v>2940</x:v>
       </x:c>
       <x:c r="K226" s="0" t="s">
-        <x:v>2948</x:v>
+        <x:v>2941</x:v>
       </x:c>
       <x:c r="M226" s="0" t="s">
-        <x:v>2935</x:v>
+        <x:v>2942</x:v>
       </x:c>
       <x:c r="N226" s="0" t="s">
-        <x:v>2949</x:v>
+        <x:v>2943</x:v>
       </x:c>
       <x:c r="O226" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P226" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="Q226" s="0" t="s">
-        <x:v>2948</x:v>
+        <x:v>2941</x:v>
       </x:c>
       <x:c r="S226" s="0" t="s">
-        <x:v>2935</x:v>
+        <x:v>2942</x:v>
       </x:c>
       <x:c r="T226" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U226" s="0" t="s">
-        <x:v>2949</x:v>
+        <x:v>2943</x:v>
       </x:c>
       <x:c r="V226" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="W226" s="0" t="s">
-        <x:v>2925</x:v>
+        <x:v>2944</x:v>
       </x:c>
       <x:c r="X226" s="0" t="s">
-        <x:v>2937</x:v>
+        <x:v>2945</x:v>
       </x:c>
       <x:c r="Y226" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z226" s="0" t="s">
-        <x:v>2938</x:v>
+        <x:v>2946</x:v>
       </x:c>
       <x:c r="AA226" s="0" t="s">
-        <x:v>2950</x:v>
+        <x:v>2947</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:27">
       <x:c r="A227" s="0" t="s">
-        <x:v>2951</x:v>
+        <x:v>2948</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
+        <x:v>2949</x:v>
+      </x:c>
+      <x:c r="D227" s="0" t="s">
+        <x:v>2950</x:v>
+      </x:c>
+      <x:c r="E227" s="0" t="s">
+        <x:v>1941</x:v>
+      </x:c>
+      <x:c r="F227" s="0" t="s">
+        <x:v>2951</x:v>
+      </x:c>
+      <x:c r="G227" s="0" t="s">
         <x:v>2952</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2956</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I227" s="0" t="s">
-        <x:v>2957</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
-        <x:v>2958</x:v>
+        <x:v>2953</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
-        <x:v>2715</x:v>
+        <x:v>2954</x:v>
       </x:c>
       <x:c r="N227" s="0" t="s">
-        <x:v>2804</x:v>
+        <x:v>2955</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="Q227" s="0" t="s">
-        <x:v>2958</x:v>
+        <x:v>2953</x:v>
       </x:c>
       <x:c r="S227" s="0" t="s">
-        <x:v>2715</x:v>
+        <x:v>2954</x:v>
       </x:c>
       <x:c r="T227" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U227" s="0" t="s">
-        <x:v>2804</x:v>
+        <x:v>2955</x:v>
       </x:c>
       <x:c r="V227" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="W227" s="0" t="s">
-        <x:v>2925</x:v>
+        <x:v>2944</x:v>
       </x:c>
       <x:c r="X227" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>2956</x:v>
       </x:c>
       <x:c r="Y227" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z227" s="0" t="s">
-        <x:v>2938</x:v>
+        <x:v>2957</x:v>
       </x:c>
       <x:c r="AA227" s="0" t="s">
-        <x:v>2959</x:v>
+        <x:v>2958</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:27">
       <x:c r="A228" s="0" t="s">
-        <x:v>2960</x:v>
+        <x:v>2959</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
+        <x:v>2960</x:v>
+      </x:c>
+      <x:c r="D228" s="0" t="s">
         <x:v>2961</x:v>
       </x:c>
-      <x:c r="D228" s="0" t="s">
+      <x:c r="E228" s="0" t="s">
         <x:v>2962</x:v>
       </x:c>
-      <x:c r="E228" s="0" t="s">
+      <x:c r="F228" s="0" t="s">
         <x:v>2963</x:v>
       </x:c>
-      <x:c r="F228" s="0" t="s">
+      <x:c r="G228" s="0" t="s">
         <x:v>2964</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2956</x:v>
       </x:c>
       <x:c r="H228" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I228" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="J228" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>2965</x:v>
       </x:c>
       <x:c r="K228" s="0" t="s">
-        <x:v>2965</x:v>
+        <x:v>2966</x:v>
       </x:c>
       <x:c r="M228" s="0" t="s">
-        <x:v>2715</x:v>
+        <x:v>2954</x:v>
       </x:c>
       <x:c r="N228" s="0" t="s">
-        <x:v>2804</x:v>
+        <x:v>2967</x:v>
       </x:c>
       <x:c r="O228" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P228" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="Q228" s="0" t="s">
-        <x:v>2958</x:v>
+        <x:v>2966</x:v>
       </x:c>
       <x:c r="S228" s="0" t="s">
-        <x:v>2715</x:v>
+        <x:v>2954</x:v>
       </x:c>
       <x:c r="T228" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U228" s="0" t="s">
-        <x:v>2804</x:v>
+        <x:v>2967</x:v>
       </x:c>
       <x:c r="V228" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="W228" s="0" t="s">
-        <x:v>2925</x:v>
+        <x:v>2944</x:v>
       </x:c>
       <x:c r="X228" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>2956</x:v>
       </x:c>
       <x:c r="Y228" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z228" s="0" t="s">
-        <x:v>2927</x:v>
+        <x:v>2957</x:v>
       </x:c>
       <x:c r="AA228" s="0" t="s">
-        <x:v>2959</x:v>
+        <x:v>2968</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:27">
       <x:c r="A229" s="0" t="s">
-        <x:v>2966</x:v>
+        <x:v>2969</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>2967</x:v>
+        <x:v>2970</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>1764</x:v>
+        <x:v>2971</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
-        <x:v>2968</x:v>
+        <x:v>2972</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>2969</x:v>
+        <x:v>2973</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>1767</x:v>
+        <x:v>2974</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I229" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>2975</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
-        <x:v>2970</x:v>
+        <x:v>2976</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>2735</x:v>
       </x:c>
       <x:c r="N229" s="0" t="s">
-        <x:v>2971</x:v>
+        <x:v>2822</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="Q229" s="0" t="s">
-        <x:v>1771</x:v>
+        <x:v>2976</x:v>
       </x:c>
       <x:c r="S229" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>2735</x:v>
       </x:c>
       <x:c r="T229" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U229" s="0" t="s">
-        <x:v>1772</x:v>
+        <x:v>2822</x:v>
       </x:c>
       <x:c r="V229" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="W229" s="0" t="s">
-        <x:v>1773</x:v>
+        <x:v>2944</x:v>
       </x:c>
       <x:c r="X229" s="0" t="s">
-        <x:v>2972</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Y229" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z229" s="0" t="s">
-        <x:v>2973</x:v>
+        <x:v>2957</x:v>
       </x:c>
       <x:c r="AA229" s="0" t="s">
-        <x:v>1776</x:v>
+        <x:v>2977</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:27">
       <x:c r="A230" s="0" t="s">
-        <x:v>2974</x:v>
+        <x:v>2978</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>2975</x:v>
+        <x:v>2979</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>2976</x:v>
+        <x:v>2980</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
-        <x:v>1780</x:v>
+        <x:v>2981</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>2977</x:v>
+        <x:v>2982</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
-        <x:v>2978</x:v>
+        <x:v>2974</x:v>
       </x:c>
       <x:c r="H230" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I230" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J230" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K230" s="0" t="s">
-        <x:v>2979</x:v>
+        <x:v>2983</x:v>
       </x:c>
       <x:c r="M230" s="0" t="s">
-        <x:v>2904</x:v>
+        <x:v>2735</x:v>
       </x:c>
       <x:c r="N230" s="0" t="s">
-        <x:v>2912</x:v>
+        <x:v>2822</x:v>
       </x:c>
       <x:c r="O230" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P230" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="Q230" s="0" t="s">
-        <x:v>2903</x:v>
-[...2 lines deleted...]
-        <x:v>2980</x:v>
+        <x:v>2976</x:v>
       </x:c>
       <x:c r="S230" s="0" t="s">
-        <x:v>2904</x:v>
+        <x:v>2735</x:v>
       </x:c>
       <x:c r="T230" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U230" s="0" t="s">
-        <x:v>2981</x:v>
+        <x:v>2822</x:v>
       </x:c>
       <x:c r="V230" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="W230" s="0" t="s">
-        <x:v>2982</x:v>
+        <x:v>2944</x:v>
       </x:c>
       <x:c r="X230" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Y230" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z230" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>2946</x:v>
       </x:c>
       <x:c r="AA230" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>2977</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:27">
       <x:c r="A231" s="0" t="s">
         <x:v>2984</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
         <x:v>2985</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
+        <x:v>1777</x:v>
+      </x:c>
+      <x:c r="E231" s="0" t="s">
         <x:v>2986</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>907</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>2987</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>2988</x:v>
+        <x:v>1780</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I231" s="0" t="s">
+        <x:v>1163</x:v>
+      </x:c>
+      <x:c r="J231" s="0" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="K231" s="0" t="s">
+        <x:v>2988</x:v>
+      </x:c>
+      <x:c r="M231" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="N231" s="0" t="s">
         <x:v>2989</x:v>
       </x:c>
-      <x:c r="J231" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="K231" s="0" t="s">
+      <x:c r="O231" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P231" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="Q231" s="0" t="s">
+        <x:v>1784</x:v>
+      </x:c>
+      <x:c r="S231" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="T231" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U231" s="0" t="s">
+        <x:v>1785</x:v>
+      </x:c>
+      <x:c r="V231" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="W231" s="0" t="s">
+        <x:v>1786</x:v>
+      </x:c>
+      <x:c r="X231" s="0" t="s">
         <x:v>2990</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>2993</x:v>
       </x:c>
       <x:c r="Y231" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z231" s="0" t="s">
-        <x:v>2994</x:v>
+        <x:v>2991</x:v>
       </x:c>
       <x:c r="AA231" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>1789</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:27">
       <x:c r="A232" s="0" t="s">
-        <x:v>2995</x:v>
+        <x:v>2992</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
+        <x:v>2993</x:v>
+      </x:c>
+      <x:c r="D232" s="0" t="s">
+        <x:v>2994</x:v>
+      </x:c>
+      <x:c r="E232" s="0" t="s">
+        <x:v>1793</x:v>
+      </x:c>
+      <x:c r="F232" s="0" t="s">
+        <x:v>2995</x:v>
+      </x:c>
+      <x:c r="G232" s="0" t="s">
         <x:v>2996</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2988</x:v>
       </x:c>
       <x:c r="H232" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I232" s="0" t="s">
-        <x:v>2989</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J232" s="0" t="s">
-        <x:v>2025</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K232" s="0" t="s">
+        <x:v>2997</x:v>
+      </x:c>
+      <x:c r="M232" s="0" t="s">
+        <x:v>2922</x:v>
+      </x:c>
+      <x:c r="N232" s="0" t="s">
+        <x:v>2931</x:v>
+      </x:c>
+      <x:c r="O232" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P232" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="Q232" s="0" t="s">
+        <x:v>2921</x:v>
+      </x:c>
+      <x:c r="R232" s="0" t="s">
+        <x:v>2998</x:v>
+      </x:c>
+      <x:c r="S232" s="0" t="s">
+        <x:v>2922</x:v>
+      </x:c>
+      <x:c r="T232" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U232" s="0" t="s">
         <x:v>2999</x:v>
       </x:c>
-      <x:c r="M232" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N232" s="0" t="s">
+      <x:c r="V232" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="W232" s="0" t="s">
         <x:v>3000</x:v>
       </x:c>
-      <x:c r="O232" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="X232" s="0" t="s">
-        <x:v>3001</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Y232" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z232" s="0" t="s">
-        <x:v>3002</x:v>
+        <x:v>3001</x:v>
       </x:c>
       <x:c r="AA232" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:27">
       <x:c r="A233" s="0" t="s">
-        <x:v>3003</x:v>
+        <x:v>3002</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
+        <x:v>3003</x:v>
+      </x:c>
+      <x:c r="D233" s="0" t="s">
         <x:v>3004</x:v>
       </x:c>
-      <x:c r="D233" s="0" t="s">
+      <x:c r="E233" s="0" t="s">
+        <x:v>910</x:v>
+      </x:c>
+      <x:c r="F233" s="0" t="s">
         <x:v>3005</x:v>
       </x:c>
-      <x:c r="E233" s="0" t="s">
+      <x:c r="G233" s="0" t="s">
         <x:v>3006</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>3008</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I233" s="0" t="s">
+        <x:v>3007</x:v>
+      </x:c>
+      <x:c r="J233" s="0" t="s">
+        <x:v>2053</x:v>
+      </x:c>
+      <x:c r="K233" s="0" t="s">
+        <x:v>3008</x:v>
+      </x:c>
+      <x:c r="M233" s="0" t="s">
         <x:v>3009</x:v>
       </x:c>
-      <x:c r="J233" s="0" t="s">
+      <x:c r="N233" s="0" t="s">
         <x:v>3010</x:v>
       </x:c>
-      <x:c r="K233" s="0" t="s">
+      <x:c r="O233" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P233" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="Q233" s="0" t="s">
+        <x:v>2921</x:v>
+      </x:c>
+      <x:c r="S233" s="0" t="s">
+        <x:v>2922</x:v>
+      </x:c>
+      <x:c r="T233" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U233" s="0" t="s">
+        <x:v>2999</x:v>
+      </x:c>
+      <x:c r="V233" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="W233" s="0" t="s">
+        <x:v>3000</x:v>
+      </x:c>
+      <x:c r="X233" s="0" t="s">
         <x:v>3011</x:v>
-      </x:c>
-[...37 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="Y233" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z233" s="0" t="s">
-        <x:v>3016</x:v>
+        <x:v>3012</x:v>
       </x:c>
       <x:c r="AA233" s="0" t="s">
-        <x:v>3017</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:27">
       <x:c r="A234" s="0" t="s">
-        <x:v>3018</x:v>
+        <x:v>3013</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>3019</x:v>
+        <x:v>3014</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>3020</x:v>
+        <x:v>3015</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
-        <x:v>3021</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>3022</x:v>
+        <x:v>3016</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
-        <x:v>3023</x:v>
+        <x:v>3006</x:v>
       </x:c>
       <x:c r="H234" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I234" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>3007</x:v>
       </x:c>
       <x:c r="J234" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>2053</x:v>
       </x:c>
       <x:c r="K234" s="0" t="s">
-        <x:v>3024</x:v>
+        <x:v>3017</x:v>
       </x:c>
       <x:c r="M234" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="N234" s="0" t="s">
-        <x:v>3025</x:v>
+        <x:v>3018</x:v>
       </x:c>
       <x:c r="O234" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P234" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q234" s="0" t="s">
-        <x:v>3026</x:v>
+        <x:v>2921</x:v>
       </x:c>
       <x:c r="S234" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>2922</x:v>
       </x:c>
       <x:c r="T234" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U234" s="0" t="s">
-        <x:v>3027</x:v>
+        <x:v>2999</x:v>
       </x:c>
       <x:c r="V234" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="W234" s="0" t="s">
-        <x:v>3028</x:v>
+        <x:v>3000</x:v>
       </x:c>
       <x:c r="X234" s="0" t="s">
-        <x:v>3029</x:v>
+        <x:v>3019</x:v>
       </x:c>
       <x:c r="Y234" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z234" s="0" t="s">
-        <x:v>3030</x:v>
+        <x:v>3020</x:v>
       </x:c>
       <x:c r="AA234" s="0" t="s">
-        <x:v>3031</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:27">
       <x:c r="A235" s="0" t="s">
-        <x:v>3032</x:v>
+        <x:v>3021</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>3033</x:v>
+        <x:v>3022</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>3034</x:v>
+        <x:v>3023</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
-        <x:v>3035</x:v>
+        <x:v>3024</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>3036</x:v>
+        <x:v>3025</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>3023</x:v>
+        <x:v>3026</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I235" s="0" t="s">
-        <x:v>3037</x:v>
+        <x:v>3027</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>3028</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
-        <x:v>3038</x:v>
+        <x:v>3029</x:v>
+      </x:c>
+      <x:c r="L235" s="0" t="s">
+        <x:v>3030</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>3031</x:v>
       </x:c>
       <x:c r="N235" s="0" t="s">
-        <x:v>3039</x:v>
+        <x:v>3032</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q235" s="0" t="s">
-        <x:v>3026</x:v>
+        <x:v>3029</x:v>
+      </x:c>
+      <x:c r="R235" s="0" t="s">
+        <x:v>3030</x:v>
       </x:c>
       <x:c r="S235" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>3031</x:v>
       </x:c>
       <x:c r="T235" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U235" s="0" t="s">
-        <x:v>3027</x:v>
+        <x:v>3032</x:v>
       </x:c>
       <x:c r="V235" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W235" s="0" t="s">
-        <x:v>3028</x:v>
+        <x:v>3033</x:v>
       </x:c>
       <x:c r="X235" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Y235" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z235" s="0" t="s">
-        <x:v>3041</x:v>
+        <x:v>3034</x:v>
       </x:c>
       <x:c r="AA235" s="0" t="s">
-        <x:v>3031</x:v>
+        <x:v>3035</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:27">
       <x:c r="A236" s="0" t="s">
-        <x:v>3042</x:v>
+        <x:v>3036</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>3043</x:v>
+        <x:v>3037</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>3044</x:v>
+        <x:v>3038</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
-        <x:v>3045</x:v>
+        <x:v>3039</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>3046</x:v>
+        <x:v>3040</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
-        <x:v>3047</x:v>
+        <x:v>3041</x:v>
       </x:c>
       <x:c r="H236" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I236" s="0" t="s">
-        <x:v>3048</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="J236" s="0" t="s">
-        <x:v>3049</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K236" s="0" t="s">
-        <x:v>3050</x:v>
+        <x:v>3042</x:v>
       </x:c>
       <x:c r="M236" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="N236" s="0" t="s">
-        <x:v>3051</x:v>
+        <x:v>3043</x:v>
       </x:c>
       <x:c r="O236" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P236" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="Q236" s="0" t="s">
-        <x:v>3050</x:v>
+        <x:v>3044</x:v>
       </x:c>
       <x:c r="S236" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="T236" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U236" s="0" t="s">
-        <x:v>3051</x:v>
+        <x:v>3045</x:v>
       </x:c>
       <x:c r="V236" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="W236" s="0" t="s">
-        <x:v>3052</x:v>
+        <x:v>3046</x:v>
       </x:c>
       <x:c r="X236" s="0" t="s">
-        <x:v>3053</x:v>
+        <x:v>3047</x:v>
       </x:c>
       <x:c r="Y236" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z236" s="0" t="s">
-        <x:v>3054</x:v>
+        <x:v>3048</x:v>
       </x:c>
       <x:c r="AA236" s="0" t="s">
-        <x:v>3055</x:v>
+        <x:v>3049</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:27">
       <x:c r="A237" s="0" t="s">
-        <x:v>3056</x:v>
+        <x:v>3050</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>3057</x:v>
+        <x:v>3051</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>3058</x:v>
+        <x:v>3052</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
-        <x:v>3059</x:v>
+        <x:v>3053</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
-        <x:v>3060</x:v>
+        <x:v>3054</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>3061</x:v>
+        <x:v>3041</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I237" s="0" t="s">
-        <x:v>3062</x:v>
+        <x:v>3055</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
-        <x:v>3063</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
-        <x:v>3064</x:v>
+        <x:v>3056</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
-        <x:v>1718</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="N237" s="0" t="s">
-        <x:v>1990</x:v>
+        <x:v>3057</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="Q237" s="0" t="s">
-        <x:v>3064</x:v>
+        <x:v>3044</x:v>
       </x:c>
       <x:c r="S237" s="0" t="s">
-        <x:v>3065</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="T237" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U237" s="0" t="s">
-        <x:v>3066</x:v>
+        <x:v>3045</x:v>
       </x:c>
       <x:c r="V237" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="W237" s="0" t="s">
-        <x:v>3067</x:v>
+        <x:v>3046</x:v>
       </x:c>
       <x:c r="X237" s="0" t="s">
-        <x:v>3068</x:v>
+        <x:v>3058</x:v>
       </x:c>
       <x:c r="Y237" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Z237" s="0" t="s">
-        <x:v>3069</x:v>
+        <x:v>3059</x:v>
       </x:c>
       <x:c r="AA237" s="0" t="s">
-        <x:v>3070</x:v>
+        <x:v>3049</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:27">
       <x:c r="A238" s="0" t="s">
-        <x:v>3071</x:v>
+        <x:v>3060</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>3072</x:v>
+        <x:v>3061</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>3058</x:v>
+        <x:v>3062</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
-        <x:v>1424</x:v>
+        <x:v>3063</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>3073</x:v>
+        <x:v>3064</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
-        <x:v>3074</x:v>
+        <x:v>3065</x:v>
       </x:c>
       <x:c r="H238" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I238" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>3066</x:v>
       </x:c>
       <x:c r="J238" s="0" t="s">
-        <x:v>3063</x:v>
+        <x:v>3067</x:v>
       </x:c>
       <x:c r="K238" s="0" t="s">
-        <x:v>3075</x:v>
+        <x:v>3068</x:v>
       </x:c>
       <x:c r="M238" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="N238" s="0" t="s">
-        <x:v>3076</x:v>
+        <x:v>3069</x:v>
       </x:c>
       <x:c r="O238" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P238" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q238" s="0" t="s">
-        <x:v>3075</x:v>
+        <x:v>3068</x:v>
       </x:c>
       <x:c r="S238" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="T238" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U238" s="0" t="s">
-        <x:v>3077</x:v>
+        <x:v>3069</x:v>
       </x:c>
       <x:c r="V238" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="W238" s="0" t="s">
-        <x:v>3078</x:v>
+        <x:v>3070</x:v>
       </x:c>
       <x:c r="X238" s="0" t="s">
-        <x:v>3079</x:v>
+        <x:v>3071</x:v>
       </x:c>
       <x:c r="Y238" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Z238" s="0" t="s">
-        <x:v>3069</x:v>
+        <x:v>3072</x:v>
       </x:c>
       <x:c r="AA238" s="0" t="s">
-        <x:v>3070</x:v>
+        <x:v>3073</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:27">
       <x:c r="A239" s="0" t="s">
-        <x:v>3080</x:v>
+        <x:v>3074</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>3081</x:v>
+        <x:v>3075</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>3082</x:v>
+        <x:v>3076</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3077</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
-        <x:v>3084</x:v>
+        <x:v>3078</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>3085</x:v>
+        <x:v>3079</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I239" s="0" t="s">
+        <x:v>3080</x:v>
+      </x:c>
+      <x:c r="J239" s="0" t="s">
+        <x:v>3081</x:v>
+      </x:c>
+      <x:c r="K239" s="0" t="s">
+        <x:v>3082</x:v>
+      </x:c>
+      <x:c r="M239" s="0" t="s">
+        <x:v>1731</x:v>
+      </x:c>
+      <x:c r="N239" s="0" t="s">
+        <x:v>2017</x:v>
+      </x:c>
+      <x:c r="O239" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P239" s="0" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="Q239" s="0" t="s">
+        <x:v>3082</x:v>
+      </x:c>
+      <x:c r="S239" s="0" t="s">
+        <x:v>3083</x:v>
+      </x:c>
+      <x:c r="T239" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U239" s="0" t="s">
+        <x:v>3084</x:v>
+      </x:c>
+      <x:c r="V239" s="0" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="W239" s="0" t="s">
+        <x:v>3085</x:v>
+      </x:c>
+      <x:c r="X239" s="0" t="s">
         <x:v>3086</x:v>
       </x:c>
-      <x:c r="J239" s="0" t="s">
+      <x:c r="Y239" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z239" s="0" t="s">
         <x:v>3087</x:v>
       </x:c>
-      <x:c r="K239" s="0" t="s">
+      <x:c r="AA239" s="0" t="s">
         <x:v>3088</x:v>
-      </x:c>
-[...43 lines deleted...]
-        <x:v>3093</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:27">
       <x:c r="A240" s="0" t="s">
-        <x:v>3094</x:v>
+        <x:v>3089</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>3095</x:v>
+        <x:v>3090</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>3096</x:v>
+        <x:v>3076</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
-        <x:v>3097</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
-        <x:v>3098</x:v>
+        <x:v>3091</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
-        <x:v>3085</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="H240" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I240" s="0" t="s">
-        <x:v>3099</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="J240" s="0" t="s">
-        <x:v>3100</x:v>
+        <x:v>3081</x:v>
       </x:c>
       <x:c r="K240" s="0" t="s">
-        <x:v>3101</x:v>
+        <x:v>3093</x:v>
       </x:c>
       <x:c r="M240" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="N240" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>3094</x:v>
       </x:c>
       <x:c r="O240" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P240" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q240" s="0" t="s">
-        <x:v>3102</x:v>
+        <x:v>3093</x:v>
       </x:c>
       <x:c r="S240" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="T240" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U240" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>3095</x:v>
       </x:c>
       <x:c r="V240" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="W240" s="0" t="s">
-        <x:v>3091</x:v>
+        <x:v>3096</x:v>
       </x:c>
       <x:c r="X240" s="0" t="s">
-        <x:v>3103</x:v>
+        <x:v>3097</x:v>
       </x:c>
       <x:c r="Y240" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z240" s="0" t="s">
-        <x:v>3104</x:v>
+        <x:v>3087</x:v>
       </x:c>
       <x:c r="AA240" s="0" t="s">
-        <x:v>3093</x:v>
+        <x:v>3088</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:27">
       <x:c r="A241" s="0" t="s">
-        <x:v>3105</x:v>
+        <x:v>3098</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>3106</x:v>
+        <x:v>3099</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>3107</x:v>
+        <x:v>3100</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
-        <x:v>3108</x:v>
+        <x:v>3101</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>3109</x:v>
+        <x:v>3102</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>3085</x:v>
+        <x:v>3103</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I241" s="0" t="s">
-        <x:v>3099</x:v>
+        <x:v>3104</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>3100</x:v>
+        <x:v>3105</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>3106</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="N241" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>3107</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q241" s="0" t="s">
-        <x:v>3110</x:v>
+        <x:v>3106</x:v>
+      </x:c>
+      <x:c r="R241" s="0" t="s">
+        <x:v>3108</x:v>
       </x:c>
       <x:c r="S241" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T241" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U241" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>3107</x:v>
       </x:c>
       <x:c r="V241" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W241" s="0" t="s">
-        <x:v>3091</x:v>
+        <x:v>3109</x:v>
       </x:c>
       <x:c r="X241" s="0" t="s">
-        <x:v>3103</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Y241" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z241" s="0" t="s">
-        <x:v>3104</x:v>
+        <x:v>3110</x:v>
       </x:c>
       <x:c r="AA241" s="0" t="s">
-        <x:v>3093</x:v>
+        <x:v>3111</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:27">
       <x:c r="A242" s="0" t="s">
-        <x:v>3111</x:v>
+        <x:v>3112</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>3112</x:v>
+        <x:v>3113</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>3113</x:v>
+        <x:v>3114</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>3115</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>3114</x:v>
+        <x:v>3116</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
-        <x:v>3115</x:v>
+        <x:v>3103</x:v>
       </x:c>
       <x:c r="H242" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I242" s="0" t="s">
-        <x:v>3116</x:v>
+        <x:v>3104</x:v>
       </x:c>
       <x:c r="J242" s="0" t="s">
+        <x:v>3105</x:v>
+      </x:c>
+      <x:c r="K242" s="0" t="s">
         <x:v>3117</x:v>
       </x:c>
-      <x:c r="K242" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="M242" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="N242" s="0" t="s">
-        <x:v>3119</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="O242" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P242" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="Q242" s="0" t="s">
         <x:v>3118</x:v>
       </x:c>
       <x:c r="S242" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T242" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U242" s="0" t="s">
+        <x:v>1123</x:v>
+      </x:c>
+      <x:c r="V242" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="W242" s="0" t="s">
+        <x:v>3109</x:v>
+      </x:c>
+      <x:c r="X242" s="0" t="s">
         <x:v>3119</x:v>
       </x:c>
-      <x:c r="V242" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="W242" s="0" t="s">
+      <x:c r="Y242" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Z242" s="0" t="s">
         <x:v>3120</x:v>
       </x:c>
-      <x:c r="X242" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="AA242" s="0" t="s">
-        <x:v>3123</x:v>
+        <x:v>3111</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:27">
       <x:c r="A243" s="0" t="s">
-        <x:v>3124</x:v>
+        <x:v>3121</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
+        <x:v>3122</x:v>
+      </x:c>
+      <x:c r="D243" s="0" t="s">
+        <x:v>3123</x:v>
+      </x:c>
+      <x:c r="E243" s="0" t="s">
+        <x:v>3124</x:v>
+      </x:c>
+      <x:c r="F243" s="0" t="s">
         <x:v>3125</x:v>
       </x:c>
-      <x:c r="D243" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>3129</x:v>
+        <x:v>3103</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I243" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>3104</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>3130</x:v>
+        <x:v>3105</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>3131</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
-        <x:v>3132</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="N243" s="0" t="s">
-        <x:v>3133</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>1757</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="Q243" s="0" t="s">
-        <x:v>3131</x:v>
+        <x:v>3126</x:v>
       </x:c>
       <x:c r="S243" s="0" t="s">
-        <x:v>3132</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T243" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U243" s="0" t="s">
-        <x:v>3133</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="V243" s="0" t="s">
-        <x:v>1757</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W243" s="0" t="s">
-        <x:v>3134</x:v>
+        <x:v>3109</x:v>
       </x:c>
       <x:c r="X243" s="0" t="s">
-        <x:v>3135</x:v>
+        <x:v>3119</x:v>
       </x:c>
       <x:c r="Y243" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Z243" s="0" t="s">
-        <x:v>3136</x:v>
+        <x:v>3120</x:v>
       </x:c>
       <x:c r="AA243" s="0" t="s">
-        <x:v>3137</x:v>
+        <x:v>3111</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:27">
       <x:c r="A244" s="0" t="s">
-        <x:v>3138</x:v>
+        <x:v>3127</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>3139</x:v>
+        <x:v>3128</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>3140</x:v>
+        <x:v>3129</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
-        <x:v>3141</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>3142</x:v>
+        <x:v>3130</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
-        <x:v>3143</x:v>
+        <x:v>3131</x:v>
       </x:c>
       <x:c r="H244" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I244" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>3132</x:v>
       </x:c>
       <x:c r="J244" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>3133</x:v>
       </x:c>
       <x:c r="K244" s="0" t="s">
-        <x:v>3144</x:v>
+        <x:v>3134</x:v>
       </x:c>
       <x:c r="M244" s="0" t="s">
-        <x:v>3145</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="N244" s="0" t="s">
-        <x:v>3146</x:v>
+        <x:v>3135</x:v>
       </x:c>
       <x:c r="O244" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P244" s="0" t="s">
-        <x:v>1473</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q244" s="0" t="s">
-        <x:v>3147</x:v>
+        <x:v>3134</x:v>
       </x:c>
       <x:c r="S244" s="0" t="s">
-        <x:v>3145</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="T244" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U244" s="0" t="s">
-        <x:v>3146</x:v>
+        <x:v>3135</x:v>
       </x:c>
       <x:c r="V244" s="0" t="s">
-        <x:v>1473</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="W244" s="0" t="s">
-        <x:v>3148</x:v>
+        <x:v>3136</x:v>
       </x:c>
       <x:c r="X244" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3137</x:v>
       </x:c>
       <x:c r="Y244" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z244" s="0" t="s">
-        <x:v>3150</x:v>
+        <x:v>3138</x:v>
       </x:c>
       <x:c r="AA244" s="0" t="s">
-        <x:v>3151</x:v>
+        <x:v>3139</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:27">
       <x:c r="A245" s="0" t="s">
-        <x:v>3152</x:v>
+        <x:v>3140</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>3153</x:v>
+        <x:v>3141</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>3154</x:v>
+        <x:v>3142</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
-        <x:v>3155</x:v>
+        <x:v>3143</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>3156</x:v>
+        <x:v>3144</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>1639</x:v>
+        <x:v>3145</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I245" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>3146</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
-        <x:v>1644</x:v>
+        <x:v>3147</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>3148</x:v>
       </x:c>
       <x:c r="N245" s="0" t="s">
-        <x:v>3157</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="Q245" s="0" t="s">
-        <x:v>1644</x:v>
+        <x:v>3147</x:v>
       </x:c>
       <x:c r="S245" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>3148</x:v>
       </x:c>
       <x:c r="T245" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U245" s="0" t="s">
-        <x:v>3157</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="V245" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="W245" s="0" t="s">
-        <x:v>1646</x:v>
+        <x:v>3150</x:v>
       </x:c>
       <x:c r="X245" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>3151</x:v>
       </x:c>
       <x:c r="Y245" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z245" s="0" t="s">
-        <x:v>3158</x:v>
+        <x:v>3152</x:v>
       </x:c>
       <x:c r="AA245" s="0" t="s">
-        <x:v>1648</x:v>
+        <x:v>3153</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:27">
       <x:c r="A246" s="0" t="s">
-        <x:v>3159</x:v>
+        <x:v>3154</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>3160</x:v>
+        <x:v>3155</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>3161</x:v>
+        <x:v>3156</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
-        <x:v>1522</x:v>
+        <x:v>3157</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
-        <x:v>3162</x:v>
+        <x:v>3158</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
-        <x:v>3163</x:v>
+        <x:v>3159</x:v>
       </x:c>
       <x:c r="H246" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I246" s="0" t="s">
+        <x:v>1193</x:v>
+      </x:c>
+      <x:c r="J246" s="0" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="K246" s="0" t="s">
+        <x:v>3160</x:v>
+      </x:c>
+      <x:c r="M246" s="0" t="s">
+        <x:v>3161</x:v>
+      </x:c>
+      <x:c r="N246" s="0" t="s">
+        <x:v>3162</x:v>
+      </x:c>
+      <x:c r="O246" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P246" s="0" t="s">
+        <x:v>1477</x:v>
+      </x:c>
+      <x:c r="Q246" s="0" t="s">
+        <x:v>3163</x:v>
+      </x:c>
+      <x:c r="S246" s="0" t="s">
+        <x:v>3161</x:v>
+      </x:c>
+      <x:c r="T246" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U246" s="0" t="s">
+        <x:v>3162</x:v>
+      </x:c>
+      <x:c r="V246" s="0" t="s">
+        <x:v>1477</x:v>
+      </x:c>
+      <x:c r="W246" s="0" t="s">
         <x:v>3164</x:v>
       </x:c>
-      <x:c r="J246" s="0" t="s">
+      <x:c r="X246" s="0" t="s">
         <x:v>3165</x:v>
       </x:c>
-      <x:c r="K246" s="0" t="s">
+      <x:c r="Y246" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z246" s="0" t="s">
         <x:v>3166</x:v>
       </x:c>
-      <x:c r="M246" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N246" s="0" t="s">
+      <x:c r="AA246" s="0" t="s">
         <x:v>3167</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>3171</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:27">
       <x:c r="A247" s="0" t="s">
-        <x:v>3172</x:v>
+        <x:v>3168</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>3173</x:v>
+        <x:v>3169</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>3174</x:v>
+        <x:v>3170</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
-        <x:v>2346</x:v>
+        <x:v>3171</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
-        <x:v>3175</x:v>
+        <x:v>3172</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>3176</x:v>
+        <x:v>1654</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I247" s="0" t="s">
-        <x:v>3177</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
-        <x:v>3178</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
-        <x:v>3179</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
-        <x:v>3180</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="N247" s="0" t="s">
-        <x:v>3181</x:v>
+        <x:v>3173</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q247" s="0" t="s">
-        <x:v>3179</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="S247" s="0" t="s">
-        <x:v>3180</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T247" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U247" s="0" t="s">
-        <x:v>3181</x:v>
+        <x:v>3173</x:v>
       </x:c>
       <x:c r="V247" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W247" s="0" t="s">
-        <x:v>3182</x:v>
+        <x:v>1660</x:v>
       </x:c>
       <x:c r="X247" s="0" t="s">
-        <x:v>3183</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Y247" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z247" s="0" t="s">
-        <x:v>3184</x:v>
+        <x:v>3174</x:v>
       </x:c>
       <x:c r="AA247" s="0" t="s">
-        <x:v>3185</x:v>
+        <x:v>1662</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:27">
       <x:c r="A248" s="0" t="s">
-        <x:v>3186</x:v>
+        <x:v>3175</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>3187</x:v>
+        <x:v>3176</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>3188</x:v>
+        <x:v>3177</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
-        <x:v>3189</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>3190</x:v>
+        <x:v>3178</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
-        <x:v>3191</x:v>
+        <x:v>3179</x:v>
       </x:c>
       <x:c r="H248" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I248" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>3180</x:v>
       </x:c>
       <x:c r="J248" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>3181</x:v>
       </x:c>
       <x:c r="K248" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3182</x:v>
       </x:c>
       <x:c r="M248" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="N248" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>3183</x:v>
       </x:c>
       <x:c r="O248" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P248" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q248" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3182</x:v>
       </x:c>
       <x:c r="S248" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="T248" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U248" s="0" t="s">
-        <x:v>3193</x:v>
+        <x:v>3183</x:v>
       </x:c>
       <x:c r="V248" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="W248" s="0" t="s">
-        <x:v>1677</x:v>
+        <x:v>3184</x:v>
       </x:c>
       <x:c r="X248" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>3185</x:v>
       </x:c>
       <x:c r="Y248" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z248" s="0" t="s">
-        <x:v>3194</x:v>
+        <x:v>3186</x:v>
       </x:c>
       <x:c r="AA248" s="0" t="s">
-        <x:v>3195</x:v>
+        <x:v>3187</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:27">
       <x:c r="A249" s="0" t="s">
-        <x:v>3196</x:v>
+        <x:v>3188</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>3197</x:v>
+        <x:v>3189</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>3198</x:v>
+        <x:v>3190</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
-        <x:v>3199</x:v>
+        <x:v>2366</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>3200</x:v>
+        <x:v>3191</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>3201</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I249" s="0" t="s">
-        <x:v>3202</x:v>
+        <x:v>3193</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
-        <x:v>3203</x:v>
+        <x:v>3194</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
-        <x:v>3204</x:v>
+        <x:v>3195</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
-        <x:v>3205</x:v>
+        <x:v>3196</x:v>
       </x:c>
       <x:c r="N249" s="0" t="s">
-        <x:v>3206</x:v>
+        <x:v>3197</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>3207</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q249" s="0" t="s">
-        <x:v>3204</x:v>
+        <x:v>3195</x:v>
       </x:c>
       <x:c r="S249" s="0" t="s">
-        <x:v>3205</x:v>
+        <x:v>3196</x:v>
       </x:c>
       <x:c r="T249" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U249" s="0" t="s">
-        <x:v>3206</x:v>
+        <x:v>3197</x:v>
       </x:c>
       <x:c r="V249" s="0" t="s">
-        <x:v>3207</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="W249" s="0" t="s">
-        <x:v>3208</x:v>
+        <x:v>3198</x:v>
       </x:c>
       <x:c r="X249" s="0" t="s">
-        <x:v>3209</x:v>
+        <x:v>3199</x:v>
       </x:c>
       <x:c r="Y249" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z249" s="0" t="s">
-        <x:v>3210</x:v>
+        <x:v>3200</x:v>
       </x:c>
       <x:c r="AA249" s="0" t="s">
-        <x:v>3211</x:v>
+        <x:v>3201</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:27">
       <x:c r="A250" s="0" t="s">
-        <x:v>3212</x:v>
+        <x:v>3202</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>3213</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>3214</x:v>
+        <x:v>3204</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
-        <x:v>2963</x:v>
+        <x:v>3205</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>3215</x:v>
+        <x:v>3206</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
-        <x:v>3216</x:v>
+        <x:v>3207</x:v>
       </x:c>
       <x:c r="H250" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I250" s="0" t="s">
-        <x:v>2735</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J250" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K250" s="0" t="s">
-        <x:v>3217</x:v>
+        <x:v>3208</x:v>
       </x:c>
       <x:c r="M250" s="0" t="s">
-        <x:v>3218</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="N250" s="0" t="s">
-        <x:v>3219</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="O250" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P250" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="Q250" s="0" t="s">
-        <x:v>463</x:v>
-[...2 lines deleted...]
-        <x:v>3220</x:v>
+        <x:v>3208</x:v>
       </x:c>
       <x:c r="S250" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="T250" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U250" s="0" t="s">
-        <x:v>3221</x:v>
+        <x:v>3209</x:v>
       </x:c>
       <x:c r="V250" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="W250" s="0" t="s">
-        <x:v>3222</x:v>
+        <x:v>1691</x:v>
       </x:c>
       <x:c r="X250" s="0" t="s">
-        <x:v>3223</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Y250" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z250" s="0" t="s">
-        <x:v>3224</x:v>
+        <x:v>3210</x:v>
       </x:c>
       <x:c r="AA250" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>3211</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:27">
       <x:c r="A251" s="0" t="s">
-        <x:v>3225</x:v>
+        <x:v>3212</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>3226</x:v>
+        <x:v>3213</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>3227</x:v>
+        <x:v>3214</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>3215</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>3228</x:v>
+        <x:v>3216</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>3217</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I251" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>3218</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>3219</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
-        <x:v>3229</x:v>
+        <x:v>3220</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
-        <x:v>3218</x:v>
+        <x:v>3221</x:v>
       </x:c>
       <x:c r="N251" s="0" t="s">
-        <x:v>3219</x:v>
+        <x:v>3222</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>3223</x:v>
       </x:c>
       <x:c r="Q251" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>3220</x:v>
       </x:c>
       <x:c r="S251" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>3221</x:v>
       </x:c>
       <x:c r="T251" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U251" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>3222</x:v>
       </x:c>
       <x:c r="V251" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>3223</x:v>
       </x:c>
       <x:c r="W251" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>3224</x:v>
       </x:c>
       <x:c r="X251" s="0" t="s">
-        <x:v>3230</x:v>
+        <x:v>3225</x:v>
       </x:c>
       <x:c r="Y251" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z251" s="0" t="s">
-        <x:v>3231</x:v>
+        <x:v>3226</x:v>
       </x:c>
       <x:c r="AA251" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>3227</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:27">
       <x:c r="A252" s="0" t="s">
-        <x:v>3232</x:v>
+        <x:v>3228</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>3233</x:v>
+        <x:v>3229</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>3234</x:v>
+        <x:v>3230</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
-        <x:v>3235</x:v>
+        <x:v>2981</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>3236</x:v>
+        <x:v>3231</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
-        <x:v>3237</x:v>
+        <x:v>3232</x:v>
       </x:c>
       <x:c r="H252" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I252" s="0" t="s">
-        <x:v>1455</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J252" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="K252" s="0" t="s">
-        <x:v>3238</x:v>
+        <x:v>3233</x:v>
       </x:c>
       <x:c r="M252" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>3234</x:v>
       </x:c>
       <x:c r="N252" s="0" t="s">
-        <x:v>2591</x:v>
+        <x:v>3235</x:v>
       </x:c>
       <x:c r="O252" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P252" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q252" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="R252" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S252" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="T252" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U252" s="0" t="s">
-        <x:v>3221</x:v>
+        <x:v>3236</x:v>
       </x:c>
       <x:c r="V252" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="W252" s="0" t="s">
-        <x:v>3239</x:v>
+        <x:v>3237</x:v>
       </x:c>
       <x:c r="X252" s="0" t="s">
-        <x:v>3240</x:v>
+        <x:v>3238</x:v>
       </x:c>
       <x:c r="Y252" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z252" s="0" t="s">
-        <x:v>3241</x:v>
+        <x:v>3239</x:v>
       </x:c>
       <x:c r="AA252" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:27">
       <x:c r="A253" s="0" t="s">
-        <x:v>3242</x:v>
+        <x:v>3240</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
+        <x:v>3241</x:v>
+      </x:c>
+      <x:c r="D253" s="0" t="s">
+        <x:v>3242</x:v>
+      </x:c>
+      <x:c r="E253" s="0" t="s">
+        <x:v>1639</x:v>
+      </x:c>
+      <x:c r="F253" s="0" t="s">
         <x:v>3243</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>3246</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I253" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
-        <x:v>3247</x:v>
+        <x:v>3244</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>3234</x:v>
       </x:c>
       <x:c r="N253" s="0" t="s">
-        <x:v>3248</x:v>
+        <x:v>3235</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q253" s="0" t="s">
-        <x:v>3249</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="S253" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="T253" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U253" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="V253" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="W253" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="X253" s="0" t="s">
-        <x:v>3250</x:v>
+        <x:v>3245</x:v>
       </x:c>
       <x:c r="Y253" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z253" s="0" t="s">
-        <x:v>3251</x:v>
+        <x:v>3246</x:v>
       </x:c>
       <x:c r="AA253" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:27">
       <x:c r="A254" s="0" t="s">
-        <x:v>3252</x:v>
+        <x:v>3247</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>3253</x:v>
+        <x:v>3248</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>3254</x:v>
+        <x:v>3249</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>3250</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
-        <x:v>3255</x:v>
+        <x:v>3251</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
-        <x:v>3216</x:v>
+        <x:v>3252</x:v>
       </x:c>
       <x:c r="H254" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I254" s="0" t="s">
-        <x:v>2989</x:v>
+        <x:v>3253</x:v>
       </x:c>
       <x:c r="J254" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="K254" s="0" t="s">
-        <x:v>3256</x:v>
+        <x:v>3254</x:v>
       </x:c>
       <x:c r="M254" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="N254" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>2613</x:v>
       </x:c>
       <x:c r="O254" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P254" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q254" s="0" t="s">
-        <x:v>3257</x:v>
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="R254" s="0" t="s">
+        <x:v>3255</x:v>
       </x:c>
       <x:c r="S254" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="T254" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U254" s="0" t="s">
-        <x:v>3221</x:v>
+        <x:v>3236</x:v>
       </x:c>
       <x:c r="V254" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="W254" s="0" t="s">
-        <x:v>3222</x:v>
+        <x:v>3256</x:v>
       </x:c>
       <x:c r="X254" s="0" t="s">
-        <x:v>3258</x:v>
+        <x:v>3257</x:v>
       </x:c>
       <x:c r="Y254" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z254" s="0" t="s">
-        <x:v>3259</x:v>
+        <x:v>3258</x:v>
       </x:c>
       <x:c r="AA254" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:27">
       <x:c r="A255" s="0" t="s">
-        <x:v>3260</x:v>
+        <x:v>3259</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
+        <x:v>3260</x:v>
+      </x:c>
+      <x:c r="D255" s="0" t="s">
         <x:v>3261</x:v>
       </x:c>
-      <x:c r="D255" s="0" t="s">
+      <x:c r="E255" s="0" t="s">
         <x:v>3262</x:v>
       </x:c>
-      <x:c r="E255" s="0" t="s">
+      <x:c r="F255" s="0" t="s">
         <x:v>3263</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3264</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I255" s="0" t="s">
-        <x:v>3265</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
+        <x:v>3264</x:v>
+      </x:c>
+      <x:c r="M255" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="N255" s="0" t="s">
+        <x:v>3265</x:v>
+      </x:c>
+      <x:c r="O255" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P255" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="Q255" s="0" t="s">
         <x:v>3266</x:v>
       </x:c>
-      <x:c r="M255" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="S255" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="T255" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U255" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="V255" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="W255" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="X255" s="0" t="s">
-        <x:v>3269</x:v>
+        <x:v>3267</x:v>
       </x:c>
       <x:c r="Y255" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z255" s="0" t="s">
-        <x:v>3270</x:v>
+        <x:v>3268</x:v>
       </x:c>
       <x:c r="AA255" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:27">
       <x:c r="A256" s="0" t="s">
-        <x:v>3271</x:v>
+        <x:v>3269</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
+        <x:v>3270</x:v>
+      </x:c>
+      <x:c r="D256" s="0" t="s">
+        <x:v>3271</x:v>
+      </x:c>
+      <x:c r="E256" s="0" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="F256" s="0" t="s">
         <x:v>3272</x:v>
       </x:c>
-      <x:c r="D256" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G256" s="0" t="s">
-        <x:v>3275</x:v>
+        <x:v>3232</x:v>
       </x:c>
       <x:c r="H256" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I256" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J256" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="K256" s="0" t="s">
-        <x:v>3276</x:v>
+        <x:v>3273</x:v>
       </x:c>
       <x:c r="M256" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="N256" s="0" t="s">
-        <x:v>3277</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="O256" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P256" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q256" s="0" t="s">
-        <x:v>3276</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="S256" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="T256" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U256" s="0" t="s">
-        <x:v>3277</x:v>
+        <x:v>3236</x:v>
       </x:c>
       <x:c r="V256" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="W256" s="0" t="s">
-        <x:v>3278</x:v>
+        <x:v>3237</x:v>
       </x:c>
       <x:c r="X256" s="0" t="s">
-        <x:v>3279</x:v>
+        <x:v>3274</x:v>
       </x:c>
       <x:c r="Y256" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z256" s="0" t="s">
-        <x:v>3280</x:v>
+        <x:v>3275</x:v>
       </x:c>
       <x:c r="AA256" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:27">
       <x:c r="A257" s="0" t="s">
-        <x:v>3281</x:v>
+        <x:v>3276</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>3282</x:v>
+        <x:v>3277</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>3283</x:v>
+        <x:v>3278</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
-        <x:v>3284</x:v>
+        <x:v>3279</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>3285</x:v>
+        <x:v>3280</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I257" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>3281</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
-        <x:v>3286</x:v>
+        <x:v>3282</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>3283</x:v>
       </x:c>
       <x:c r="N257" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>3284</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q257" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S257" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="T257" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U257" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="V257" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="W257" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="X257" s="0" t="s">
-        <x:v>3287</x:v>
+        <x:v>3285</x:v>
       </x:c>
       <x:c r="Y257" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z257" s="0" t="s">
-        <x:v>3288</x:v>
+        <x:v>3286</x:v>
       </x:c>
       <x:c r="AA257" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:27">
       <x:c r="A258" s="0" t="s">
-        <x:v>3289</x:v>
+        <x:v>3287</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
+        <x:v>3288</x:v>
+      </x:c>
+      <x:c r="D258" s="0" t="s">
+        <x:v>3289</x:v>
+      </x:c>
+      <x:c r="E258" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F258" s="0" t="s">
         <x:v>3290</x:v>
       </x:c>
-      <x:c r="D258" s="0" t="s">
+      <x:c r="G258" s="0" t="s">
         <x:v>3291</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>3294</x:v>
       </x:c>
       <x:c r="H258" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I258" s="0" t="s">
-        <x:v>1687</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J258" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="K258" s="0" t="s">
+        <x:v>3292</x:v>
+      </x:c>
+      <x:c r="M258" s="0" t="s">
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="N258" s="0" t="s">
+        <x:v>3293</x:v>
+      </x:c>
+      <x:c r="O258" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P258" s="0" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="Q258" s="0" t="s">
+        <x:v>3292</x:v>
+      </x:c>
+      <x:c r="S258" s="0" t="s">
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="T258" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U258" s="0" t="s">
+        <x:v>3293</x:v>
+      </x:c>
+      <x:c r="V258" s="0" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="W258" s="0" t="s">
+        <x:v>3294</x:v>
+      </x:c>
+      <x:c r="X258" s="0" t="s">
         <x:v>3295</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>3279</x:v>
       </x:c>
       <x:c r="Y258" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z258" s="0" t="s">
-        <x:v>3300</x:v>
+        <x:v>3296</x:v>
       </x:c>
       <x:c r="AA258" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:27">
       <x:c r="A259" s="0" t="s">
-        <x:v>3301</x:v>
+        <x:v>3297</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>3302</x:v>
+        <x:v>3298</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>3303</x:v>
+        <x:v>3299</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
-        <x:v>3304</x:v>
+        <x:v>3300</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>3305</x:v>
+        <x:v>3301</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>3306</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I259" s="0" t="s">
-        <x:v>3307</x:v>
+        <x:v>3302</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
-        <x:v>3117</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
-        <x:v>3308</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="N259" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q259" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>3220</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S259" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="T259" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U259" s="0" t="s">
-        <x:v>3221</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="V259" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="W259" s="0" t="s">
-        <x:v>3309</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="X259" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>3304</x:v>
       </x:c>
       <x:c r="Y259" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z259" s="0" t="s">
-        <x:v>3310</x:v>
+        <x:v>3305</x:v>
       </x:c>
       <x:c r="AA259" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:27">
       <x:c r="A260" s="0" t="s">
-        <x:v>3311</x:v>
+        <x:v>3306</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>3312</x:v>
+        <x:v>3307</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>3313</x:v>
+        <x:v>3308</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>3309</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>3314</x:v>
+        <x:v>3310</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>3311</x:v>
       </x:c>
       <x:c r="H260" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I260" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>3312</x:v>
       </x:c>
       <x:c r="J260" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="K260" s="0" t="s">
+        <x:v>3313</x:v>
+      </x:c>
+      <x:c r="M260" s="0" t="s">
+        <x:v>3314</x:v>
+      </x:c>
+      <x:c r="N260" s="0" t="s">
         <x:v>3315</x:v>
       </x:c>
-      <x:c r="M260" s="0" t="s">
+      <x:c r="O260" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P260" s="0" t="s">
+        <x:v>1049</x:v>
+      </x:c>
+      <x:c r="Q260" s="0" t="s">
         <x:v>3316</x:v>
       </x:c>
-      <x:c r="N260" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="S260" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="T260" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U260" s="0" t="s">
-        <x:v>3221</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="V260" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="W260" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>3317</x:v>
       </x:c>
       <x:c r="X260" s="0" t="s">
-        <x:v>3318</x:v>
+        <x:v>3295</x:v>
       </x:c>
       <x:c r="Y260" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z260" s="0" t="s">
-        <x:v>3319</x:v>
+        <x:v>3318</x:v>
       </x:c>
       <x:c r="AA260" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:27">
       <x:c r="A261" s="0" t="s">
-        <x:v>3320</x:v>
+        <x:v>3319</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
+        <x:v>3320</x:v>
+      </x:c>
+      <x:c r="D261" s="0" t="s">
         <x:v>3321</x:v>
       </x:c>
-      <x:c r="D261" s="0" t="s">
+      <x:c r="E261" s="0" t="s">
         <x:v>3322</x:v>
       </x:c>
-      <x:c r="E261" s="0" t="s">
+      <x:c r="F261" s="0" t="s">
         <x:v>3323</x:v>
       </x:c>
-      <x:c r="F261" s="0" t="s">
+      <x:c r="G261" s="0" t="s">
         <x:v>3324</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3325</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I261" s="0" t="s">
-        <x:v>1768</x:v>
+        <x:v>3132</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>3133</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
-        <x:v>3326</x:v>
+        <x:v>3325</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="N261" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q261" s="0" t="s">
-        <x:v>3257</x:v>
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="R261" s="0" t="s">
+        <x:v>3255</x:v>
       </x:c>
       <x:c r="S261" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="T261" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U261" s="0" t="s">
-        <x:v>3221</x:v>
+        <x:v>3236</x:v>
       </x:c>
       <x:c r="V261" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="W261" s="0" t="s">
-        <x:v>3327</x:v>
+        <x:v>3326</x:v>
       </x:c>
       <x:c r="X261" s="0" t="s">
-        <x:v>3328</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Y261" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z261" s="0" t="s">
-        <x:v>3329</x:v>
+        <x:v>3327</x:v>
       </x:c>
       <x:c r="AA261" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:27">
       <x:c r="A262" s="0" t="s">
-        <x:v>3330</x:v>
+        <x:v>3328</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
+        <x:v>3329</x:v>
+      </x:c>
+      <x:c r="D262" s="0" t="s">
+        <x:v>3330</x:v>
+      </x:c>
+      <x:c r="E262" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="F262" s="0" t="s">
         <x:v>3331</x:v>
       </x:c>
-      <x:c r="D262" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G262" s="0" t="s">
-        <x:v>3334</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H262" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I262" s="0" t="s">
-        <x:v>3335</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J262" s="0" t="s">
-        <x:v>3336</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K262" s="0" t="s">
-        <x:v>3337</x:v>
+        <x:v>3332</x:v>
       </x:c>
       <x:c r="M262" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>3333</x:v>
       </x:c>
       <x:c r="N262" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>3334</x:v>
       </x:c>
       <x:c r="O262" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P262" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q262" s="0" t="s">
-        <x:v>1659</x:v>
+        <x:v>3335</x:v>
       </x:c>
       <x:c r="S262" s="0" t="s">
-        <x:v>1660</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="T262" s="0" t="s">
-        <x:v>1577</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U262" s="0" t="s">
-        <x:v>1661</x:v>
+        <x:v>3236</x:v>
+      </x:c>
+      <x:c r="V262" s="0" t="s">
+        <x:v>59</x:v>
       </x:c>
       <x:c r="W262" s="0" t="s">
-        <x:v>3338</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="X262" s="0" t="s">
-        <x:v>3339</x:v>
+        <x:v>3336</x:v>
       </x:c>
       <x:c r="Y262" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Z262" s="0" t="s">
-        <x:v>3340</x:v>
+        <x:v>3337</x:v>
       </x:c>
       <x:c r="AA262" s="0" t="s">
-        <x:v>3341</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:27">
       <x:c r="A263" s="0" t="s">
-        <x:v>3342</x:v>
+        <x:v>3338</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
+        <x:v>3339</x:v>
+      </x:c>
+      <x:c r="D263" s="0" t="s">
+        <x:v>3340</x:v>
+      </x:c>
+      <x:c r="E263" s="0" t="s">
+        <x:v>3341</x:v>
+      </x:c>
+      <x:c r="F263" s="0" t="s">
+        <x:v>3342</x:v>
+      </x:c>
+      <x:c r="G263" s="0" t="s">
         <x:v>3343</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>3346</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I263" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>3344</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
+        <x:v>3345</x:v>
+      </x:c>
+      <x:c r="K263" s="0" t="s">
+        <x:v>3346</x:v>
+      </x:c>
+      <x:c r="M263" s="0" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="N263" s="0" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="O263" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P263" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="Q263" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="R263" s="0" t="s">
         <x:v>3347</x:v>
       </x:c>
-      <x:c r="K263" s="0" t="s">
+      <x:c r="S263" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="T263" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U263" s="0" t="s">
+        <x:v>3236</x:v>
+      </x:c>
+      <x:c r="V263" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="W263" s="0" t="s">
         <x:v>3348</x:v>
       </x:c>
-      <x:c r="M263" s="0" t="s">
+      <x:c r="X263" s="0" t="s">
         <x:v>3349</x:v>
       </x:c>
-      <x:c r="N263" s="0" t="s">
+      <x:c r="Y263" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Z263" s="0" t="s">
         <x:v>3350</x:v>
       </x:c>
-      <x:c r="O263" s="0" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="AA263" s="0" t="s">
-        <x:v>3354</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:27">
       <x:c r="A264" s="0" t="s">
-        <x:v>3355</x:v>
+        <x:v>3351</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>3356</x:v>
+        <x:v>3352</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>3357</x:v>
+        <x:v>3353</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
-        <x:v>3358</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
-        <x:v>3359</x:v>
+        <x:v>3354</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
-        <x:v>3360</x:v>
+        <x:v>3355</x:v>
       </x:c>
       <x:c r="H264" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I264" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>3356</x:v>
       </x:c>
       <x:c r="J264" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>3357</x:v>
       </x:c>
       <x:c r="K264" s="0" t="s">
+        <x:v>3358</x:v>
+      </x:c>
+      <x:c r="M264" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="N264" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="O264" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P264" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q264" s="0" t="s">
+        <x:v>1673</x:v>
+      </x:c>
+      <x:c r="S264" s="0" t="s">
+        <x:v>1674</x:v>
+      </x:c>
+      <x:c r="T264" s="0" t="s">
+        <x:v>1578</x:v>
+      </x:c>
+      <x:c r="U264" s="0" t="s">
+        <x:v>1675</x:v>
+      </x:c>
+      <x:c r="W264" s="0" t="s">
+        <x:v>3359</x:v>
+      </x:c>
+      <x:c r="X264" s="0" t="s">
+        <x:v>3360</x:v>
+      </x:c>
+      <x:c r="Y264" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z264" s="0" t="s">
         <x:v>3361</x:v>
       </x:c>
-      <x:c r="M264" s="0" t="s">
+      <x:c r="AA264" s="0" t="s">
         <x:v>3362</x:v>
-      </x:c>
-[...37 lines deleted...]
-        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:27">
       <x:c r="A265" s="0" t="s">
-        <x:v>3369</x:v>
+        <x:v>3363</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>3370</x:v>
+        <x:v>3364</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>3371</x:v>
+        <x:v>3365</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
-        <x:v>3372</x:v>
+        <x:v>3157</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>3373</x:v>
+        <x:v>3366</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>3374</x:v>
+        <x:v>3367</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I265" s="0" t="s">
-        <x:v>2301</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>3368</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
+        <x:v>3369</x:v>
+      </x:c>
+      <x:c r="M265" s="0" t="s">
+        <x:v>3370</x:v>
+      </x:c>
+      <x:c r="N265" s="0" t="s">
+        <x:v>3371</x:v>
+      </x:c>
+      <x:c r="O265" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P265" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q265" s="0" t="s">
+        <x:v>3369</x:v>
+      </x:c>
+      <x:c r="S265" s="0" t="s">
+        <x:v>3370</x:v>
+      </x:c>
+      <x:c r="T265" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U265" s="0" t="s">
+        <x:v>3371</x:v>
+      </x:c>
+      <x:c r="V265" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W265" s="0" t="s">
+        <x:v>3372</x:v>
+      </x:c>
+      <x:c r="X265" s="0" t="s">
+        <x:v>3373</x:v>
+      </x:c>
+      <x:c r="Y265" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z265" s="0" t="s">
+        <x:v>3374</x:v>
+      </x:c>
+      <x:c r="AA265" s="0" t="s">
         <x:v>3375</x:v>
-      </x:c>
-[...40 lines deleted...]
-        <x:v>3380</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:27">
       <x:c r="A266" s="0" t="s">
-        <x:v>3381</x:v>
+        <x:v>3376</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>3382</x:v>
+        <x:v>3377</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>3383</x:v>
+        <x:v>3378</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
-        <x:v>3384</x:v>
+        <x:v>3379</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>3385</x:v>
+        <x:v>3380</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
-        <x:v>3386</x:v>
+        <x:v>3381</x:v>
       </x:c>
       <x:c r="H266" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I266" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="J266" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="K266" s="0" t="s">
+        <x:v>3382</x:v>
+      </x:c>
+      <x:c r="M266" s="0" t="s">
+        <x:v>3383</x:v>
+      </x:c>
+      <x:c r="N266" s="0" t="s">
+        <x:v>3384</x:v>
+      </x:c>
+      <x:c r="O266" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P266" s="0" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="Q266" s="0" t="s">
+        <x:v>3385</x:v>
+      </x:c>
+      <x:c r="S266" s="0" t="s">
+        <x:v>3386</x:v>
+      </x:c>
+      <x:c r="T266" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U266" s="0" t="s">
         <x:v>3387</x:v>
       </x:c>
-      <x:c r="M266" s="0" t="s">
+      <x:c r="V266" s="0" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="W266" s="0" t="s">
+        <x:v>2511</x:v>
+      </x:c>
+      <x:c r="X266" s="0" t="s">
         <x:v>3388</x:v>
       </x:c>
-      <x:c r="N266" s="0" t="s">
+      <x:c r="Y266" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Z266" s="0" t="s">
         <x:v>3389</x:v>
       </x:c>
-      <x:c r="O266" s="0" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="AA266" s="0" t="s">
-        <x:v>3393</x:v>
+        <x:v>922</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:27">
       <x:c r="A267" s="0" t="s">
-        <x:v>3394</x:v>
+        <x:v>3390</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
+        <x:v>3391</x:v>
+      </x:c>
+      <x:c r="D267" s="0" t="s">
+        <x:v>3392</x:v>
+      </x:c>
+      <x:c r="E267" s="0" t="s">
+        <x:v>3393</x:v>
+      </x:c>
+      <x:c r="F267" s="0" t="s">
+        <x:v>3394</x:v>
+      </x:c>
+      <x:c r="G267" s="0" t="s">
         <x:v>3395</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>3399</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I267" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>2323</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
+        <x:v>3396</x:v>
+      </x:c>
+      <x:c r="M267" s="0" t="s">
+        <x:v>3397</x:v>
+      </x:c>
+      <x:c r="N267" s="0" t="s">
+        <x:v>3398</x:v>
+      </x:c>
+      <x:c r="O267" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P267" s="0" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="Q267" s="0" t="s">
+        <x:v>3396</x:v>
+      </x:c>
+      <x:c r="S267" s="0" t="s">
+        <x:v>3397</x:v>
+      </x:c>
+      <x:c r="T267" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U267" s="0" t="s">
+        <x:v>3398</x:v>
+      </x:c>
+      <x:c r="V267" s="0" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="W267" s="0" t="s">
+        <x:v>3399</x:v>
+      </x:c>
+      <x:c r="X267" s="0" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="Y267" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z267" s="0" t="s">
         <x:v>3400</x:v>
       </x:c>
-      <x:c r="M267" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N267" s="0" t="s">
+      <x:c r="AA267" s="0" t="s">
         <x:v>3401</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>3405</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:27">
       <x:c r="A268" s="0" t="s">
-        <x:v>3406</x:v>
+        <x:v>3402</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
+        <x:v>3403</x:v>
+      </x:c>
+      <x:c r="D268" s="0" t="s">
+        <x:v>3404</x:v>
+      </x:c>
+      <x:c r="E268" s="0" t="s">
+        <x:v>3405</x:v>
+      </x:c>
+      <x:c r="F268" s="0" t="s">
+        <x:v>3406</x:v>
+      </x:c>
+      <x:c r="G268" s="0" t="s">
         <x:v>3407</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>3410</x:v>
       </x:c>
       <x:c r="H268" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I268" s="0" t="s">
+        <x:v>965</x:v>
+      </x:c>
+      <x:c r="J268" s="0" t="s">
+        <x:v>966</x:v>
+      </x:c>
+      <x:c r="K268" s="0" t="s">
+        <x:v>3408</x:v>
+      </x:c>
+      <x:c r="M268" s="0" t="s">
+        <x:v>3409</x:v>
+      </x:c>
+      <x:c r="N268" s="0" t="s">
+        <x:v>3410</x:v>
+      </x:c>
+      <x:c r="O268" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P268" s="0" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="Q268" s="0" t="s">
+        <x:v>3408</x:v>
+      </x:c>
+      <x:c r="S268" s="0" t="s">
+        <x:v>3409</x:v>
+      </x:c>
+      <x:c r="T268" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U268" s="0" t="s">
+        <x:v>3410</x:v>
+      </x:c>
+      <x:c r="V268" s="0" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="W268" s="0" t="s">
         <x:v>3411</x:v>
       </x:c>
-      <x:c r="J268" s="0" t="s">
+      <x:c r="X268" s="0" t="s">
         <x:v>3412</x:v>
       </x:c>
-      <x:c r="K268" s="0" t="s">
+      <x:c r="Y268" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z268" s="0" t="s">
         <x:v>3413</x:v>
       </x:c>
-      <x:c r="M268" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="Q268" s="0" t="s">
+      <x:c r="AA268" s="0" t="s">
         <x:v>3414</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>3421</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:27">
       <x:c r="A269" s="0" t="s">
-        <x:v>3422</x:v>
+        <x:v>3415</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>3423</x:v>
+        <x:v>3416</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>3424</x:v>
+        <x:v>3417</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>3418</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>3425</x:v>
+        <x:v>3419</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
-        <x:v>3426</x:v>
+        <x:v>3420</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I269" s="0" t="s">
-        <x:v>3427</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
-        <x:v>3428</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
-        <x:v>3429</x:v>
+        <x:v>3421</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
-        <x:v>3218</x:v>
+        <x:v>2499</x:v>
       </x:c>
       <x:c r="N269" s="0" t="s">
-        <x:v>3219</x:v>
+        <x:v>3422</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q269" s="0" t="s">
-        <x:v>3430</x:v>
-[...2 lines deleted...]
-        <x:v>3431</x:v>
+        <x:v>3421</x:v>
       </x:c>
       <x:c r="S269" s="0" t="s">
-        <x:v>3415</x:v>
+        <x:v>2499</x:v>
       </x:c>
       <x:c r="T269" s="0" t="s">
-        <x:v>3416</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U269" s="0" t="s">
-        <x:v>3432</x:v>
+        <x:v>3423</x:v>
+      </x:c>
+      <x:c r="V269" s="0" t="s">
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W269" s="0" t="s">
-        <x:v>3433</x:v>
+        <x:v>3424</x:v>
       </x:c>
       <x:c r="X269" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Y269" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z269" s="0" t="s">
-        <x:v>3434</x:v>
+        <x:v>3425</x:v>
       </x:c>
       <x:c r="AA269" s="0" t="s">
-        <x:v>3435</x:v>
+        <x:v>3426</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:27">
       <x:c r="A270" s="0" t="s">
-        <x:v>3436</x:v>
+        <x:v>3427</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>3437</x:v>
+        <x:v>3428</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>3438</x:v>
+        <x:v>3429</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
-        <x:v>3059</x:v>
+        <x:v>3077</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>3439</x:v>
+        <x:v>3430</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
-        <x:v>3426</x:v>
+        <x:v>3431</x:v>
       </x:c>
       <x:c r="H270" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I270" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>3432</x:v>
       </x:c>
       <x:c r="J270" s="0" t="s">
-        <x:v>3428</x:v>
+        <x:v>3433</x:v>
       </x:c>
       <x:c r="K270" s="0" t="s">
+        <x:v>3434</x:v>
+      </x:c>
+      <x:c r="M270" s="0" t="s">
+        <x:v>2625</x:v>
+      </x:c>
+      <x:c r="N270" s="0" t="s">
+        <x:v>2626</x:v>
+      </x:c>
+      <x:c r="O270" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P270" s="0" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="Q270" s="0" t="s">
+        <x:v>3435</x:v>
+      </x:c>
+      <x:c r="S270" s="0" t="s">
+        <x:v>3436</x:v>
+      </x:c>
+      <x:c r="T270" s="0" t="s">
+        <x:v>3437</x:v>
+      </x:c>
+      <x:c r="U270" s="0" t="s">
+        <x:v>3438</x:v>
+      </x:c>
+      <x:c r="W270" s="0" t="s">
+        <x:v>3439</x:v>
+      </x:c>
+      <x:c r="X270" s="0" t="s">
         <x:v>3440</x:v>
       </x:c>
-      <x:c r="M270" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="X270" s="0" t="s">
+      <x:c r="Y270" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z270" s="0" t="s">
         <x:v>3441</x:v>
       </x:c>
-      <x:c r="Y270" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="Z270" s="0" t="s">
+      <x:c r="AA270" s="0" t="s">
         <x:v>3442</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3435</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:27">
       <x:c r="A271" s="0" t="s">
         <x:v>3443</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
         <x:v>3444</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
         <x:v>3445</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
-        <x:v>3059</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>3446</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
-        <x:v>3426</x:v>
+        <x:v>3447</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I271" s="0" t="s">
-        <x:v>3447</x:v>
+        <x:v>3448</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
-        <x:v>3428</x:v>
+        <x:v>3449</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
-        <x:v>3448</x:v>
+        <x:v>3450</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>3234</x:v>
       </x:c>
       <x:c r="N271" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>3235</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q271" s="0" t="s">
-        <x:v>3414</x:v>
+        <x:v>3451</x:v>
+      </x:c>
+      <x:c r="R271" s="0" t="s">
+        <x:v>3452</x:v>
       </x:c>
       <x:c r="S271" s="0" t="s">
-        <x:v>3415</x:v>
+        <x:v>3436</x:v>
       </x:c>
       <x:c r="T271" s="0" t="s">
-        <x:v>3416</x:v>
+        <x:v>3437</x:v>
       </x:c>
       <x:c r="U271" s="0" t="s">
-        <x:v>3417</x:v>
+        <x:v>3453</x:v>
       </x:c>
       <x:c r="W271" s="0" t="s">
-        <x:v>3433</x:v>
+        <x:v>3454</x:v>
       </x:c>
       <x:c r="X271" s="0" t="s">
-        <x:v>3449</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="Y271" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z271" s="0" t="s">
-        <x:v>3450</x:v>
+        <x:v>3455</x:v>
       </x:c>
       <x:c r="AA271" s="0" t="s">
-        <x:v>3435</x:v>
+        <x:v>3456</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:27">
       <x:c r="A272" s="0" t="s">
-        <x:v>3451</x:v>
+        <x:v>3457</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>3452</x:v>
+        <x:v>3458</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>3453</x:v>
+        <x:v>3459</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
-        <x:v>3059</x:v>
+        <x:v>3077</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>3454</x:v>
+        <x:v>3460</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
-        <x:v>3426</x:v>
+        <x:v>3447</x:v>
       </x:c>
       <x:c r="H272" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I272" s="0" t="s">
-        <x:v>3455</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="J272" s="0" t="s">
-        <x:v>3428</x:v>
+        <x:v>3449</x:v>
       </x:c>
       <x:c r="K272" s="0" t="s">
+        <x:v>3461</x:v>
+      </x:c>
+      <x:c r="M272" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="N272" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="O272" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P272" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="Q272" s="0" t="s">
+        <x:v>3435</x:v>
+      </x:c>
+      <x:c r="S272" s="0" t="s">
+        <x:v>3436</x:v>
+      </x:c>
+      <x:c r="T272" s="0" t="s">
+        <x:v>3437</x:v>
+      </x:c>
+      <x:c r="U272" s="0" t="s">
+        <x:v>3438</x:v>
+      </x:c>
+      <x:c r="W272" s="0" t="s">
+        <x:v>3454</x:v>
+      </x:c>
+      <x:c r="X272" s="0" t="s">
+        <x:v>3462</x:v>
+      </x:c>
+      <x:c r="Y272" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z272" s="0" t="s">
+        <x:v>3463</x:v>
+      </x:c>
+      <x:c r="AA272" s="0" t="s">
         <x:v>3456</x:v>
-      </x:c>
-[...37 lines deleted...]
-        <x:v>3435</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:27">
       <x:c r="A273" s="0" t="s">
-        <x:v>3459</x:v>
+        <x:v>3464</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>3460</x:v>
+        <x:v>3465</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>3461</x:v>
+        <x:v>3466</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
-        <x:v>3462</x:v>
+        <x:v>3077</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
-        <x:v>3463</x:v>
+        <x:v>3467</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
-        <x:v>3464</x:v>
+        <x:v>3447</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I273" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>3468</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>3449</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
-        <x:v>3465</x:v>
+        <x:v>3469</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="N273" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q273" s="0" t="s">
-        <x:v>3466</x:v>
+        <x:v>3435</x:v>
       </x:c>
       <x:c r="S273" s="0" t="s">
-        <x:v>3415</x:v>
+        <x:v>3436</x:v>
       </x:c>
       <x:c r="T273" s="0" t="s">
-        <x:v>3416</x:v>
+        <x:v>3437</x:v>
       </x:c>
       <x:c r="U273" s="0" t="s">
-        <x:v>3432</x:v>
+        <x:v>3438</x:v>
       </x:c>
       <x:c r="W273" s="0" t="s">
-        <x:v>3467</x:v>
+        <x:v>3454</x:v>
       </x:c>
       <x:c r="X273" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>3470</x:v>
       </x:c>
       <x:c r="Y273" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z273" s="0" t="s">
-        <x:v>3468</x:v>
+        <x:v>3471</x:v>
       </x:c>
       <x:c r="AA273" s="0" t="s">
-        <x:v>3469</x:v>
+        <x:v>3456</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:27">
       <x:c r="A274" s="0" t="s">
-        <x:v>3470</x:v>
+        <x:v>3472</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>3471</x:v>
+        <x:v>3473</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>3472</x:v>
+        <x:v>3474</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
-        <x:v>3059</x:v>
+        <x:v>3077</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
-        <x:v>3473</x:v>
+        <x:v>3475</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
-        <x:v>3474</x:v>
+        <x:v>3447</x:v>
       </x:c>
       <x:c r="H274" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I274" s="0" t="s">
-        <x:v>3475</x:v>
+        <x:v>3476</x:v>
       </x:c>
       <x:c r="J274" s="0" t="s">
-        <x:v>3476</x:v>
+        <x:v>3449</x:v>
       </x:c>
       <x:c r="K274" s="0" t="s">
         <x:v>3477</x:v>
       </x:c>
       <x:c r="M274" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="N274" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="O274" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P274" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="Q274" s="0" t="s">
+        <x:v>3451</x:v>
+      </x:c>
+      <x:c r="S274" s="0" t="s">
+        <x:v>3436</x:v>
+      </x:c>
+      <x:c r="T274" s="0" t="s">
+        <x:v>3437</x:v>
+      </x:c>
+      <x:c r="U274" s="0" t="s">
+        <x:v>3453</x:v>
+      </x:c>
+      <x:c r="W274" s="0" t="s">
+        <x:v>3454</x:v>
+      </x:c>
+      <x:c r="X274" s="0" t="s">
         <x:v>3478</x:v>
       </x:c>
-      <x:c r="N274" s="0" t="s">
+      <x:c r="Y274" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z274" s="0" t="s">
         <x:v>3479</x:v>
       </x:c>
-      <x:c r="O274" s="0" t="s">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="AA274" s="0" t="s">
-        <x:v>3482</x:v>
+        <x:v>3456</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:27">
       <x:c r="A275" s="0" t="s">
-        <x:v>3483</x:v>
+        <x:v>3480</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
+        <x:v>3481</x:v>
+      </x:c>
+      <x:c r="D275" s="0" t="s">
+        <x:v>3482</x:v>
+      </x:c>
+      <x:c r="E275" s="0" t="s">
+        <x:v>3483</x:v>
+      </x:c>
+      <x:c r="F275" s="0" t="s">
         <x:v>3484</x:v>
       </x:c>
-      <x:c r="D275" s="0" t="s">
+      <x:c r="G275" s="0" t="s">
         <x:v>3485</x:v>
       </x:c>
-      <x:c r="E275" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F275" s="0" t="s">
+      <x:c r="H275" s="0" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="I275" s="0" t="s">
+        <x:v>1714</x:v>
+      </x:c>
+      <x:c r="J275" s="0" t="s">
+        <x:v>1715</x:v>
+      </x:c>
+      <x:c r="K275" s="0" t="s">
         <x:v>3486</x:v>
       </x:c>
-      <x:c r="G275" s="0" t="s">
+      <x:c r="M275" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="N275" s="0" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="O275" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P275" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="Q275" s="0" t="s">
         <x:v>3487</x:v>
       </x:c>
-      <x:c r="H275" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="K275" s="0" t="s">
+      <x:c r="S275" s="0" t="s">
+        <x:v>3436</x:v>
+      </x:c>
+      <x:c r="T275" s="0" t="s">
+        <x:v>3437</x:v>
+      </x:c>
+      <x:c r="U275" s="0" t="s">
+        <x:v>3453</x:v>
+      </x:c>
+      <x:c r="W275" s="0" t="s">
         <x:v>3488</x:v>
       </x:c>
-      <x:c r="M275" s="0" t="s">
-[...23 lines deleted...]
-      <x:c r="W275" s="0" t="s">
+      <x:c r="X275" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="Y275" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z275" s="0" t="s">
         <x:v>3489</x:v>
       </x:c>
-      <x:c r="X275" s="0" t="s">
+      <x:c r="AA275" s="0" t="s">
         <x:v>3490</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>3491</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:27">
       <x:c r="A276" s="0" t="s">
-        <x:v>3492</x:v>
+        <x:v>3491</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
+        <x:v>3492</x:v>
+      </x:c>
+      <x:c r="D276" s="0" t="s">
         <x:v>3493</x:v>
       </x:c>
-      <x:c r="D276" s="0" t="s">
+      <x:c r="E276" s="0" t="s">
+        <x:v>3077</x:v>
+      </x:c>
+      <x:c r="F276" s="0" t="s">
         <x:v>3494</x:v>
       </x:c>
-      <x:c r="E276" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F276" s="0" t="s">
+      <x:c r="G276" s="0" t="s">
         <x:v>3495</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3496</x:v>
       </x:c>
       <x:c r="H276" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I276" s="0" t="s">
-        <x:v>3164</x:v>
+        <x:v>3496</x:v>
       </x:c>
       <x:c r="J276" s="0" t="s">
-        <x:v>3165</x:v>
+        <x:v>3497</x:v>
       </x:c>
       <x:c r="K276" s="0" t="s">
-        <x:v>3497</x:v>
+        <x:v>3498</x:v>
       </x:c>
       <x:c r="M276" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>3499</x:v>
       </x:c>
       <x:c r="N276" s="0" t="s">
-        <x:v>3498</x:v>
+        <x:v>3500</x:v>
       </x:c>
       <x:c r="O276" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P276" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="Q276" s="0" t="s">
-        <x:v>3497</x:v>
+        <x:v>3435</x:v>
       </x:c>
       <x:c r="S276" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>3436</x:v>
       </x:c>
       <x:c r="T276" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>3437</x:v>
       </x:c>
       <x:c r="U276" s="0" t="s">
-        <x:v>3498</x:v>
-[...2 lines deleted...]
-        <x:v>931</x:v>
+        <x:v>3438</x:v>
       </x:c>
       <x:c r="W276" s="0" t="s">
-        <x:v>3499</x:v>
+        <x:v>3501</x:v>
       </x:c>
       <x:c r="X276" s="0" t="s">
-        <x:v>3500</x:v>
+        <x:v>3502</x:v>
       </x:c>
       <x:c r="Y276" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z276" s="0" t="s">
-        <x:v>3501</x:v>
+        <x:v>3471</x:v>
       </x:c>
       <x:c r="AA276" s="0" t="s">
-        <x:v>3502</x:v>
+        <x:v>3503</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:27">
       <x:c r="A277" s="0" t="s">
-        <x:v>3503</x:v>
+        <x:v>3504</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>3504</x:v>
+        <x:v>3505</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>3505</x:v>
+        <x:v>3506</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
-        <x:v>3506</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>3507</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>3508</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I277" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="J277" s="0" t="s">
+        <x:v>1247</x:v>
+      </x:c>
+      <x:c r="K277" s="0" t="s">
         <x:v>3509</x:v>
       </x:c>
-      <x:c r="J277" s="0" t="s">
+      <x:c r="M277" s="0" t="s">
+        <x:v>1475</x:v>
+      </x:c>
+      <x:c r="N277" s="0" t="s">
+        <x:v>1476</x:v>
+      </x:c>
+      <x:c r="O277" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P277" s="0" t="s">
+        <x:v>1477</x:v>
+      </x:c>
+      <x:c r="Q277" s="0" t="s">
+        <x:v>3451</x:v>
+      </x:c>
+      <x:c r="S277" s="0" t="s">
+        <x:v>3436</x:v>
+      </x:c>
+      <x:c r="T277" s="0" t="s">
+        <x:v>3437</x:v>
+      </x:c>
+      <x:c r="U277" s="0" t="s">
+        <x:v>3453</x:v>
+      </x:c>
+      <x:c r="W277" s="0" t="s">
         <x:v>3510</x:v>
       </x:c>
-      <x:c r="K277" s="0" t="s">
+      <x:c r="X277" s="0" t="s">
         <x:v>3511</x:v>
       </x:c>
-      <x:c r="M277" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W277" s="0" t="s">
+      <x:c r="Y277" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z277" s="0" t="s">
+        <x:v>3471</x:v>
+      </x:c>
+      <x:c r="AA277" s="0" t="s">
         <x:v>3512</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>3514</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:27">
       <x:c r="A278" s="0" t="s">
-        <x:v>3515</x:v>
+        <x:v>3513</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
+        <x:v>3514</x:v>
+      </x:c>
+      <x:c r="D278" s="0" t="s">
+        <x:v>3515</x:v>
+      </x:c>
+      <x:c r="E278" s="0" t="s">
+        <x:v>1526</x:v>
+      </x:c>
+      <x:c r="F278" s="0" t="s">
         <x:v>3516</x:v>
       </x:c>
-      <x:c r="D278" s="0" t="s">
+      <x:c r="G278" s="0" t="s">
         <x:v>3517</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>3520</x:v>
       </x:c>
       <x:c r="H278" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I278" s="0" t="s">
-        <x:v>2656</x:v>
+        <x:v>3180</x:v>
       </x:c>
       <x:c r="J278" s="0" t="s">
-        <x:v>1853</x:v>
+        <x:v>3181</x:v>
       </x:c>
       <x:c r="K278" s="0" t="s">
+        <x:v>3518</x:v>
+      </x:c>
+      <x:c r="M278" s="0" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="N278" s="0" t="s">
+        <x:v>3519</x:v>
+      </x:c>
+      <x:c r="O278" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P278" s="0" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="Q278" s="0" t="s">
+        <x:v>3518</x:v>
+      </x:c>
+      <x:c r="S278" s="0" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="T278" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U278" s="0" t="s">
+        <x:v>3519</x:v>
+      </x:c>
+      <x:c r="V278" s="0" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="W278" s="0" t="s">
+        <x:v>3520</x:v>
+      </x:c>
+      <x:c r="X278" s="0" t="s">
         <x:v>3521</x:v>
       </x:c>
-      <x:c r="M278" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N278" s="0" t="s">
+      <x:c r="Y278" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z278" s="0" t="s">
         <x:v>3522</x:v>
       </x:c>
-      <x:c r="O278" s="0" t="s">
-[...20 lines deleted...]
-      <x:c r="W278" s="0" t="s">
+      <x:c r="AA278" s="0" t="s">
         <x:v>3523</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>3526</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:27">
       <x:c r="A279" s="0" t="s">
-        <x:v>3527</x:v>
+        <x:v>3524</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
+        <x:v>3525</x:v>
+      </x:c>
+      <x:c r="D279" s="0" t="s">
+        <x:v>3526</x:v>
+      </x:c>
+      <x:c r="E279" s="0" t="s">
+        <x:v>3527</x:v>
+      </x:c>
+      <x:c r="F279" s="0" t="s">
         <x:v>3528</x:v>
       </x:c>
-      <x:c r="D279" s="0" t="s">
+      <x:c r="G279" s="0" t="s">
         <x:v>3529</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>3520</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I279" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>3530</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
-        <x:v>1853</x:v>
+        <x:v>3531</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
-        <x:v>3531</x:v>
+        <x:v>3532</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>3409</x:v>
       </x:c>
       <x:c r="N279" s="0" t="s">
+        <x:v>3410</x:v>
+      </x:c>
+      <x:c r="O279" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P279" s="0" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="Q279" s="0" t="s">
         <x:v>3532</x:v>
       </x:c>
-      <x:c r="O279" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S279" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>3409</x:v>
       </x:c>
       <x:c r="T279" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U279" s="0" t="s">
-        <x:v>3532</x:v>
+        <x:v>3410</x:v>
       </x:c>
       <x:c r="V279" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="W279" s="0" t="s">
-        <x:v>3523</x:v>
+        <x:v>3533</x:v>
       </x:c>
       <x:c r="X279" s="0" t="s">
-        <x:v>3533</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="Y279" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Z279" s="0" t="s">
         <x:v>3534</x:v>
       </x:c>
       <x:c r="AA279" s="0" t="s">
-        <x:v>3526</x:v>
+        <x:v>3535</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:27">
       <x:c r="A280" s="0" t="s">
-        <x:v>3535</x:v>
+        <x:v>3536</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>3536</x:v>
+        <x:v>3537</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>3529</x:v>
+        <x:v>3538</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>3539</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
-        <x:v>3537</x:v>
+        <x:v>3540</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
-        <x:v>3520</x:v>
+        <x:v>3541</x:v>
       </x:c>
       <x:c r="H280" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I280" s="0" t="s">
-        <x:v>2656</x:v>
+        <x:v>2678</x:v>
       </x:c>
       <x:c r="J280" s="0" t="s">
-        <x:v>1853</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="K280" s="0" t="s">
-        <x:v>3538</x:v>
+        <x:v>3542</x:v>
       </x:c>
       <x:c r="M280" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="N280" s="0" t="s">
-        <x:v>3539</x:v>
+        <x:v>3543</x:v>
       </x:c>
       <x:c r="O280" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P280" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="Q280" s="0" t="s">
-        <x:v>3538</x:v>
+        <x:v>3542</x:v>
       </x:c>
       <x:c r="S280" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="T280" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U280" s="0" t="s">
-        <x:v>3539</x:v>
+        <x:v>3543</x:v>
       </x:c>
       <x:c r="V280" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="W280" s="0" t="s">
-        <x:v>3523</x:v>
+        <x:v>3544</x:v>
       </x:c>
       <x:c r="X280" s="0" t="s">
-        <x:v>3524</x:v>
+        <x:v>3545</x:v>
       </x:c>
       <x:c r="Y280" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z280" s="0" t="s">
-        <x:v>3540</x:v>
+        <x:v>3546</x:v>
       </x:c>
       <x:c r="AA280" s="0" t="s">
-        <x:v>3526</x:v>
+        <x:v>3547</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:27">
       <x:c r="A281" s="0" t="s">
-        <x:v>3541</x:v>
+        <x:v>3548</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>3542</x:v>
+        <x:v>3549</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>3543</x:v>
+        <x:v>3538</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
-        <x:v>1439</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
-        <x:v>3544</x:v>
+        <x:v>3550</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>3545</x:v>
+        <x:v>3541</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I281" s="0" t="s">
-        <x:v>3546</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
+        <x:v>1866</x:v>
+      </x:c>
+      <x:c r="K281" s="0" t="s">
+        <x:v>3551</x:v>
+      </x:c>
+      <x:c r="M281" s="0" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="N281" s="0" t="s">
+        <x:v>3552</x:v>
+      </x:c>
+      <x:c r="O281" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P281" s="0" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="Q281" s="0" t="s">
+        <x:v>3551</x:v>
+      </x:c>
+      <x:c r="S281" s="0" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="T281" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U281" s="0" t="s">
+        <x:v>3552</x:v>
+      </x:c>
+      <x:c r="V281" s="0" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="W281" s="0" t="s">
+        <x:v>3544</x:v>
+      </x:c>
+      <x:c r="X281" s="0" t="s">
+        <x:v>3553</x:v>
+      </x:c>
+      <x:c r="Y281" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z281" s="0" t="s">
+        <x:v>3554</x:v>
+      </x:c>
+      <x:c r="AA281" s="0" t="s">
         <x:v>3547</x:v>
-      </x:c>
-[...43 lines deleted...]
-        <x:v>3552</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:27">
       <x:c r="A282" s="0" t="s">
-        <x:v>3553</x:v>
+        <x:v>3555</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>3554</x:v>
+        <x:v>3556</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>3555</x:v>
+        <x:v>3557</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
-        <x:v>2773</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
-        <x:v>3556</x:v>
+        <x:v>3558</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
-        <x:v>3557</x:v>
+        <x:v>3541</x:v>
       </x:c>
       <x:c r="H282" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I282" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>2678</x:v>
       </x:c>
       <x:c r="J282" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="K282" s="0" t="s">
-        <x:v>3558</x:v>
+        <x:v>3559</x:v>
       </x:c>
       <x:c r="M282" s="0" t="s">
-        <x:v>2737</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="N282" s="0" t="s">
-        <x:v>2738</x:v>
+        <x:v>3560</x:v>
       </x:c>
       <x:c r="O282" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P282" s="0" t="s">
-        <x:v>2739</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="Q282" s="0" t="s">
-        <x:v>3558</x:v>
+        <x:v>3559</x:v>
       </x:c>
       <x:c r="S282" s="0" t="s">
-        <x:v>2737</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="T282" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U282" s="0" t="s">
-        <x:v>2738</x:v>
+        <x:v>3560</x:v>
       </x:c>
       <x:c r="V282" s="0" t="s">
-        <x:v>2739</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="W282" s="0" t="s">
-        <x:v>3559</x:v>
+        <x:v>3544</x:v>
       </x:c>
       <x:c r="X282" s="0" t="s">
-        <x:v>3560</x:v>
+        <x:v>3545</x:v>
       </x:c>
       <x:c r="Y282" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z282" s="0" t="s">
         <x:v>3561</x:v>
       </x:c>
       <x:c r="AA282" s="0" t="s">
-        <x:v>3562</x:v>
+        <x:v>3547</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:27">
       <x:c r="A283" s="0" t="s">
-        <x:v>3563</x:v>
+        <x:v>3562</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
+        <x:v>3563</x:v>
+      </x:c>
+      <x:c r="D283" s="0" t="s">
         <x:v>3564</x:v>
       </x:c>
-      <x:c r="D283" s="0" t="s">
+      <x:c r="E283" s="0" t="s">
+        <x:v>1443</x:v>
+      </x:c>
+      <x:c r="F283" s="0" t="s">
         <x:v>3565</x:v>
       </x:c>
-      <x:c r="E283" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F283" s="0" t="s">
+      <x:c r="G283" s="0" t="s">
         <x:v>3566</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3567</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I283" s="0" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="J283" s="0" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="K283" s="0" t="s">
+        <x:v>3567</x:v>
+      </x:c>
+      <x:c r="M283" s="0" t="s">
+        <x:v>1083</x:v>
+      </x:c>
+      <x:c r="N283" s="0" t="s">
+        <x:v>2338</x:v>
+      </x:c>
+      <x:c r="O283" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P283" s="0" t="s">
+        <x:v>1085</x:v>
+      </x:c>
+      <x:c r="Q283" s="0" t="s">
+        <x:v>3567</x:v>
+      </x:c>
+      <x:c r="S283" s="0" t="s">
+        <x:v>1083</x:v>
+      </x:c>
+      <x:c r="T283" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U283" s="0" t="s">
+        <x:v>2338</x:v>
+      </x:c>
+      <x:c r="V283" s="0" t="s">
+        <x:v>1085</x:v>
+      </x:c>
+      <x:c r="W283" s="0" t="s">
         <x:v>3568</x:v>
       </x:c>
-      <x:c r="J283" s="0" t="s">
+      <x:c r="X283" s="0" t="s">
         <x:v>3569</x:v>
       </x:c>
-      <x:c r="K283" s="0" t="s">
+      <x:c r="Y283" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z283" s="0" t="s">
         <x:v>3570</x:v>
       </x:c>
-      <x:c r="M283" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N283" s="0" t="s">
+      <x:c r="AA283" s="0" t="s">
         <x:v>3571</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>3575</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:27">
       <x:c r="A284" s="0" t="s">
-        <x:v>3576</x:v>
+        <x:v>3572</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>3577</x:v>
+        <x:v>3573</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>3578</x:v>
+        <x:v>3574</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>2929</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
-        <x:v>3579</x:v>
+        <x:v>3575</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
-        <x:v>3580</x:v>
+        <x:v>3576</x:v>
       </x:c>
       <x:c r="H284" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I284" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J284" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="K284" s="0" t="s">
+        <x:v>3577</x:v>
+      </x:c>
+      <x:c r="M284" s="0" t="s">
+        <x:v>2756</x:v>
+      </x:c>
+      <x:c r="N284" s="0" t="s">
+        <x:v>2757</x:v>
+      </x:c>
+      <x:c r="O284" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P284" s="0" t="s">
+        <x:v>2758</x:v>
+      </x:c>
+      <x:c r="Q284" s="0" t="s">
+        <x:v>3577</x:v>
+      </x:c>
+      <x:c r="S284" s="0" t="s">
+        <x:v>2756</x:v>
+      </x:c>
+      <x:c r="T284" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U284" s="0" t="s">
+        <x:v>2757</x:v>
+      </x:c>
+      <x:c r="V284" s="0" t="s">
+        <x:v>2758</x:v>
+      </x:c>
+      <x:c r="W284" s="0" t="s">
+        <x:v>3578</x:v>
+      </x:c>
+      <x:c r="X284" s="0" t="s">
+        <x:v>3579</x:v>
+      </x:c>
+      <x:c r="Y284" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Z284" s="0" t="s">
+        <x:v>3580</x:v>
+      </x:c>
+      <x:c r="AA284" s="0" t="s">
         <x:v>3581</x:v>
-      </x:c>
-[...43 lines deleted...]
-        <x:v>3585</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:27">
       <x:c r="A285" s="0" t="s">
-        <x:v>3586</x:v>
+        <x:v>3582</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>3587</x:v>
+        <x:v>3583</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>3588</x:v>
+        <x:v>3584</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
-        <x:v>3589</x:v>
+        <x:v>3585</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
-        <x:v>3590</x:v>
+        <x:v>3586</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I285" s="0" t="s">
+        <x:v>2294</x:v>
+      </x:c>
+      <x:c r="J285" s="0" t="s">
+        <x:v>2295</x:v>
+      </x:c>
+      <x:c r="K285" s="0" t="s">
+        <x:v>3587</x:v>
+      </x:c>
+      <x:c r="M285" s="0" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="N285" s="0" t="s">
+        <x:v>3588</x:v>
+      </x:c>
+      <x:c r="O285" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P285" s="0" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="Q285" s="0" t="s">
+        <x:v>3587</x:v>
+      </x:c>
+      <x:c r="S285" s="0" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="T285" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U285" s="0" t="s">
+        <x:v>3588</x:v>
+      </x:c>
+      <x:c r="V285" s="0" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="W285" s="0" t="s">
+        <x:v>3589</x:v>
+      </x:c>
+      <x:c r="X285" s="0" t="s">
+        <x:v>3590</x:v>
+      </x:c>
+      <x:c r="Y285" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z285" s="0" t="s">
         <x:v>3591</x:v>
       </x:c>
-      <x:c r="J285" s="0" t="s">
+      <x:c r="AA285" s="0" t="s">
         <x:v>3592</x:v>
-      </x:c>
-[...43 lines deleted...]
-        <x:v>3597</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:27">
       <x:c r="A286" s="0" t="s">
-        <x:v>3598</x:v>
+        <x:v>3593</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>3599</x:v>
+        <x:v>3594</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>3600</x:v>
+        <x:v>3595</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
-        <x:v>3601</x:v>
+        <x:v>3596</x:v>
       </x:c>
       <x:c r="G286" s="0" t="s">
-        <x:v>3602</x:v>
+        <x:v>3597</x:v>
       </x:c>
       <x:c r="H286" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I286" s="0" t="s">
-        <x:v>1594</x:v>
+        <x:v>3598</x:v>
       </x:c>
       <x:c r="J286" s="0" t="s">
-        <x:v>2385</x:v>
+        <x:v>3599</x:v>
       </x:c>
       <x:c r="K286" s="0" t="s">
-        <x:v>3603</x:v>
+        <x:v>3600</x:v>
       </x:c>
       <x:c r="M286" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="N286" s="0" t="s">
-        <x:v>3604</x:v>
+        <x:v>1755</x:v>
       </x:c>
       <x:c r="O286" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P286" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="Q286" s="0" t="s">
-        <x:v>3603</x:v>
+        <x:v>3600</x:v>
       </x:c>
       <x:c r="S286" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="T286" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U286" s="0" t="s">
-        <x:v>3604</x:v>
+        <x:v>1755</x:v>
       </x:c>
       <x:c r="V286" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="W286" s="0" t="s">
-        <x:v>3605</x:v>
+        <x:v>3601</x:v>
       </x:c>
       <x:c r="X286" s="0" t="s">
-        <x:v>3606</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="Y286" s="0" t="s">
-        <x:v>622</x:v>
-[...2 lines deleted...]
-        <x:v>3607</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="AA286" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>3602</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:27">
       <x:c r="A287" s="0" t="s">
-        <x:v>3608</x:v>
+        <x:v>3603</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>3609</x:v>
+        <x:v>3604</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>3610</x:v>
+        <x:v>3605</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
-        <x:v>3611</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
-        <x:v>3612</x:v>
+        <x:v>3606</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>3613</x:v>
+        <x:v>3607</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I287" s="0" t="s">
+        <x:v>3608</x:v>
+      </x:c>
+      <x:c r="J287" s="0" t="s">
+        <x:v>3609</x:v>
+      </x:c>
+      <x:c r="K287" s="0" t="s">
+        <x:v>3610</x:v>
+      </x:c>
+      <x:c r="M287" s="0" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="N287" s="0" t="s">
+        <x:v>3560</x:v>
+      </x:c>
+      <x:c r="O287" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P287" s="0" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="Q287" s="0" t="s">
+        <x:v>3610</x:v>
+      </x:c>
+      <x:c r="S287" s="0" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="T287" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U287" s="0" t="s">
+        <x:v>3560</x:v>
+      </x:c>
+      <x:c r="V287" s="0" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="W287" s="0" t="s">
+        <x:v>3611</x:v>
+      </x:c>
+      <x:c r="X287" s="0" t="s">
+        <x:v>3612</x:v>
+      </x:c>
+      <x:c r="Y287" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z287" s="0" t="s">
+        <x:v>3613</x:v>
+      </x:c>
+      <x:c r="AA287" s="0" t="s">
         <x:v>3614</x:v>
-      </x:c>
-[...46 lines deleted...]
-        <x:v>3619</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:27">
       <x:c r="A288" s="0" t="s">
-        <x:v>3620</x:v>
+        <x:v>3615</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>3621</x:v>
+        <x:v>3616</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>3622</x:v>
+        <x:v>3617</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
-        <x:v>3623</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
-        <x:v>3624</x:v>
+        <x:v>3618</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
-        <x:v>3625</x:v>
+        <x:v>3619</x:v>
       </x:c>
       <x:c r="H288" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I288" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="J288" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>2406</x:v>
       </x:c>
       <x:c r="K288" s="0" t="s">
-        <x:v>3626</x:v>
+        <x:v>3620</x:v>
       </x:c>
       <x:c r="M288" s="0" t="s">
-        <x:v>3627</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="N288" s="0" t="s">
-        <x:v>3628</x:v>
+        <x:v>3621</x:v>
       </x:c>
       <x:c r="O288" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P288" s="0" t="s">
-        <x:v>1732</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q288" s="0" t="s">
-        <x:v>3626</x:v>
+        <x:v>3620</x:v>
       </x:c>
       <x:c r="S288" s="0" t="s">
-        <x:v>3627</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="T288" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U288" s="0" t="s">
-        <x:v>3628</x:v>
+        <x:v>3621</x:v>
       </x:c>
       <x:c r="V288" s="0" t="s">
-        <x:v>1732</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="W288" s="0" t="s">
-        <x:v>3629</x:v>
+        <x:v>3622</x:v>
       </x:c>
       <x:c r="X288" s="0" t="s">
-        <x:v>3630</x:v>
+        <x:v>3623</x:v>
       </x:c>
       <x:c r="Y288" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z288" s="0" t="s">
-        <x:v>3631</x:v>
+        <x:v>3624</x:v>
       </x:c>
       <x:c r="AA288" s="0" t="s">
-        <x:v>3137</x:v>
+        <x:v>3625</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:27">
       <x:c r="A289" s="0" t="s">
-        <x:v>3632</x:v>
+        <x:v>3626</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>3633</x:v>
+        <x:v>3627</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>3634</x:v>
+        <x:v>3628</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
-        <x:v>3635</x:v>
+        <x:v>3629</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
-        <x:v>3636</x:v>
+        <x:v>3630</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>3637</x:v>
+        <x:v>3631</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I289" s="0" t="s">
-        <x:v>3638</x:v>
+        <x:v>3632</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>3633</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>3639</x:v>
+        <x:v>3634</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
-        <x:v>1471</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="N289" s="0" t="s">
-        <x:v>3640</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>1473</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q289" s="0" t="s">
-        <x:v>3639</x:v>
+        <x:v>3634</x:v>
       </x:c>
       <x:c r="S289" s="0" t="s">
-        <x:v>1471</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="T289" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U289" s="0" t="s">
-        <x:v>3640</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="V289" s="0" t="s">
-        <x:v>1473</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="W289" s="0" t="s">
-        <x:v>3641</x:v>
+        <x:v>3635</x:v>
       </x:c>
       <x:c r="X289" s="0" t="s">
-        <x:v>3642</x:v>
+        <x:v>2077</x:v>
       </x:c>
       <x:c r="Y289" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z289" s="0" t="s">
-        <x:v>3643</x:v>
+        <x:v>3636</x:v>
       </x:c>
       <x:c r="AA289" s="0" t="s">
-        <x:v>3644</x:v>
+        <x:v>3637</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:27">
       <x:c r="A290" s="0" t="s">
-        <x:v>3645</x:v>
+        <x:v>3638</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>3646</x:v>
+        <x:v>3639</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>3647</x:v>
+        <x:v>3640</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
-        <x:v>3648</x:v>
+        <x:v>3641</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
-        <x:v>3649</x:v>
+        <x:v>3642</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
-        <x:v>3650</x:v>
+        <x:v>3643</x:v>
       </x:c>
       <x:c r="H290" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I290" s="0" t="s">
-        <x:v>3651</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="J290" s="0" t="s">
-        <x:v>3652</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="K290" s="0" t="s">
-        <x:v>3653</x:v>
+        <x:v>3644</x:v>
       </x:c>
       <x:c r="M290" s="0" t="s">
-        <x:v>3654</x:v>
+        <x:v>3645</x:v>
       </x:c>
       <x:c r="N290" s="0" t="s">
-        <x:v>3479</x:v>
+        <x:v>3646</x:v>
       </x:c>
       <x:c r="O290" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P290" s="0" t="s">
-        <x:v>1473</x:v>
+        <x:v>1745</x:v>
       </x:c>
       <x:c r="Q290" s="0" t="s">
-        <x:v>3653</x:v>
+        <x:v>3644</x:v>
       </x:c>
       <x:c r="S290" s="0" t="s">
-        <x:v>3654</x:v>
+        <x:v>3645</x:v>
       </x:c>
       <x:c r="T290" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U290" s="0" t="s">
-        <x:v>3479</x:v>
+        <x:v>3646</x:v>
       </x:c>
       <x:c r="V290" s="0" t="s">
-        <x:v>1473</x:v>
+        <x:v>1745</x:v>
       </x:c>
       <x:c r="W290" s="0" t="s">
-        <x:v>3641</x:v>
+        <x:v>3647</x:v>
       </x:c>
       <x:c r="X290" s="0" t="s">
-        <x:v>3655</x:v>
+        <x:v>3648</x:v>
       </x:c>
       <x:c r="Y290" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z290" s="0" t="s">
-        <x:v>3656</x:v>
+        <x:v>3649</x:v>
       </x:c>
       <x:c r="AA290" s="0" t="s">
-        <x:v>3657</x:v>
+        <x:v>3153</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:27">
       <x:c r="A291" s="0" t="s">
-        <x:v>3658</x:v>
+        <x:v>3650</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>3659</x:v>
+        <x:v>3651</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>3660</x:v>
+        <x:v>3652</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>3653</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
-        <x:v>3661</x:v>
+        <x:v>3654</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
-        <x:v>3662</x:v>
+        <x:v>3655</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I291" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>3656</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
-        <x:v>3663</x:v>
+        <x:v>3657</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="N291" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>3658</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="Q291" s="0" t="s">
-        <x:v>3663</x:v>
+        <x:v>3657</x:v>
       </x:c>
       <x:c r="S291" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="T291" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U291" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>3658</x:v>
       </x:c>
       <x:c r="V291" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="W291" s="0" t="s">
-        <x:v>3664</x:v>
+        <x:v>3659</x:v>
       </x:c>
       <x:c r="X291" s="0" t="s">
-        <x:v>3665</x:v>
+        <x:v>3660</x:v>
       </x:c>
       <x:c r="Y291" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Z291" s="0" t="s">
-        <x:v>3666</x:v>
+        <x:v>3661</x:v>
       </x:c>
       <x:c r="AA291" s="0" t="s">
-        <x:v>3667</x:v>
+        <x:v>3662</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:27">
       <x:c r="A292" s="0" t="s">
-        <x:v>3668</x:v>
+        <x:v>3663</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>3669</x:v>
+        <x:v>3664</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>3670</x:v>
+        <x:v>3665</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
-        <x:v>3671</x:v>
+        <x:v>3666</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
-        <x:v>3672</x:v>
+        <x:v>3667</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
-        <x:v>3673</x:v>
+        <x:v>3668</x:v>
       </x:c>
       <x:c r="H292" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I292" s="0" t="s">
+        <x:v>3669</x:v>
+      </x:c>
+      <x:c r="J292" s="0" t="s">
+        <x:v>3670</x:v>
+      </x:c>
+      <x:c r="K292" s="0" t="s">
+        <x:v>3671</x:v>
+      </x:c>
+      <x:c r="M292" s="0" t="s">
+        <x:v>3672</x:v>
+      </x:c>
+      <x:c r="N292" s="0" t="s">
+        <x:v>3500</x:v>
+      </x:c>
+      <x:c r="O292" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P292" s="0" t="s">
+        <x:v>1477</x:v>
+      </x:c>
+      <x:c r="Q292" s="0" t="s">
+        <x:v>3671</x:v>
+      </x:c>
+      <x:c r="S292" s="0" t="s">
+        <x:v>3672</x:v>
+      </x:c>
+      <x:c r="T292" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U292" s="0" t="s">
+        <x:v>3500</x:v>
+      </x:c>
+      <x:c r="V292" s="0" t="s">
+        <x:v>1477</x:v>
+      </x:c>
+      <x:c r="W292" s="0" t="s">
+        <x:v>3659</x:v>
+      </x:c>
+      <x:c r="X292" s="0" t="s">
+        <x:v>3673</x:v>
+      </x:c>
+      <x:c r="Y292" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Z292" s="0" t="s">
         <x:v>3674</x:v>
       </x:c>
-      <x:c r="J292" s="0" t="s">
+      <x:c r="AA292" s="0" t="s">
         <x:v>3675</x:v>
-      </x:c>
-[...46 lines deleted...]
-        <x:v>3685</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:27">
       <x:c r="A293" s="0" t="s">
-        <x:v>3686</x:v>
+        <x:v>3676</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>3687</x:v>
+        <x:v>3677</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>3688</x:v>
+        <x:v>3678</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
-        <x:v>3689</x:v>
+        <x:v>3679</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
-        <x:v>3690</x:v>
+        <x:v>3680</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I293" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
-        <x:v>3691</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
-        <x:v>3692</x:v>
+        <x:v>3681</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="N293" s="0" t="s">
-        <x:v>3693</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="Q293" s="0" t="s">
-        <x:v>3678</x:v>
+        <x:v>3681</x:v>
       </x:c>
       <x:c r="S293" s="0" t="s">
-        <x:v>3680</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="T293" s="0" t="s">
-        <x:v>3416</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U293" s="0" t="s">
-        <x:v>3681</x:v>
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="V293" s="0" t="s">
+        <x:v>918</x:v>
       </x:c>
       <x:c r="W293" s="0" t="s">
-        <x:v>3694</x:v>
+        <x:v>3682</x:v>
       </x:c>
       <x:c r="X293" s="0" t="s">
-        <x:v>3695</x:v>
+        <x:v>3683</x:v>
       </x:c>
       <x:c r="Y293" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z293" s="0" t="s">
-        <x:v>3696</x:v>
+        <x:v>3684</x:v>
       </x:c>
       <x:c r="AA293" s="0" t="s">
-        <x:v>3697</x:v>
+        <x:v>3685</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:27">
       <x:c r="A294" s="0" t="s">
-        <x:v>3698</x:v>
+        <x:v>3686</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>3699</x:v>
+        <x:v>3687</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>3700</x:v>
+        <x:v>3688</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>3689</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
-        <x:v>3701</x:v>
+        <x:v>3690</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
-        <x:v>3702</x:v>
+        <x:v>3691</x:v>
       </x:c>
       <x:c r="H294" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I294" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>3692</x:v>
       </x:c>
       <x:c r="J294" s="0" t="s">
-        <x:v>3691</x:v>
+        <x:v>3693</x:v>
       </x:c>
       <x:c r="K294" s="0" t="s">
+        <x:v>3694</x:v>
+      </x:c>
+      <x:c r="L294" s="0" t="s">
+        <x:v>3695</x:v>
+      </x:c>
+      <x:c r="M294" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="N294" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="O294" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P294" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="Q294" s="0" t="s">
+        <x:v>3696</x:v>
+      </x:c>
+      <x:c r="R294" s="0" t="s">
+        <x:v>3697</x:v>
+      </x:c>
+      <x:c r="S294" s="0" t="s">
+        <x:v>3698</x:v>
+      </x:c>
+      <x:c r="T294" s="0" t="s">
+        <x:v>3437</x:v>
+      </x:c>
+      <x:c r="U294" s="0" t="s">
+        <x:v>3699</x:v>
+      </x:c>
+      <x:c r="W294" s="0" t="s">
+        <x:v>3700</x:v>
+      </x:c>
+      <x:c r="X294" s="0" t="s">
+        <x:v>3701</x:v>
+      </x:c>
+      <x:c r="Y294" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z294" s="0" t="s">
+        <x:v>3702</x:v>
+      </x:c>
+      <x:c r="AA294" s="0" t="s">
         <x:v>3703</x:v>
-      </x:c>
-[...40 lines deleted...]
-        <x:v>3707</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:27">
       <x:c r="A295" s="0" t="s">
-        <x:v>3708</x:v>
+        <x:v>3704</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>3709</x:v>
+        <x:v>3705</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>3710</x:v>
+        <x:v>3706</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
-        <x:v>3711</x:v>
+        <x:v>3707</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
-        <x:v>3712</x:v>
+        <x:v>3708</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I295" s="0" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="J295" s="0" t="s">
+        <x:v>3709</x:v>
+      </x:c>
+      <x:c r="K295" s="0" t="s">
+        <x:v>3710</x:v>
+      </x:c>
+      <x:c r="M295" s="0" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="N295" s="0" t="s">
+        <x:v>3711</x:v>
+      </x:c>
+      <x:c r="O295" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P295" s="0" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="Q295" s="0" t="s">
+        <x:v>3696</x:v>
+      </x:c>
+      <x:c r="S295" s="0" t="s">
+        <x:v>3698</x:v>
+      </x:c>
+      <x:c r="T295" s="0" t="s">
+        <x:v>3437</x:v>
+      </x:c>
+      <x:c r="U295" s="0" t="s">
+        <x:v>3699</x:v>
+      </x:c>
+      <x:c r="W295" s="0" t="s">
+        <x:v>3712</x:v>
+      </x:c>
+      <x:c r="X295" s="0" t="s">
         <x:v>3713</x:v>
       </x:c>
-      <x:c r="J295" s="0" t="s">
+      <x:c r="Y295" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z295" s="0" t="s">
         <x:v>3714</x:v>
       </x:c>
-      <x:c r="K295" s="0" t="s">
+      <x:c r="AA295" s="0" t="s">
         <x:v>3715</x:v>
-      </x:c>
-[...37 lines deleted...]
-        <x:v>3721</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:27">
       <x:c r="A296" s="0" t="s">
-        <x:v>3722</x:v>
+        <x:v>3716</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>3723</x:v>
+        <x:v>3717</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>3724</x:v>
+        <x:v>3718</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
-        <x:v>3725</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
-        <x:v>3726</x:v>
+        <x:v>3719</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
-        <x:v>3712</x:v>
+        <x:v>3720</x:v>
       </x:c>
       <x:c r="H296" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I296" s="0" t="s">
-        <x:v>3727</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="J296" s="0" t="s">
-        <x:v>3714</x:v>
+        <x:v>3709</x:v>
       </x:c>
       <x:c r="K296" s="0" t="s">
-        <x:v>3728</x:v>
+        <x:v>3721</x:v>
       </x:c>
       <x:c r="M296" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>3722</x:v>
       </x:c>
       <x:c r="N296" s="0" t="s">
-        <x:v>3729</x:v>
+        <x:v>3423</x:v>
       </x:c>
       <x:c r="O296" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P296" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q296" s="0" t="s">
-        <x:v>3678</x:v>
+        <x:v>3696</x:v>
+      </x:c>
+      <x:c r="R296" s="0" t="s">
+        <x:v>3697</x:v>
       </x:c>
       <x:c r="S296" s="0" t="s">
-        <x:v>3680</x:v>
+        <x:v>3698</x:v>
       </x:c>
       <x:c r="T296" s="0" t="s">
-        <x:v>3416</x:v>
+        <x:v>3437</x:v>
       </x:c>
       <x:c r="U296" s="0" t="s">
-        <x:v>3717</x:v>
+        <x:v>3699</x:v>
       </x:c>
       <x:c r="W296" s="0" t="s">
-        <x:v>3718</x:v>
+        <x:v>3723</x:v>
       </x:c>
       <x:c r="X296" s="0" t="s">
-        <x:v>3730</x:v>
+        <x:v>3713</x:v>
       </x:c>
       <x:c r="Y296" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z296" s="0" t="s">
-        <x:v>3731</x:v>
+        <x:v>3724</x:v>
       </x:c>
       <x:c r="AA296" s="0" t="s">
-        <x:v>3721</x:v>
+        <x:v>3725</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:27">
       <x:c r="A297" s="0" t="s">
-        <x:v>3732</x:v>
+        <x:v>3726</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>3733</x:v>
+        <x:v>3727</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>3734</x:v>
+        <x:v>3728</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
-        <x:v>3735</x:v>
+        <x:v>3729</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
-        <x:v>3736</x:v>
+        <x:v>3730</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I297" s="0" t="s">
+        <x:v>3731</x:v>
+      </x:c>
+      <x:c r="J297" s="0" t="s">
+        <x:v>3732</x:v>
+      </x:c>
+      <x:c r="K297" s="0" t="s">
+        <x:v>3733</x:v>
+      </x:c>
+      <x:c r="M297" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="N297" s="0" t="s">
+        <x:v>3734</x:v>
+      </x:c>
+      <x:c r="O297" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P297" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="Q297" s="0" t="s">
+        <x:v>3696</x:v>
+      </x:c>
+      <x:c r="S297" s="0" t="s">
+        <x:v>3698</x:v>
+      </x:c>
+      <x:c r="T297" s="0" t="s">
+        <x:v>3437</x:v>
+      </x:c>
+      <x:c r="U297" s="0" t="s">
+        <x:v>3735</x:v>
+      </x:c>
+      <x:c r="W297" s="0" t="s">
+        <x:v>3736</x:v>
+      </x:c>
+      <x:c r="X297" s="0" t="s">
         <x:v>3737</x:v>
       </x:c>
-      <x:c r="J297" s="0" t="s">
+      <x:c r="Y297" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z297" s="0" t="s">
         <x:v>3738</x:v>
       </x:c>
-      <x:c r="K297" s="0" t="s">
+      <x:c r="AA297" s="0" t="s">
         <x:v>3739</x:v>
-      </x:c>
-[...40 lines deleted...]
-        <x:v>3746</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:27">
       <x:c r="A298" s="0" t="s">
-        <x:v>3747</x:v>
+        <x:v>3740</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>3748</x:v>
+        <x:v>3741</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>3749</x:v>
+        <x:v>3742</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
-        <x:v>1814</x:v>
+        <x:v>3743</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
-        <x:v>3750</x:v>
+        <x:v>3744</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
-        <x:v>3751</x:v>
+        <x:v>3730</x:v>
       </x:c>
       <x:c r="H298" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I298" s="0" t="s">
-        <x:v>3752</x:v>
+        <x:v>3745</x:v>
       </x:c>
       <x:c r="J298" s="0" t="s">
-        <x:v>3753</x:v>
+        <x:v>3732</x:v>
       </x:c>
       <x:c r="K298" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>3746</x:v>
       </x:c>
       <x:c r="M298" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="N298" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>3747</x:v>
       </x:c>
       <x:c r="O298" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P298" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q298" s="0" t="s">
-        <x:v>3678</x:v>
-[...2 lines deleted...]
-        <x:v>3754</x:v>
+        <x:v>3696</x:v>
       </x:c>
       <x:c r="S298" s="0" t="s">
-        <x:v>3680</x:v>
+        <x:v>3698</x:v>
       </x:c>
       <x:c r="T298" s="0" t="s">
-        <x:v>3416</x:v>
+        <x:v>3437</x:v>
       </x:c>
       <x:c r="U298" s="0" t="s">
-        <x:v>3717</x:v>
+        <x:v>3735</x:v>
       </x:c>
       <x:c r="W298" s="0" t="s">
-        <x:v>3755</x:v>
+        <x:v>3736</x:v>
       </x:c>
       <x:c r="X298" s="0" t="s">
-        <x:v>3756</x:v>
+        <x:v>3748</x:v>
       </x:c>
       <x:c r="Y298" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z298" s="0" t="s">
-        <x:v>3757</x:v>
+        <x:v>3749</x:v>
       </x:c>
       <x:c r="AA298" s="0" t="s">
-        <x:v>3758</x:v>
+        <x:v>3739</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:27">
       <x:c r="A299" s="0" t="s">
-        <x:v>3759</x:v>
+        <x:v>3750</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>3760</x:v>
+        <x:v>3751</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
-        <x:v>3761</x:v>
+        <x:v>3752</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
-        <x:v>3384</x:v>
+        <x:v>3215</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
-        <x:v>3762</x:v>
+        <x:v>3753</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
-        <x:v>3763</x:v>
+        <x:v>3754</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I299" s="0" t="s">
+        <x:v>3755</x:v>
+      </x:c>
+      <x:c r="J299" s="0" t="s">
+        <x:v>3756</x:v>
+      </x:c>
+      <x:c r="K299" s="0" t="s">
+        <x:v>3757</x:v>
+      </x:c>
+      <x:c r="M299" s="0" t="s">
+        <x:v>1378</x:v>
+      </x:c>
+      <x:c r="N299" s="0" t="s">
+        <x:v>3758</x:v>
+      </x:c>
+      <x:c r="O299" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P299" s="0" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="Q299" s="0" t="s">
+        <x:v>3759</x:v>
+      </x:c>
+      <x:c r="R299" s="0" t="s">
+        <x:v>3760</x:v>
+      </x:c>
+      <x:c r="S299" s="0" t="s">
+        <x:v>3698</x:v>
+      </x:c>
+      <x:c r="T299" s="0" t="s">
+        <x:v>3437</x:v>
+      </x:c>
+      <x:c r="U299" s="0" t="s">
+        <x:v>3735</x:v>
+      </x:c>
+      <x:c r="W299" s="0" t="s">
+        <x:v>3761</x:v>
+      </x:c>
+      <x:c r="X299" s="0" t="s">
+        <x:v>3762</x:v>
+      </x:c>
+      <x:c r="Y299" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z299" s="0" t="s">
+        <x:v>3763</x:v>
+      </x:c>
+      <x:c r="AA299" s="0" t="s">
         <x:v>3764</x:v>
-      </x:c>
-[...46 lines deleted...]
-        <x:v>3771</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:27">
       <x:c r="A300" s="0" t="s">
-        <x:v>3772</x:v>
+        <x:v>3765</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>3773</x:v>
+        <x:v>3766</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
-        <x:v>3774</x:v>
+        <x:v>3767</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
-        <x:v>3775</x:v>
+        <x:v>1827</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
-        <x:v>3776</x:v>
+        <x:v>3768</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
-        <x:v>3777</x:v>
+        <x:v>3769</x:v>
       </x:c>
       <x:c r="H300" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I300" s="0" t="s">
-        <x:v>3778</x:v>
+        <x:v>3770</x:v>
       </x:c>
       <x:c r="J300" s="0" t="s">
-        <x:v>3779</x:v>
+        <x:v>3771</x:v>
       </x:c>
       <x:c r="K300" s="0" t="s">
-        <x:v>3780</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="M300" s="0" t="s">
-        <x:v>1246</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="N300" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="O300" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P300" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q300" s="0" t="s">
-        <x:v>3678</x:v>
+        <x:v>3696</x:v>
       </x:c>
       <x:c r="R300" s="0" t="s">
-        <x:v>3781</x:v>
+        <x:v>3772</x:v>
       </x:c>
       <x:c r="S300" s="0" t="s">
-        <x:v>3680</x:v>
+        <x:v>3698</x:v>
       </x:c>
       <x:c r="T300" s="0" t="s">
-        <x:v>3416</x:v>
+        <x:v>3437</x:v>
       </x:c>
       <x:c r="U300" s="0" t="s">
-        <x:v>3717</x:v>
+        <x:v>3735</x:v>
       </x:c>
       <x:c r="W300" s="0" t="s">
-        <x:v>3782</x:v>
+        <x:v>3773</x:v>
       </x:c>
       <x:c r="X300" s="0" t="s">
-        <x:v>3783</x:v>
+        <x:v>3774</x:v>
       </x:c>
       <x:c r="Y300" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z300" s="0" t="s">
-        <x:v>3784</x:v>
+        <x:v>3775</x:v>
       </x:c>
       <x:c r="AA300" s="0" t="s">
-        <x:v>3785</x:v>
+        <x:v>3776</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:27">
       <x:c r="A301" s="0" t="s">
-        <x:v>3786</x:v>
+        <x:v>3777</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>3787</x:v>
+        <x:v>3778</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
-        <x:v>3788</x:v>
+        <x:v>3779</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>3405</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
-        <x:v>3789</x:v>
+        <x:v>3780</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
-        <x:v>3790</x:v>
+        <x:v>3781</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I301" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>3782</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
-        <x:v>3691</x:v>
+        <x:v>3783</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
-        <x:v>3791</x:v>
+        <x:v>3784</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
-        <x:v>3792</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="N301" s="0" t="s">
-        <x:v>3793</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q301" s="0" t="s">
-        <x:v>3678</x:v>
-[...2 lines deleted...]
-        <x:v>3794</x:v>
+        <x:v>3785</x:v>
       </x:c>
       <x:c r="S301" s="0" t="s">
-        <x:v>3680</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="T301" s="0" t="s">
-        <x:v>3416</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U301" s="0" t="s">
-        <x:v>3681</x:v>
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="V301" s="0" t="s">
+        <x:v>484</x:v>
       </x:c>
       <x:c r="W301" s="0" t="s">
-        <x:v>3795</x:v>
+        <x:v>3786</x:v>
       </x:c>
       <x:c r="X301" s="0" t="s">
-        <x:v>3695</x:v>
+        <x:v>3787</x:v>
       </x:c>
       <x:c r="Y301" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z301" s="0" t="s">
-        <x:v>3796</x:v>
+        <x:v>3788</x:v>
       </x:c>
       <x:c r="AA301" s="0" t="s">
-        <x:v>3797</x:v>
+        <x:v>3789</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:27">
       <x:c r="A302" s="0" t="s">
-        <x:v>3798</x:v>
+        <x:v>3790</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>3799</x:v>
+        <x:v>3791</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>3800</x:v>
+        <x:v>3792</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>3793</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
-        <x:v>3801</x:v>
+        <x:v>3794</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
-        <x:v>3802</x:v>
+        <x:v>3795</x:v>
       </x:c>
       <x:c r="H302" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I302" s="0" t="s">
-        <x:v>1905</x:v>
+        <x:v>3796</x:v>
       </x:c>
       <x:c r="J302" s="0" t="s">
-        <x:v>1906</x:v>
+        <x:v>3797</x:v>
       </x:c>
       <x:c r="K302" s="0" t="s">
+        <x:v>3798</x:v>
+      </x:c>
+      <x:c r="M302" s="0" t="s">
+        <x:v>1249</x:v>
+      </x:c>
+      <x:c r="N302" s="0" t="s">
+        <x:v>1253</x:v>
+      </x:c>
+      <x:c r="O302" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P302" s="0" t="s">
+        <x:v>1251</x:v>
+      </x:c>
+      <x:c r="Q302" s="0" t="s">
+        <x:v>3696</x:v>
+      </x:c>
+      <x:c r="R302" s="0" t="s">
+        <x:v>3799</x:v>
+      </x:c>
+      <x:c r="S302" s="0" t="s">
+        <x:v>3698</x:v>
+      </x:c>
+      <x:c r="T302" s="0" t="s">
+        <x:v>3437</x:v>
+      </x:c>
+      <x:c r="U302" s="0" t="s">
+        <x:v>3735</x:v>
+      </x:c>
+      <x:c r="W302" s="0" t="s">
+        <x:v>3800</x:v>
+      </x:c>
+      <x:c r="X302" s="0" t="s">
+        <x:v>3801</x:v>
+      </x:c>
+      <x:c r="Y302" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z302" s="0" t="s">
+        <x:v>3802</x:v>
+      </x:c>
+      <x:c r="AA302" s="0" t="s">
         <x:v>3803</x:v>
-      </x:c>
-[...40 lines deleted...]
-        <x:v>3808</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:27">
       <x:c r="A303" s="0" t="s">
-        <x:v>3809</x:v>
+        <x:v>3804</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>3810</x:v>
+        <x:v>3805</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>3811</x:v>
+        <x:v>3806</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
-        <x:v>3775</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
-        <x:v>3812</x:v>
+        <x:v>3807</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
-        <x:v>3813</x:v>
+        <x:v>3808</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I303" s="0" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="J303" s="0" t="s">
+        <x:v>3709</x:v>
+      </x:c>
+      <x:c r="K303" s="0" t="s">
+        <x:v>3809</x:v>
+      </x:c>
+      <x:c r="M303" s="0" t="s">
+        <x:v>3810</x:v>
+      </x:c>
+      <x:c r="N303" s="0" t="s">
+        <x:v>3811</x:v>
+      </x:c>
+      <x:c r="O303" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P303" s="0" t="s">
+        <x:v>1317</x:v>
+      </x:c>
+      <x:c r="Q303" s="0" t="s">
+        <x:v>3696</x:v>
+      </x:c>
+      <x:c r="R303" s="0" t="s">
+        <x:v>3812</x:v>
+      </x:c>
+      <x:c r="S303" s="0" t="s">
+        <x:v>3698</x:v>
+      </x:c>
+      <x:c r="T303" s="0" t="s">
+        <x:v>3437</x:v>
+      </x:c>
+      <x:c r="U303" s="0" t="s">
+        <x:v>3699</x:v>
+      </x:c>
+      <x:c r="W303" s="0" t="s">
+        <x:v>3813</x:v>
+      </x:c>
+      <x:c r="X303" s="0" t="s">
+        <x:v>3713</x:v>
+      </x:c>
+      <x:c r="Y303" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z303" s="0" t="s">
         <x:v>3814</x:v>
       </x:c>
-      <x:c r="J303" s="0" t="s">
+      <x:c r="AA303" s="0" t="s">
         <x:v>3815</x:v>
-      </x:c>
-[...43 lines deleted...]
-        <x:v>3707</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:27">
       <x:c r="A304" s="0" t="s">
-        <x:v>3822</x:v>
+        <x:v>3816</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>3823</x:v>
+        <x:v>3817</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>3824</x:v>
+        <x:v>3818</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
-        <x:v>3825</x:v>
+        <x:v>3819</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
-        <x:v>3826</x:v>
+        <x:v>3820</x:v>
       </x:c>
       <x:c r="H304" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I304" s="0" t="s">
-        <x:v>3827</x:v>
+        <x:v>1918</x:v>
       </x:c>
       <x:c r="J304" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="K304" s="0" t="s">
-        <x:v>3828</x:v>
+        <x:v>3821</x:v>
       </x:c>
       <x:c r="M304" s="0" t="s">
-        <x:v>3829</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="N304" s="0" t="s">
-        <x:v>3830</x:v>
+        <x:v>3822</x:v>
       </x:c>
       <x:c r="O304" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P304" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>1968</x:v>
       </x:c>
       <x:c r="Q304" s="0" t="s">
-        <x:v>2903</x:v>
-[...2 lines deleted...]
-        <x:v>2980</x:v>
+        <x:v>3821</x:v>
       </x:c>
       <x:c r="S304" s="0" t="s">
-        <x:v>2904</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="T304" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U304" s="0" t="s">
-        <x:v>2981</x:v>
+        <x:v>3822</x:v>
       </x:c>
       <x:c r="V304" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>1968</x:v>
       </x:c>
       <x:c r="W304" s="0" t="s">
-        <x:v>3831</x:v>
+        <x:v>3823</x:v>
       </x:c>
       <x:c r="X304" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>3824</x:v>
       </x:c>
       <x:c r="Y304" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z304" s="0" t="s">
-        <x:v>3832</x:v>
+        <x:v>3825</x:v>
       </x:c>
       <x:c r="AA304" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>3826</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:27">
       <x:c r="A305" s="0" t="s">
-        <x:v>3833</x:v>
+        <x:v>3827</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>3834</x:v>
+        <x:v>3828</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>3835</x:v>
+        <x:v>3829</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
-        <x:v>3836</x:v>
+        <x:v>3793</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
-        <x:v>3837</x:v>
+        <x:v>3830</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
-        <x:v>3838</x:v>
+        <x:v>3831</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I305" s="0" t="s">
+        <x:v>3832</x:v>
+      </x:c>
+      <x:c r="J305" s="0" t="s">
+        <x:v>3833</x:v>
+      </x:c>
+      <x:c r="K305" s="0" t="s">
+        <x:v>3834</x:v>
+      </x:c>
+      <x:c r="L305" s="0" t="s">
+        <x:v>3835</x:v>
+      </x:c>
+      <x:c r="M305" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="N305" s="0" t="s">
+        <x:v>3836</x:v>
+      </x:c>
+      <x:c r="O305" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P305" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="Q305" s="0" t="s">
+        <x:v>3760</x:v>
+      </x:c>
+      <x:c r="S305" s="0" t="s">
+        <x:v>3698</x:v>
+      </x:c>
+      <x:c r="T305" s="0" t="s">
+        <x:v>3437</x:v>
+      </x:c>
+      <x:c r="U305" s="0" t="s">
+        <x:v>3735</x:v>
+      </x:c>
+      <x:c r="W305" s="0" t="s">
+        <x:v>3837</x:v>
+      </x:c>
+      <x:c r="X305" s="0" t="s">
+        <x:v>3838</x:v>
+      </x:c>
+      <x:c r="Y305" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z305" s="0" t="s">
         <x:v>3839</x:v>
       </x:c>
-      <x:c r="J305" s="0" t="s">
-[...43 lines deleted...]
-      </x:c>
       <x:c r="AA305" s="0" t="s">
-        <x:v>3845</x:v>
+        <x:v>3725</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:27">
       <x:c r="A306" s="0" t="s">
-        <x:v>3846</x:v>
+        <x:v>3840</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>3847</x:v>
+        <x:v>3841</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>3848</x:v>
+        <x:v>3842</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
-        <x:v>3397</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
-        <x:v>3849</x:v>
+        <x:v>3843</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
-        <x:v>3850</x:v>
+        <x:v>3844</x:v>
       </x:c>
       <x:c r="H306" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I306" s="0" t="s">
-        <x:v>3851</x:v>
+        <x:v>3845</x:v>
       </x:c>
       <x:c r="J306" s="0" t="s">
-        <x:v>3852</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K306" s="0" t="s">
-        <x:v>3853</x:v>
+        <x:v>3846</x:v>
       </x:c>
       <x:c r="M306" s="0" t="s">
-        <x:v>2935</x:v>
+        <x:v>3847</x:v>
       </x:c>
       <x:c r="N306" s="0" t="s">
-        <x:v>3854</x:v>
+        <x:v>3848</x:v>
       </x:c>
       <x:c r="O306" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P306" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q306" s="0" t="s">
-        <x:v>3853</x:v>
+        <x:v>2921</x:v>
+      </x:c>
+      <x:c r="R306" s="0" t="s">
+        <x:v>2998</x:v>
       </x:c>
       <x:c r="S306" s="0" t="s">
-        <x:v>2935</x:v>
+        <x:v>2922</x:v>
       </x:c>
       <x:c r="T306" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U306" s="0" t="s">
-        <x:v>3854</x:v>
+        <x:v>2999</x:v>
       </x:c>
       <x:c r="V306" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="W306" s="0" t="s">
-        <x:v>1677</x:v>
+        <x:v>3849</x:v>
       </x:c>
       <x:c r="X306" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Y306" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z306" s="0" t="s">
-        <x:v>3855</x:v>
+        <x:v>3850</x:v>
       </x:c>
       <x:c r="AA306" s="0" t="s">
-        <x:v>3856</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:27">
       <x:c r="A307" s="0" t="s">
-        <x:v>3857</x:v>
+        <x:v>3851</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>3858</x:v>
+        <x:v>3852</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
-        <x:v>3859</x:v>
+        <x:v>3853</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
-        <x:v>3860</x:v>
+        <x:v>3854</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
-        <x:v>3861</x:v>
+        <x:v>3855</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>3856</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I307" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>3857</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>3858</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
+        <x:v>3859</x:v>
+      </x:c>
+      <x:c r="M307" s="0" t="s">
+        <x:v>3860</x:v>
+      </x:c>
+      <x:c r="N307" s="0" t="s">
+        <x:v>3861</x:v>
+      </x:c>
+      <x:c r="O307" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P307" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="M307" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="Q307" s="0" t="s">
+        <x:v>3859</x:v>
+      </x:c>
+      <x:c r="S307" s="0" t="s">
+        <x:v>3860</x:v>
+      </x:c>
+      <x:c r="T307" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U307" s="0" t="s">
+        <x:v>3861</x:v>
+      </x:c>
+      <x:c r="V307" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="S307" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="W307" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>1691</x:v>
       </x:c>
       <x:c r="X307" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>3011</x:v>
       </x:c>
       <x:c r="Y307" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z307" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>3862</x:v>
       </x:c>
       <x:c r="AA307" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>3863</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:27">
       <x:c r="A308" s="0" t="s">
-        <x:v>3862</x:v>
+        <x:v>3864</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>3863</x:v>
+        <x:v>3865</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>3864</x:v>
+        <x:v>3866</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>3418</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
-        <x:v>3865</x:v>
+        <x:v>3867</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
-        <x:v>3866</x:v>
+        <x:v>3868</x:v>
       </x:c>
       <x:c r="H308" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I308" s="0" t="s">
-        <x:v>1455</x:v>
+        <x:v>3869</x:v>
       </x:c>
       <x:c r="J308" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>3870</x:v>
       </x:c>
       <x:c r="K308" s="0" t="s">
-        <x:v>3867</x:v>
+        <x:v>3871</x:v>
       </x:c>
       <x:c r="M308" s="0" t="s">
-        <x:v>2477</x:v>
+        <x:v>2954</x:v>
       </x:c>
       <x:c r="N308" s="0" t="s">
-        <x:v>3868</x:v>
+        <x:v>3872</x:v>
       </x:c>
       <x:c r="O308" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P308" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="Q308" s="0" t="s">
-        <x:v>3867</x:v>
+        <x:v>3871</x:v>
       </x:c>
       <x:c r="S308" s="0" t="s">
-        <x:v>2477</x:v>
+        <x:v>2954</x:v>
       </x:c>
       <x:c r="T308" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U308" s="0" t="s">
-        <x:v>3868</x:v>
+        <x:v>3872</x:v>
       </x:c>
       <x:c r="V308" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="W308" s="0" t="s">
-        <x:v>3869</x:v>
+        <x:v>1691</x:v>
       </x:c>
       <x:c r="X308" s="0" t="s">
-        <x:v>3870</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Y308" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Z308" s="0" t="s">
-        <x:v>3871</x:v>
+        <x:v>3873</x:v>
       </x:c>
       <x:c r="AA308" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>3874</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:27">
       <x:c r="A309" s="0" t="s">
-        <x:v>3872</x:v>
+        <x:v>3875</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>3873</x:v>
+        <x:v>3876</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>3874</x:v>
+        <x:v>3877</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
-        <x:v>3875</x:v>
+        <x:v>3878</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
-        <x:v>3876</x:v>
+        <x:v>3879</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
-        <x:v>3877</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I309" s="0" t="s">
-        <x:v>3878</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
-        <x:v>3879</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
-        <x:v>3880</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
-        <x:v>1486</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="N309" s="0" t="s">
-        <x:v>3881</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>1488</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q309" s="0" t="s">
-        <x:v>3880</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="S309" s="0" t="s">
-        <x:v>1486</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T309" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U309" s="0" t="s">
-        <x:v>3881</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="V309" s="0" t="s">
-        <x:v>1488</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W309" s="0" t="s">
-        <x:v>3882</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="X309" s="0" t="s">
-        <x:v>3883</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Y309" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Z309" s="0" t="s">
-        <x:v>3884</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="AA309" s="0" t="s">
-        <x:v>3885</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:27">
       <x:c r="A310" s="0" t="s">
-        <x:v>3886</x:v>
+        <x:v>3880</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>3887</x:v>
+        <x:v>3881</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>3888</x:v>
+        <x:v>3882</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
-        <x:v>3889</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
-        <x:v>3890</x:v>
+        <x:v>3883</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
-        <x:v>3891</x:v>
+        <x:v>3884</x:v>
       </x:c>
       <x:c r="H310" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I310" s="0" t="s">
-        <x:v>3892</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="J310" s="0" t="s">
-        <x:v>3893</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="K310" s="0" t="s">
-        <x:v>3894</x:v>
+        <x:v>3885</x:v>
       </x:c>
       <x:c r="M310" s="0" t="s">
-        <x:v>1642</x:v>
+        <x:v>2499</x:v>
       </x:c>
       <x:c r="N310" s="0" t="s">
-        <x:v>3895</x:v>
+        <x:v>3886</x:v>
       </x:c>
       <x:c r="O310" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P310" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q310" s="0" t="s">
-        <x:v>3894</x:v>
+        <x:v>3885</x:v>
       </x:c>
       <x:c r="S310" s="0" t="s">
-        <x:v>1642</x:v>
+        <x:v>2499</x:v>
       </x:c>
       <x:c r="T310" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U310" s="0" t="s">
-        <x:v>3895</x:v>
+        <x:v>3886</x:v>
       </x:c>
       <x:c r="V310" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W310" s="0" t="s">
-        <x:v>3896</x:v>
+        <x:v>3887</x:v>
       </x:c>
       <x:c r="X310" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>3888</x:v>
       </x:c>
       <x:c r="Y310" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z310" s="0" t="s">
-        <x:v>3897</x:v>
+        <x:v>3889</x:v>
       </x:c>
       <x:c r="AA310" s="0" t="s">
-        <x:v>3898</x:v>
+        <x:v>3890</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:27">
       <x:c r="A311" s="0" t="s">
-        <x:v>3899</x:v>
+        <x:v>3891</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>3900</x:v>
+        <x:v>3892</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>3901</x:v>
+        <x:v>3893</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
-        <x:v>3902</x:v>
+        <x:v>3894</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
-        <x:v>3903</x:v>
+        <x:v>3895</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>3904</x:v>
+        <x:v>3896</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I311" s="0" t="s">
-        <x:v>2735</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>3905</x:v>
+        <x:v>3897</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="N311" s="0" t="s">
-        <x:v>2658</x:v>
+        <x:v>3898</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="Q311" s="0" t="s">
-        <x:v>2903</x:v>
-[...2 lines deleted...]
-        <x:v>2980</x:v>
+        <x:v>3899</x:v>
       </x:c>
       <x:c r="S311" s="0" t="s">
-        <x:v>2904</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="T311" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U311" s="0" t="s">
-        <x:v>2981</x:v>
+        <x:v>3900</x:v>
       </x:c>
       <x:c r="V311" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="W311" s="0" t="s">
-        <x:v>3906</x:v>
+        <x:v>3901</x:v>
       </x:c>
       <x:c r="X311" s="0" t="s">
-        <x:v>3907</x:v>
+        <x:v>3902</x:v>
       </x:c>
       <x:c r="Y311" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z311" s="0" t="s">
-        <x:v>3908</x:v>
+        <x:v>3903</x:v>
       </x:c>
       <x:c r="AA311" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>3904</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:27">
       <x:c r="A312" s="0" t="s">
-        <x:v>3909</x:v>
+        <x:v>3905</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
+        <x:v>3906</x:v>
+      </x:c>
+      <x:c r="D312" s="0" t="s">
+        <x:v>3907</x:v>
+      </x:c>
+      <x:c r="E312" s="0" t="s">
+        <x:v>3908</x:v>
+      </x:c>
+      <x:c r="F312" s="0" t="s">
+        <x:v>3909</x:v>
+      </x:c>
+      <x:c r="G312" s="0" t="s">
         <x:v>3910</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>3914</x:v>
       </x:c>
       <x:c r="H312" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I312" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>3911</x:v>
       </x:c>
       <x:c r="J312" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>3912</x:v>
       </x:c>
       <x:c r="K312" s="0" t="s">
+        <x:v>3913</x:v>
+      </x:c>
+      <x:c r="M312" s="0" t="s">
+        <x:v>1656</x:v>
+      </x:c>
+      <x:c r="N312" s="0" t="s">
+        <x:v>3914</x:v>
+      </x:c>
+      <x:c r="O312" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P312" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="Q312" s="0" t="s">
+        <x:v>3913</x:v>
+      </x:c>
+      <x:c r="S312" s="0" t="s">
+        <x:v>1656</x:v>
+      </x:c>
+      <x:c r="T312" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U312" s="0" t="s">
+        <x:v>3914</x:v>
+      </x:c>
+      <x:c r="V312" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="W312" s="0" t="s">
         <x:v>3915</x:v>
       </x:c>
-      <x:c r="M312" s="0" t="s">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="X312" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="Y312" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z312" s="0" t="s">
-        <x:v>3919</x:v>
+        <x:v>3916</x:v>
       </x:c>
       <x:c r="AA312" s="0" t="s">
-        <x:v>3920</x:v>
+        <x:v>3917</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:27">
       <x:c r="A313" s="0" t="s">
-        <x:v>3921</x:v>
+        <x:v>3918</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
+        <x:v>3919</x:v>
+      </x:c>
+      <x:c r="D313" s="0" t="s">
+        <x:v>3920</x:v>
+      </x:c>
+      <x:c r="E313" s="0" t="s">
+        <x:v>3921</x:v>
+      </x:c>
+      <x:c r="F313" s="0" t="s">
         <x:v>3922</x:v>
       </x:c>
-      <x:c r="D313" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="F313" s="0" t="s">
+      <x:c r="G313" s="0" t="s">
         <x:v>3923</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3914</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I313" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>3924</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
-        <x:v>3924</x:v>
+        <x:v>3925</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
-        <x:v>3925</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="N313" s="0" t="s">
+        <x:v>2680</x:v>
+      </x:c>
+      <x:c r="O313" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P313" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="Q313" s="0" t="s">
+        <x:v>2921</x:v>
+      </x:c>
+      <x:c r="R313" s="0" t="s">
+        <x:v>2998</x:v>
+      </x:c>
+      <x:c r="S313" s="0" t="s">
+        <x:v>2922</x:v>
+      </x:c>
+      <x:c r="T313" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U313" s="0" t="s">
+        <x:v>2999</x:v>
+      </x:c>
+      <x:c r="V313" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="W313" s="0" t="s">
         <x:v>3926</x:v>
       </x:c>
-      <x:c r="O313" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="U313" s="0" t="s">
+      <x:c r="X313" s="0" t="s">
         <x:v>3927</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>3928</x:v>
       </x:c>
       <x:c r="Y313" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z313" s="0" t="s">
-        <x:v>3929</x:v>
+        <x:v>3928</x:v>
       </x:c>
       <x:c r="AA313" s="0" t="s">
-        <x:v>3920</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:27">
       <x:c r="A314" s="0" t="s">
-        <x:v>3930</x:v>
+        <x:v>3929</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
+        <x:v>3930</x:v>
+      </x:c>
+      <x:c r="D314" s="0" t="s">
         <x:v>3931</x:v>
       </x:c>
-      <x:c r="D314" s="0" t="s">
+      <x:c r="E314" s="0" t="s">
         <x:v>3932</x:v>
       </x:c>
-      <x:c r="E314" s="0" t="s">
+      <x:c r="F314" s="0" t="s">
         <x:v>3933</x:v>
       </x:c>
-      <x:c r="F314" s="0" t="s">
+      <x:c r="G314" s="0" t="s">
         <x:v>3934</x:v>
       </x:c>
-      <x:c r="G314" s="0" t="s">
+      <x:c r="H314" s="0" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="I314" s="0" t="s">
         <x:v>3935</x:v>
       </x:c>
-      <x:c r="H314" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J314" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="K314" s="0" t="s">
         <x:v>3936</x:v>
       </x:c>
       <x:c r="M314" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>3937</x:v>
       </x:c>
       <x:c r="N314" s="0" t="s">
+        <x:v>3938</x:v>
+      </x:c>
+      <x:c r="O314" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P314" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="Q314" s="0" t="s">
+        <x:v>3936</x:v>
+      </x:c>
+      <x:c r="S314" s="0" t="s">
         <x:v>3937</x:v>
       </x:c>
-      <x:c r="O314" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="Q314" s="0" t="s">
+      <x:c r="T314" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U314" s="0" t="s">
         <x:v>3938</x:v>
       </x:c>
-      <x:c r="S314" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="V314" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W314" s="0" t="s">
         <x:v>3939</x:v>
       </x:c>
       <x:c r="X314" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Y314" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z314" s="0" t="s">
         <x:v>3940</x:v>
       </x:c>
       <x:c r="AA314" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>3941</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:27">
       <x:c r="A315" s="0" t="s">
-        <x:v>3941</x:v>
+        <x:v>3942</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>3942</x:v>
+        <x:v>3943</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>3932</x:v>
+        <x:v>3931</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
-        <x:v>3943</x:v>
+        <x:v>3944</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
+        <x:v>3934</x:v>
+      </x:c>
+      <x:c r="H315" s="0" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="I315" s="0" t="s">
         <x:v>3935</x:v>
       </x:c>
-      <x:c r="H315" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J315" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>3944</x:v>
+        <x:v>3945</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>3946</x:v>
       </x:c>
       <x:c r="N315" s="0" t="s">
-        <x:v>3937</x:v>
+        <x:v>3947</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q315" s="0" t="s">
         <x:v>3936</x:v>
       </x:c>
       <x:c r="S315" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T315" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U315" s="0" t="s">
-        <x:v>3937</x:v>
+        <x:v>3948</x:v>
       </x:c>
       <x:c r="V315" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W315" s="0" t="s">
         <x:v>3939</x:v>
       </x:c>
       <x:c r="X315" s="0" t="s">
-        <x:v>3945</x:v>
+        <x:v>3949</x:v>
       </x:c>
       <x:c r="Y315" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z315" s="0" t="s">
-        <x:v>3946</x:v>
+        <x:v>3950</x:v>
       </x:c>
       <x:c r="AA315" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>3941</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:27">
       <x:c r="A316" s="0" t="s">
-        <x:v>3947</x:v>
+        <x:v>3951</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>3948</x:v>
+        <x:v>3952</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>3949</x:v>
+        <x:v>3953</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
-        <x:v>3950</x:v>
+        <x:v>3954</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
-        <x:v>3951</x:v>
+        <x:v>3955</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
-        <x:v>3935</x:v>
+        <x:v>3956</x:v>
       </x:c>
       <x:c r="H316" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I316" s="0" t="s">
-        <x:v>3952</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J316" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K316" s="0" t="s">
-        <x:v>3953</x:v>
+        <x:v>3957</x:v>
       </x:c>
       <x:c r="M316" s="0" t="s">
-        <x:v>1430</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="N316" s="0" t="s">
-        <x:v>3954</x:v>
+        <x:v>3958</x:v>
       </x:c>
       <x:c r="O316" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P316" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q316" s="0" t="s">
-        <x:v>3936</x:v>
+        <x:v>3959</x:v>
       </x:c>
       <x:c r="S316" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="T316" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U316" s="0" t="s">
-        <x:v>3937</x:v>
+        <x:v>3958</x:v>
       </x:c>
       <x:c r="V316" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="W316" s="0" t="s">
-        <x:v>3939</x:v>
+        <x:v>3960</x:v>
       </x:c>
       <x:c r="X316" s="0" t="s">
-        <x:v>2617</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Y316" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z316" s="0" t="s">
-        <x:v>3955</x:v>
+        <x:v>3961</x:v>
       </x:c>
       <x:c r="AA316" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:27">
       <x:c r="A317" s="0" t="s">
-        <x:v>3956</x:v>
+        <x:v>3962</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>3957</x:v>
+        <x:v>3963</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>3958</x:v>
+        <x:v>3953</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
-        <x:v>3959</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
-        <x:v>3960</x:v>
+        <x:v>3964</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>3935</x:v>
+        <x:v>3956</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I317" s="0" t="s">
-        <x:v>2735</x:v>
+        <x:v>3924</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
-        <x:v>3961</x:v>
+        <x:v>3965</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="N317" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>3958</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q317" s="0" t="s">
-        <x:v>3961</x:v>
+        <x:v>3957</x:v>
       </x:c>
       <x:c r="S317" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="T317" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U317" s="0" t="s">
-        <x:v>3937</x:v>
+        <x:v>3958</x:v>
       </x:c>
       <x:c r="V317" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="W317" s="0" t="s">
-        <x:v>3939</x:v>
+        <x:v>3960</x:v>
       </x:c>
       <x:c r="X317" s="0" t="s">
-        <x:v>3962</x:v>
+        <x:v>3966</x:v>
       </x:c>
       <x:c r="Y317" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z317" s="0" t="s">
-        <x:v>3963</x:v>
+        <x:v>3967</x:v>
       </x:c>
       <x:c r="AA317" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:27">
       <x:c r="A318" s="0" t="s">
-        <x:v>3964</x:v>
+        <x:v>3968</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>3965</x:v>
+        <x:v>3969</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>3966</x:v>
+        <x:v>3970</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
-        <x:v>3967</x:v>
+        <x:v>3971</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
-        <x:v>3968</x:v>
+        <x:v>3972</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
-        <x:v>3969</x:v>
+        <x:v>3956</x:v>
       </x:c>
       <x:c r="H318" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I318" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>3973</x:v>
       </x:c>
       <x:c r="J318" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K318" s="0" t="s">
-        <x:v>3970</x:v>
+        <x:v>3974</x:v>
       </x:c>
       <x:c r="M318" s="0" t="s">
-        <x:v>1718</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="N318" s="0" t="s">
-        <x:v>1990</x:v>
+        <x:v>3975</x:v>
       </x:c>
       <x:c r="O318" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P318" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q318" s="0" t="s">
-        <x:v>3970</x:v>
+        <x:v>3957</x:v>
       </x:c>
       <x:c r="S318" s="0" t="s">
-        <x:v>1718</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="T318" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U318" s="0" t="s">
-        <x:v>1990</x:v>
+        <x:v>3958</x:v>
       </x:c>
       <x:c r="V318" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="W318" s="0" t="s">
-        <x:v>3971</x:v>
+        <x:v>3960</x:v>
       </x:c>
       <x:c r="X318" s="0" t="s">
-        <x:v>3972</x:v>
+        <x:v>2639</x:v>
       </x:c>
       <x:c r="Y318" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Z318" s="0" t="s">
-        <x:v>3973</x:v>
+        <x:v>3976</x:v>
       </x:c>
       <x:c r="AA318" s="0" t="s">
-        <x:v>3974</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:27">
       <x:c r="A319" s="0" t="s">
-        <x:v>3975</x:v>
+        <x:v>3977</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>3976</x:v>
+        <x:v>3978</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>3977</x:v>
+        <x:v>3979</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
-        <x:v>1600</x:v>
+        <x:v>3980</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
-        <x:v>3978</x:v>
+        <x:v>3981</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
-        <x:v>3979</x:v>
+        <x:v>3956</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I319" s="0" t="s">
-        <x:v>3980</x:v>
+        <x:v>3924</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
-        <x:v>3981</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>3982</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="N319" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="O319" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P319" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="Q319" s="0" t="s">
+        <x:v>3982</x:v>
+      </x:c>
+      <x:c r="S319" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="T319" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U319" s="0" t="s">
+        <x:v>3958</x:v>
+      </x:c>
+      <x:c r="V319" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="W319" s="0" t="s">
+        <x:v>3960</x:v>
+      </x:c>
+      <x:c r="X319" s="0" t="s">
         <x:v>3983</x:v>
       </x:c>
-      <x:c r="N319" s="0" t="s">
+      <x:c r="Y319" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Z319" s="0" t="s">
         <x:v>3984</x:v>
       </x:c>
-      <x:c r="O319" s="0" t="s">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="AA319" s="0" t="s">
-        <x:v>3991</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:27">
       <x:c r="A320" s="0" t="s">
-        <x:v>3992</x:v>
+        <x:v>3985</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>3993</x:v>
+        <x:v>3986</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>3994</x:v>
+        <x:v>3987</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>3988</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
-        <x:v>3995</x:v>
+        <x:v>3989</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
-        <x:v>3996</x:v>
+        <x:v>3990</x:v>
       </x:c>
       <x:c r="H320" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I320" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J320" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K320" s="0" t="s">
-        <x:v>3997</x:v>
+        <x:v>3991</x:v>
       </x:c>
       <x:c r="M320" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="N320" s="0" t="s">
-        <x:v>3998</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="O320" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P320" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q320" s="0" t="s">
-        <x:v>3997</x:v>
+        <x:v>3991</x:v>
       </x:c>
       <x:c r="S320" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="T320" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U320" s="0" t="s">
-        <x:v>3998</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="V320" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="W320" s="0" t="s">
-        <x:v>3999</x:v>
+        <x:v>3992</x:v>
       </x:c>
       <x:c r="X320" s="0" t="s">
-        <x:v>4000</x:v>
+        <x:v>3993</x:v>
       </x:c>
       <x:c r="Y320" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z320" s="0" t="s">
-        <x:v>4001</x:v>
+        <x:v>3994</x:v>
       </x:c>
       <x:c r="AA320" s="0" t="s">
-        <x:v>4002</x:v>
+        <x:v>3995</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:27">
       <x:c r="A321" s="0" t="s">
-        <x:v>4003</x:v>
+        <x:v>3996</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>4004</x:v>
+        <x:v>3997</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>4005</x:v>
+        <x:v>3998</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
-        <x:v>4006</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
-        <x:v>4007</x:v>
+        <x:v>3999</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
-        <x:v>4008</x:v>
+        <x:v>4000</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I321" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>4001</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>4002</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
+        <x:v>4003</x:v>
+      </x:c>
+      <x:c r="M321" s="0" t="s">
+        <x:v>4004</x:v>
+      </x:c>
+      <x:c r="N321" s="0" t="s">
+        <x:v>4005</x:v>
+      </x:c>
+      <x:c r="O321" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P321" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="Q321" s="0" t="s">
+        <x:v>4006</x:v>
+      </x:c>
+      <x:c r="S321" s="0" t="s">
+        <x:v>4007</x:v>
+      </x:c>
+      <x:c r="T321" s="0" t="s">
+        <x:v>1578</x:v>
+      </x:c>
+      <x:c r="U321" s="0" t="s">
+        <x:v>4008</x:v>
+      </x:c>
+      <x:c r="W321" s="0" t="s">
         <x:v>4009</x:v>
       </x:c>
-      <x:c r="M321" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W321" s="0" t="s">
+      <x:c r="X321" s="0" t="s">
         <x:v>4010</x:v>
       </x:c>
-      <x:c r="X321" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Y321" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z321" s="0" t="s">
         <x:v>4011</x:v>
       </x:c>
       <x:c r="AA321" s="0" t="s">
         <x:v>4012</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:27">
       <x:c r="A322" s="0" t="s">
         <x:v>4013</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
         <x:v>4014</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
         <x:v>4015</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>4016</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>4017</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
         <x:v>4018</x:v>
       </x:c>
       <x:c r="H322" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I322" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J322" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K322" s="0" t="s">
         <x:v>4019</x:v>
       </x:c>
       <x:c r="M322" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="N322" s="0" t="s">
+        <x:v>1253</x:v>
+      </x:c>
+      <x:c r="O322" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P322" s="0" t="s">
+        <x:v>1251</x:v>
+      </x:c>
+      <x:c r="Q322" s="0" t="s">
+        <x:v>4019</x:v>
+      </x:c>
+      <x:c r="S322" s="0" t="s">
+        <x:v>1249</x:v>
+      </x:c>
+      <x:c r="T322" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U322" s="0" t="s">
+        <x:v>1253</x:v>
+      </x:c>
+      <x:c r="V322" s="0" t="s">
+        <x:v>1251</x:v>
+      </x:c>
+      <x:c r="W322" s="0" t="s">
         <x:v>4020</x:v>
       </x:c>
-      <x:c r="O322" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="X322" s="0" t="s">
-        <x:v>4024</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Y322" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z322" s="0" t="s">
-        <x:v>4025</x:v>
+        <x:v>4021</x:v>
       </x:c>
       <x:c r="AA322" s="0" t="s">
-        <x:v>4026</x:v>
+        <x:v>4022</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:27">
       <x:c r="A323" s="0" t="s">
-        <x:v>4027</x:v>
+        <x:v>4023</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
+        <x:v>4024</x:v>
+      </x:c>
+      <x:c r="D323" s="0" t="s">
+        <x:v>4025</x:v>
+      </x:c>
+      <x:c r="E323" s="0" t="s">
+        <x:v>4026</x:v>
+      </x:c>
+      <x:c r="F323" s="0" t="s">
+        <x:v>4027</x:v>
+      </x:c>
+      <x:c r="G323" s="0" t="s">
         <x:v>4028</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>4031</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I323" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="K323" s="0" t="s">
+        <x:v>4029</x:v>
+      </x:c>
+      <x:c r="M323" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="N323" s="0" t="s">
+        <x:v>4030</x:v>
+      </x:c>
+      <x:c r="O323" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P323" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="Q323" s="0" t="s">
+        <x:v>4031</x:v>
+      </x:c>
+      <x:c r="S323" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="T323" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U323" s="0" t="s">
         <x:v>4032</x:v>
       </x:c>
-      <x:c r="K323" s="0" t="s">
+      <x:c r="V323" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="W323" s="0" t="s">
         <x:v>4033</x:v>
       </x:c>
-      <x:c r="M323" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N323" s="0" t="s">
+      <x:c r="X323" s="0" t="s">
         <x:v>4034</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>4036</x:v>
       </x:c>
       <x:c r="Y323" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z323" s="0" t="s">
-        <x:v>4037</x:v>
+        <x:v>4035</x:v>
       </x:c>
       <x:c r="AA323" s="0" t="s">
-        <x:v>4038</x:v>
+        <x:v>4036</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:27">
       <x:c r="A324" s="0" t="s">
-        <x:v>4039</x:v>
+        <x:v>4037</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
+        <x:v>4038</x:v>
+      </x:c>
+      <x:c r="D324" s="0" t="s">
+        <x:v>4039</x:v>
+      </x:c>
+      <x:c r="E324" s="0" t="s">
+        <x:v>2929</x:v>
+      </x:c>
+      <x:c r="F324" s="0" t="s">
         <x:v>4040</x:v>
       </x:c>
-      <x:c r="D324" s="0" t="s">
+      <x:c r="G324" s="0" t="s">
         <x:v>4041</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>4043</x:v>
       </x:c>
       <x:c r="H324" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I324" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J324" s="0" t="s">
-        <x:v>4032</x:v>
+        <x:v>4042</x:v>
       </x:c>
       <x:c r="K324" s="0" t="s">
+        <x:v>4043</x:v>
+      </x:c>
+      <x:c r="M324" s="0" t="s">
+        <x:v>1490</x:v>
+      </x:c>
+      <x:c r="N324" s="0" t="s">
         <x:v>4044</x:v>
       </x:c>
-      <x:c r="M324" s="0" t="s">
+      <x:c r="O324" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P324" s="0" t="s">
+        <x:v>1492</x:v>
+      </x:c>
+      <x:c r="Q324" s="0" t="s">
+        <x:v>4043</x:v>
+      </x:c>
+      <x:c r="S324" s="0" t="s">
+        <x:v>1490</x:v>
+      </x:c>
+      <x:c r="T324" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U324" s="0" t="s">
+        <x:v>4044</x:v>
+      </x:c>
+      <x:c r="V324" s="0" t="s">
+        <x:v>1492</x:v>
+      </x:c>
+      <x:c r="W324" s="0" t="s">
         <x:v>4045</x:v>
       </x:c>
-      <x:c r="N324" s="0" t="s">
+      <x:c r="X324" s="0" t="s">
         <x:v>4046</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>4036</x:v>
       </x:c>
       <x:c r="Y324" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z324" s="0" t="s">
+        <x:v>4047</x:v>
+      </x:c>
+      <x:c r="AA324" s="0" t="s">
         <x:v>4048</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>4049</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:27">
       <x:c r="A325" s="0" t="s">
-        <x:v>4050</x:v>
+        <x:v>4049</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
+        <x:v>4050</x:v>
+      </x:c>
+      <x:c r="D325" s="0" t="s">
         <x:v>4051</x:v>
       </x:c>
-      <x:c r="D325" s="0" t="s">
+      <x:c r="E325" s="0" t="s">
+        <x:v>2986</x:v>
+      </x:c>
+      <x:c r="F325" s="0" t="s">
         <x:v>4052</x:v>
       </x:c>
-      <x:c r="E325" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F325" s="0" t="s">
+      <x:c r="G325" s="0" t="s">
         <x:v>4053</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>4031</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I325" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
-        <x:v>4032</x:v>
+        <x:v>4042</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>4054</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>4055</x:v>
       </x:c>
       <x:c r="N325" s="0" t="s">
-        <x:v>3881</x:v>
+        <x:v>4056</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>1488</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="Q325" s="0" t="s">
-        <x:v>4033</x:v>
+        <x:v>4054</x:v>
       </x:c>
       <x:c r="S325" s="0" t="s">
-        <x:v>1486</x:v>
+        <x:v>4055</x:v>
       </x:c>
       <x:c r="T325" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U325" s="0" t="s">
-        <x:v>4034</x:v>
+        <x:v>4056</x:v>
       </x:c>
       <x:c r="V325" s="0" t="s">
-        <x:v>1488</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="W325" s="0" t="s">
-        <x:v>4035</x:v>
+        <x:v>4057</x:v>
       </x:c>
       <x:c r="X325" s="0" t="s">
-        <x:v>4036</x:v>
+        <x:v>4046</x:v>
       </x:c>
       <x:c r="Y325" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z325" s="0" t="s">
-        <x:v>4056</x:v>
+        <x:v>4058</x:v>
       </x:c>
       <x:c r="AA325" s="0" t="s">
-        <x:v>4038</x:v>
+        <x:v>4059</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:27">
       <x:c r="A326" s="0" t="s">
-        <x:v>4057</x:v>
+        <x:v>4060</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>4058</x:v>
+        <x:v>4061</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
-        <x:v>4059</x:v>
+        <x:v>4062</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>3279</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
-        <x:v>4060</x:v>
+        <x:v>4063</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
-        <x:v>4061</x:v>
+        <x:v>4041</x:v>
       </x:c>
       <x:c r="H326" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I326" s="0" t="s">
-        <x:v>4062</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J326" s="0" t="s">
-        <x:v>4063</x:v>
+        <x:v>4042</x:v>
       </x:c>
       <x:c r="K326" s="0" t="s">
         <x:v>4064</x:v>
       </x:c>
       <x:c r="M326" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>4065</x:v>
       </x:c>
       <x:c r="N326" s="0" t="s">
-        <x:v>4020</x:v>
+        <x:v>3898</x:v>
       </x:c>
       <x:c r="O326" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P326" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="Q326" s="0" t="s">
-        <x:v>4064</x:v>
+        <x:v>4043</x:v>
       </x:c>
       <x:c r="S326" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="T326" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U326" s="0" t="s">
-        <x:v>4020</x:v>
+        <x:v>4044</x:v>
       </x:c>
       <x:c r="V326" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="W326" s="0" t="s">
-        <x:v>4065</x:v>
+        <x:v>4045</x:v>
       </x:c>
       <x:c r="X326" s="0" t="s">
+        <x:v>4046</x:v>
+      </x:c>
+      <x:c r="Y326" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Z326" s="0" t="s">
         <x:v>4066</x:v>
       </x:c>
-      <x:c r="Y326" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="AA326" s="0" t="s">
-        <x:v>4068</x:v>
+        <x:v>4048</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:27">
       <x:c r="A327" s="0" t="s">
-        <x:v>4069</x:v>
+        <x:v>4067</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
+        <x:v>4068</x:v>
+      </x:c>
+      <x:c r="D327" s="0" t="s">
+        <x:v>4069</x:v>
+      </x:c>
+      <x:c r="E327" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="F327" s="0" t="s">
         <x:v>4070</x:v>
       </x:c>
-      <x:c r="D327" s="0" t="s">
+      <x:c r="G327" s="0" t="s">
         <x:v>4071</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>4073</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I327" s="0" t="s">
+        <x:v>4072</x:v>
+      </x:c>
+      <x:c r="J327" s="0" t="s">
+        <x:v>4073</x:v>
+      </x:c>
+      <x:c r="K327" s="0" t="s">
         <x:v>4074</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>4076</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N327" s="0" t="s">
-        <x:v>4020</x:v>
+        <x:v>4030</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q327" s="0" t="s">
-        <x:v>4077</x:v>
+        <x:v>4074</x:v>
       </x:c>
       <x:c r="S327" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="T327" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U327" s="0" t="s">
-        <x:v>4020</x:v>
+        <x:v>4030</x:v>
       </x:c>
       <x:c r="V327" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="W327" s="0" t="s">
+        <x:v>4075</x:v>
+      </x:c>
+      <x:c r="X327" s="0" t="s">
+        <x:v>4076</x:v>
+      </x:c>
+      <x:c r="Y327" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z327" s="0" t="s">
+        <x:v>4077</x:v>
+      </x:c>
+      <x:c r="AA327" s="0" t="s">
         <x:v>4078</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>4081</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:27">
       <x:c r="A328" s="0" t="s">
-        <x:v>4082</x:v>
+        <x:v>4079</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
+        <x:v>4080</x:v>
+      </x:c>
+      <x:c r="D328" s="0" t="s">
+        <x:v>4081</x:v>
+      </x:c>
+      <x:c r="E328" s="0" t="s">
+        <x:v>3157</x:v>
+      </x:c>
+      <x:c r="F328" s="0" t="s">
+        <x:v>4082</x:v>
+      </x:c>
+      <x:c r="G328" s="0" t="s">
         <x:v>4083</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>4086</x:v>
       </x:c>
       <x:c r="H328" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I328" s="0" t="s">
-        <x:v>1455</x:v>
+        <x:v>4084</x:v>
       </x:c>
       <x:c r="J328" s="0" t="s">
+        <x:v>4085</x:v>
+      </x:c>
+      <x:c r="K328" s="0" t="s">
+        <x:v>4086</x:v>
+      </x:c>
+      <x:c r="M328" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="N328" s="0" t="s">
+        <x:v>4030</x:v>
+      </x:c>
+      <x:c r="O328" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P328" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="Q328" s="0" t="s">
         <x:v>4087</x:v>
       </x:c>
-      <x:c r="K328" s="0" t="s">
+      <x:c r="S328" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="T328" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U328" s="0" t="s">
+        <x:v>4030</x:v>
+      </x:c>
+      <x:c r="V328" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="W328" s="0" t="s">
         <x:v>4088</x:v>
       </x:c>
-      <x:c r="M328" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N328" s="0" t="s">
+      <x:c r="X328" s="0" t="s">
         <x:v>4089</x:v>
       </x:c>
-      <x:c r="O328" s="0" t="s">
-[...20 lines deleted...]
-      <x:c r="W328" s="0" t="s">
+      <x:c r="Y328" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z328" s="0" t="s">
         <x:v>4090</x:v>
       </x:c>
-      <x:c r="X328" s="0" t="s">
+      <x:c r="AA328" s="0" t="s">
         <x:v>4091</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>4093</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:27">
       <x:c r="A329" s="0" t="s">
-        <x:v>4094</x:v>
+        <x:v>4092</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
+        <x:v>4093</x:v>
+      </x:c>
+      <x:c r="D329" s="0" t="s">
+        <x:v>4094</x:v>
+      </x:c>
+      <x:c r="E329" s="0" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="F329" s="0" t="s">
         <x:v>4095</x:v>
       </x:c>
-      <x:c r="D329" s="0" t="s">
+      <x:c r="G329" s="0" t="s">
         <x:v>4096</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>4099</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I329" s="0" t="s">
+        <x:v>1459</x:v>
+      </x:c>
+      <x:c r="J329" s="0" t="s">
+        <x:v>4097</x:v>
+      </x:c>
+      <x:c r="K329" s="0" t="s">
+        <x:v>4098</x:v>
+      </x:c>
+      <x:c r="M329" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="N329" s="0" t="s">
+        <x:v>4099</x:v>
+      </x:c>
+      <x:c r="O329" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P329" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="Q329" s="0" t="s">
+        <x:v>4098</x:v>
+      </x:c>
+      <x:c r="S329" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="T329" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U329" s="0" t="s">
+        <x:v>4099</x:v>
+      </x:c>
+      <x:c r="V329" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="W329" s="0" t="s">
         <x:v>4100</x:v>
       </x:c>
-      <x:c r="J329" s="0" t="s">
+      <x:c r="X329" s="0" t="s">
         <x:v>4101</x:v>
       </x:c>
-      <x:c r="K329" s="0" t="s">
+      <x:c r="Y329" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z329" s="0" t="s">
         <x:v>4102</x:v>
       </x:c>
-      <x:c r="M329" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N329" s="0" t="s">
+      <x:c r="AA329" s="0" t="s">
         <x:v>4103</x:v>
-      </x:c>
-[...37 lines deleted...]
-        <x:v>4109</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:27">
       <x:c r="A330" s="0" t="s">
-        <x:v>4110</x:v>
+        <x:v>4104</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>4111</x:v>
+        <x:v>4105</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>4112</x:v>
+        <x:v>4106</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
-        <x:v>4113</x:v>
+        <x:v>4107</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
-        <x:v>4114</x:v>
+        <x:v>4108</x:v>
       </x:c>
       <x:c r="G330" s="0" t="s">
-        <x:v>4115</x:v>
+        <x:v>4109</x:v>
       </x:c>
       <x:c r="H330" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I330" s="0" t="s">
+        <x:v>4110</x:v>
+      </x:c>
+      <x:c r="J330" s="0" t="s">
+        <x:v>4111</x:v>
+      </x:c>
+      <x:c r="K330" s="0" t="s">
+        <x:v>4112</x:v>
+      </x:c>
+      <x:c r="M330" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="N330" s="0" t="s">
+        <x:v>4113</x:v>
+      </x:c>
+      <x:c r="O330" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P330" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="Q330" s="0" t="s">
+        <x:v>4112</x:v>
+      </x:c>
+      <x:c r="R330" s="0" t="s">
+        <x:v>4114</x:v>
+      </x:c>
+      <x:c r="S330" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="T330" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U330" s="0" t="s">
+        <x:v>4115</x:v>
+      </x:c>
+      <x:c r="V330" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="W330" s="0" t="s">
         <x:v>4116</x:v>
       </x:c>
-      <x:c r="J330" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="K330" s="0" t="s">
+      <x:c r="X330" s="0" t="s">
         <x:v>4117</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
       <x:c r="Y330" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z330" s="0" t="s">
-        <x:v>4120</x:v>
+        <x:v>4118</x:v>
       </x:c>
       <x:c r="AA330" s="0" t="s">
-        <x:v>4121</x:v>
+        <x:v>4119</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:27">
       <x:c r="A331" s="0" t="s">
-        <x:v>4122</x:v>
+        <x:v>4120</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
+        <x:v>4121</x:v>
+      </x:c>
+      <x:c r="D331" s="0" t="s">
+        <x:v>4122</x:v>
+      </x:c>
+      <x:c r="E331" s="0" t="s">
         <x:v>4123</x:v>
       </x:c>
-      <x:c r="D331" s="0" t="s">
+      <x:c r="F331" s="0" t="s">
         <x:v>4124</x:v>
       </x:c>
-      <x:c r="E331" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F331" s="0" t="s">
+      <x:c r="G331" s="0" t="s">
         <x:v>4125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>4099</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I331" s="0" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="J331" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="K331" s="0" t="s">
         <x:v>4126</x:v>
       </x:c>
-      <x:c r="J331" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="K331" s="0" t="s">
+      <x:c r="M331" s="0" t="s">
+        <x:v>2851</x:v>
+      </x:c>
+      <x:c r="N331" s="0" t="s">
         <x:v>4127</x:v>
       </x:c>
-      <x:c r="M331" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N331" s="0" t="s">
+      <x:c r="O331" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P331" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="Q331" s="0" t="s">
+        <x:v>4126</x:v>
+      </x:c>
+      <x:c r="S331" s="0" t="s">
+        <x:v>2851</x:v>
+      </x:c>
+      <x:c r="T331" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U331" s="0" t="s">
+        <x:v>4127</x:v>
+      </x:c>
+      <x:c r="V331" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="W331" s="0" t="s">
         <x:v>4128</x:v>
       </x:c>
-      <x:c r="O331" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="X331" s="0" t="s">
-        <x:v>4130</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Y331" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z331" s="0" t="s">
-        <x:v>4131</x:v>
+        <x:v>4129</x:v>
       </x:c>
       <x:c r="AA331" s="0" t="s">
-        <x:v>4109</x:v>
+        <x:v>4130</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:27">
       <x:c r="A332" s="0" t="s">
-        <x:v>4132</x:v>
+        <x:v>4131</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
+        <x:v>4132</x:v>
+      </x:c>
+      <x:c r="D332" s="0" t="s">
         <x:v>4133</x:v>
       </x:c>
-      <x:c r="D332" s="0" t="s">
+      <x:c r="E332" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="F332" s="0" t="s">
         <x:v>4134</x:v>
       </x:c>
-      <x:c r="E332" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G332" s="0" t="s">
-        <x:v>4137</x:v>
+        <x:v>4109</x:v>
       </x:c>
       <x:c r="H332" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I332" s="0" t="s">
+        <x:v>4135</x:v>
+      </x:c>
+      <x:c r="J332" s="0" t="s">
+        <x:v>4111</x:v>
+      </x:c>
+      <x:c r="K332" s="0" t="s">
+        <x:v>4136</x:v>
+      </x:c>
+      <x:c r="M332" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="N332" s="0" t="s">
+        <x:v>4137</x:v>
+      </x:c>
+      <x:c r="O332" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P332" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="Q332" s="0" t="s">
+        <x:v>4112</x:v>
+      </x:c>
+      <x:c r="R332" s="0" t="s">
         <x:v>4138</x:v>
       </x:c>
-      <x:c r="J332" s="0" t="s">
+      <x:c r="S332" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="T332" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U332" s="0" t="s">
+        <x:v>4115</x:v>
+      </x:c>
+      <x:c r="V332" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="W332" s="0" t="s">
+        <x:v>4116</x:v>
+      </x:c>
+      <x:c r="X332" s="0" t="s">
         <x:v>4139</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>549</x:v>
       </x:c>
       <x:c r="Y332" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z332" s="0" t="s">
-        <x:v>4144</x:v>
+        <x:v>4140</x:v>
       </x:c>
       <x:c r="AA332" s="0" t="s">
-        <x:v>4145</x:v>
+        <x:v>4119</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:27">
       <x:c r="A333" s="0" t="s">
-        <x:v>4146</x:v>
+        <x:v>4141</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>4147</x:v>
+        <x:v>4142</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
-        <x:v>4148</x:v>
+        <x:v>4143</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
-        <x:v>4149</x:v>
+        <x:v>4144</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
-        <x:v>4150</x:v>
+        <x:v>4145</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
-        <x:v>4137</x:v>
+        <x:v>4146</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I333" s="0" t="s">
+        <x:v>4147</x:v>
+      </x:c>
+      <x:c r="J333" s="0" t="s">
+        <x:v>4148</x:v>
+      </x:c>
+      <x:c r="K333" s="0" t="s">
+        <x:v>4149</x:v>
+      </x:c>
+      <x:c r="M333" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="N333" s="0" t="s">
+        <x:v>4150</x:v>
+      </x:c>
+      <x:c r="O333" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P333" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="Q333" s="0" t="s">
         <x:v>4151</x:v>
       </x:c>
-      <x:c r="J333" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="K333" s="0" t="s">
+      <x:c r="S333" s="0" t="s">
+        <x:v>1966</x:v>
+      </x:c>
+      <x:c r="T333" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U333" s="0" t="s">
+        <x:v>3822</x:v>
+      </x:c>
+      <x:c r="V333" s="0" t="s">
+        <x:v>1968</x:v>
+      </x:c>
+      <x:c r="W333" s="0" t="s">
         <x:v>4152</x:v>
       </x:c>
-      <x:c r="M333" s="0" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="X333" s="0" t="s">
-        <x:v>4156</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="Y333" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z333" s="0" t="s">
-        <x:v>4157</x:v>
+        <x:v>4153</x:v>
       </x:c>
       <x:c r="AA333" s="0" t="s">
-        <x:v>4145</x:v>
+        <x:v>4154</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:27">
       <x:c r="A334" s="0" t="s">
-        <x:v>4158</x:v>
+        <x:v>4155</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
+        <x:v>4156</x:v>
+      </x:c>
+      <x:c r="D334" s="0" t="s">
+        <x:v>4157</x:v>
+      </x:c>
+      <x:c r="E334" s="0" t="s">
+        <x:v>4158</x:v>
+      </x:c>
+      <x:c r="F334" s="0" t="s">
         <x:v>4159</x:v>
       </x:c>
-      <x:c r="D334" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G334" s="0" t="s">
-        <x:v>4162</x:v>
+        <x:v>4146</x:v>
       </x:c>
       <x:c r="H334" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I334" s="0" t="s">
+        <x:v>4147</x:v>
+      </x:c>
+      <x:c r="J334" s="0" t="s">
+        <x:v>4148</x:v>
+      </x:c>
+      <x:c r="K334" s="0" t="s">
+        <x:v>4160</x:v>
+      </x:c>
+      <x:c r="M334" s="0" t="s">
+        <x:v>1966</x:v>
+      </x:c>
+      <x:c r="N334" s="0" t="s">
+        <x:v>4161</x:v>
+      </x:c>
+      <x:c r="O334" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P334" s="0" t="s">
+        <x:v>1968</x:v>
+      </x:c>
+      <x:c r="Q334" s="0" t="s">
+        <x:v>4151</x:v>
+      </x:c>
+      <x:c r="R334" s="0" t="s">
+        <x:v>4162</x:v>
+      </x:c>
+      <x:c r="S334" s="0" t="s">
+        <x:v>1966</x:v>
+      </x:c>
+      <x:c r="T334" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U334" s="0" t="s">
         <x:v>4163</x:v>
       </x:c>
-      <x:c r="J334" s="0" t="s">
+      <x:c r="V334" s="0" t="s">
+        <x:v>1968</x:v>
+      </x:c>
+      <x:c r="W334" s="0" t="s">
+        <x:v>4152</x:v>
+      </x:c>
+      <x:c r="X334" s="0" t="s">
         <x:v>4164</x:v>
       </x:c>
-      <x:c r="K334" s="0" t="s">
+      <x:c r="Y334" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Z334" s="0" t="s">
         <x:v>4165</x:v>
       </x:c>
-      <x:c r="M334" s="0" t="s">
-[...37 lines deleted...]
-      </x:c>
       <x:c r="AA334" s="0" t="s">
-        <x:v>4171</x:v>
+        <x:v>4154</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:27">
       <x:c r="A335" s="0" t="s">
-        <x:v>4172</x:v>
+        <x:v>4166</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>4173</x:v>
+        <x:v>4167</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
-        <x:v>4174</x:v>
+        <x:v>4168</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
-        <x:v>4175</x:v>
+        <x:v>4169</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>4176</x:v>
+        <x:v>4170</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I335" s="0" t="s">
+        <x:v>4171</x:v>
+      </x:c>
+      <x:c r="J335" s="0" t="s">
+        <x:v>4172</x:v>
+      </x:c>
+      <x:c r="K335" s="0" t="s">
+        <x:v>4173</x:v>
+      </x:c>
+      <x:c r="M335" s="0" t="s">
+        <x:v>1966</x:v>
+      </x:c>
+      <x:c r="N335" s="0" t="s">
+        <x:v>4174</x:v>
+      </x:c>
+      <x:c r="O335" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P335" s="0" t="s">
+        <x:v>1968</x:v>
+      </x:c>
+      <x:c r="Q335" s="0" t="s">
+        <x:v>4175</x:v>
+      </x:c>
+      <x:c r="R335" s="0" t="s">
+        <x:v>4176</x:v>
+      </x:c>
+      <x:c r="S335" s="0" t="s">
+        <x:v>3698</x:v>
+      </x:c>
+      <x:c r="T335" s="0" t="s">
+        <x:v>3437</x:v>
+      </x:c>
+      <x:c r="U335" s="0" t="s">
+        <x:v>3735</x:v>
+      </x:c>
+      <x:c r="W335" s="0" t="s">
         <x:v>4177</x:v>
       </x:c>
-      <x:c r="J335" s="0" t="s">
+      <x:c r="X335" s="0" t="s">
         <x:v>4178</x:v>
       </x:c>
-      <x:c r="K335" s="0" t="s">
+      <x:c r="Y335" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z335" s="0" t="s">
+        <x:v>3802</x:v>
+      </x:c>
+      <x:c r="AA335" s="0" t="s">
         <x:v>4179</x:v>
-      </x:c>
-[...40 lines deleted...]
-        <x:v>4183</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:27">
       <x:c r="A336" s="0" t="s">
-        <x:v>4184</x:v>
+        <x:v>4180</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>4185</x:v>
+        <x:v>4181</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>4186</x:v>
+        <x:v>4182</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
-        <x:v>4187</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
-        <x:v>4188</x:v>
+        <x:v>4183</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
-        <x:v>4137</x:v>
+        <x:v>4184</x:v>
       </x:c>
       <x:c r="H336" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I336" s="0" t="s">
-        <x:v>2313</x:v>
+        <x:v>4185</x:v>
       </x:c>
       <x:c r="J336" s="0" t="s">
-        <x:v>2701</x:v>
+        <x:v>4186</x:v>
       </x:c>
       <x:c r="K336" s="0" t="s">
+        <x:v>4187</x:v>
+      </x:c>
+      <x:c r="L336" s="0" t="s">
+        <x:v>4188</x:v>
+      </x:c>
+      <x:c r="M336" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="N336" s="0" t="s">
         <x:v>4189</x:v>
       </x:c>
-      <x:c r="M336" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="O336" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P336" s="0" t="s">
-        <x:v>2114</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q336" s="0" t="s">
-        <x:v>4142</x:v>
+        <x:v>3696</x:v>
       </x:c>
       <x:c r="R336" s="0" t="s">
+        <x:v>3697</x:v>
+      </x:c>
+      <x:c r="S336" s="0" t="s">
+        <x:v>3698</x:v>
+      </x:c>
+      <x:c r="T336" s="0" t="s">
+        <x:v>3437</x:v>
+      </x:c>
+      <x:c r="U336" s="0" t="s">
+        <x:v>3699</x:v>
+      </x:c>
+      <x:c r="W336" s="0" t="s">
         <x:v>4190</x:v>
       </x:c>
-      <x:c r="S336" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="X336" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="Y336" s="0" t="s">
-        <x:v>48</x:v>
-[...2 lines deleted...]
-        <x:v>4157</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="AA336" s="0" t="s">
-        <x:v>4145</x:v>
+        <x:v>4191</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:27">
       <x:c r="A337" s="0" t="s">
-        <x:v>4191</x:v>
+        <x:v>4192</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>4192</x:v>
+        <x:v>4193</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
-        <x:v>4112</x:v>
+        <x:v>4194</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
-        <x:v>4193</x:v>
+        <x:v>4195</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
-        <x:v>4194</x:v>
+        <x:v>4196</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>4195</x:v>
+        <x:v>4146</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I337" s="0" t="s">
-        <x:v>4196</x:v>
+        <x:v>4147</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
+        <x:v>4148</x:v>
+      </x:c>
+      <x:c r="K337" s="0" t="s">
         <x:v>4197</x:v>
       </x:c>
-      <x:c r="K337" s="0" t="s">
+      <x:c r="M337" s="0" t="s">
+        <x:v>1966</x:v>
+      </x:c>
+      <x:c r="N337" s="0" t="s">
+        <x:v>3822</x:v>
+      </x:c>
+      <x:c r="O337" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P337" s="0" t="s">
+        <x:v>1968</x:v>
+      </x:c>
+      <x:c r="Q337" s="0" t="s">
+        <x:v>4151</x:v>
+      </x:c>
+      <x:c r="R337" s="0" t="s">
         <x:v>4198</x:v>
       </x:c>
-      <x:c r="M337" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="S337" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="T337" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U337" s="0" t="s">
-        <x:v>4199</x:v>
+        <x:v>4163</x:v>
       </x:c>
       <x:c r="V337" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1968</x:v>
       </x:c>
       <x:c r="W337" s="0" t="s">
-        <x:v>4200</x:v>
+        <x:v>4152</x:v>
       </x:c>
       <x:c r="X337" s="0" t="s">
-        <x:v>4201</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Y337" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z337" s="0" t="s">
-        <x:v>4202</x:v>
+        <x:v>4165</x:v>
       </x:c>
       <x:c r="AA337" s="0" t="s">
-        <x:v>4121</x:v>
+        <x:v>4154</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:27">
       <x:c r="A338" s="0" t="s">
-        <x:v>4203</x:v>
+        <x:v>4199</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>4204</x:v>
+        <x:v>4200</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
-        <x:v>4205</x:v>
+        <x:v>4122</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
-        <x:v>4206</x:v>
+        <x:v>4201</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
-        <x:v>4207</x:v>
+        <x:v>4202</x:v>
       </x:c>
       <x:c r="G338" s="0" t="s">
-        <x:v>4208</x:v>
+        <x:v>4203</x:v>
       </x:c>
       <x:c r="H338" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I338" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>4204</x:v>
       </x:c>
       <x:c r="J338" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>4205</x:v>
       </x:c>
       <x:c r="K338" s="0" t="s">
+        <x:v>4206</x:v>
+      </x:c>
+      <x:c r="M338" s="0" t="s">
+        <x:v>1315</x:v>
+      </x:c>
+      <x:c r="N338" s="0" t="s">
+        <x:v>4207</x:v>
+      </x:c>
+      <x:c r="O338" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P338" s="0" t="s">
+        <x:v>1317</x:v>
+      </x:c>
+      <x:c r="Q338" s="0" t="s">
+        <x:v>4206</x:v>
+      </x:c>
+      <x:c r="S338" s="0" t="s">
+        <x:v>1315</x:v>
+      </x:c>
+      <x:c r="T338" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U338" s="0" t="s">
+        <x:v>4207</x:v>
+      </x:c>
+      <x:c r="V338" s="0" t="s">
+        <x:v>1317</x:v>
+      </x:c>
+      <x:c r="W338" s="0" t="s">
+        <x:v>4208</x:v>
+      </x:c>
+      <x:c r="X338" s="0" t="s">
         <x:v>4209</x:v>
       </x:c>
-      <x:c r="M338" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N338" s="0" t="s">
+      <x:c r="Y338" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Z338" s="0" t="s">
         <x:v>4210</x:v>
       </x:c>
-      <x:c r="O338" s="0" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="AA338" s="0" t="s">
-        <x:v>4214</x:v>
+        <x:v>4130</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:27">
       <x:c r="A339" s="0" t="s">
-        <x:v>4215</x:v>
+        <x:v>4211</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
+        <x:v>4212</x:v>
+      </x:c>
+      <x:c r="D339" s="0" t="s">
+        <x:v>4213</x:v>
+      </x:c>
+      <x:c r="E339" s="0" t="s">
+        <x:v>4214</x:v>
+      </x:c>
+      <x:c r="F339" s="0" t="s">
+        <x:v>4215</x:v>
+      </x:c>
+      <x:c r="G339" s="0" t="s">
         <x:v>4216</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>4219</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I339" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
+        <x:v>4217</x:v>
+      </x:c>
+      <x:c r="M339" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="N339" s="0" t="s">
+        <x:v>4218</x:v>
+      </x:c>
+      <x:c r="O339" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P339" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="Q339" s="0" t="s">
+        <x:v>4217</x:v>
+      </x:c>
+      <x:c r="S339" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="T339" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U339" s="0" t="s">
+        <x:v>4218</x:v>
+      </x:c>
+      <x:c r="V339" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="W339" s="0" t="s">
+        <x:v>4219</x:v>
+      </x:c>
+      <x:c r="X339" s="0" t="s">
         <x:v>4220</x:v>
       </x:c>
-      <x:c r="M339" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="Q339" s="0" t="s">
+      <x:c r="Y339" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z339" s="0" t="s">
         <x:v>4221</x:v>
       </x:c>
-      <x:c r="S339" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="U339" s="0" t="s">
+      <x:c r="AA339" s="0" t="s">
         <x:v>4222</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>4226</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:27">
       <x:c r="A340" s="0" t="s">
-        <x:v>4227</x:v>
+        <x:v>4223</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>4228</x:v>
+        <x:v>4224</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>4229</x:v>
+        <x:v>4225</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
-        <x:v>4230</x:v>
+        <x:v>4226</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
-        <x:v>4219</x:v>
+        <x:v>4227</x:v>
       </x:c>
       <x:c r="H340" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I340" s="0" t="s">
-        <x:v>4231</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J340" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K340" s="0" t="s">
-        <x:v>4221</x:v>
+        <x:v>4228</x:v>
       </x:c>
       <x:c r="M340" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="N340" s="0" t="s">
-        <x:v>2537</x:v>
+        <x:v>2559</x:v>
       </x:c>
       <x:c r="O340" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P340" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q340" s="0" t="s">
-        <x:v>4221</x:v>
+        <x:v>4229</x:v>
       </x:c>
       <x:c r="S340" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T340" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U340" s="0" t="s">
-        <x:v>2537</x:v>
+        <x:v>4230</x:v>
       </x:c>
       <x:c r="V340" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W340" s="0" t="s">
-        <x:v>4223</x:v>
+        <x:v>4231</x:v>
       </x:c>
       <x:c r="X340" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>4232</x:v>
       </x:c>
       <x:c r="Y340" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z340" s="0" t="s">
-        <x:v>4225</x:v>
+        <x:v>4233</x:v>
       </x:c>
       <x:c r="AA340" s="0" t="s">
-        <x:v>4226</x:v>
+        <x:v>4234</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:27">
       <x:c r="A341" s="0" t="s">
-        <x:v>4232</x:v>
+        <x:v>4235</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>4233</x:v>
+        <x:v>4236</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>4234</x:v>
+        <x:v>4237</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
-        <x:v>4235</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
-        <x:v>4236</x:v>
+        <x:v>4238</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
-        <x:v>4219</x:v>
+        <x:v>4227</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I341" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>4239</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
-        <x:v>4237</x:v>
+        <x:v>4229</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="N341" s="0" t="s">
-        <x:v>4238</x:v>
+        <x:v>2559</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q341" s="0" t="s">
-        <x:v>4221</x:v>
+        <x:v>4229</x:v>
       </x:c>
       <x:c r="S341" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T341" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U341" s="0" t="s">
-        <x:v>4222</x:v>
+        <x:v>2559</x:v>
       </x:c>
       <x:c r="V341" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W341" s="0" t="s">
-        <x:v>4223</x:v>
+        <x:v>4231</x:v>
       </x:c>
       <x:c r="X341" s="0" t="s">
-        <x:v>4224</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Y341" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z341" s="0" t="s">
-        <x:v>4225</x:v>
+        <x:v>4233</x:v>
       </x:c>
       <x:c r="AA341" s="0" t="s">
-        <x:v>4226</x:v>
+        <x:v>4234</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:27">
       <x:c r="A342" s="0" t="s">
-        <x:v>4239</x:v>
+        <x:v>4240</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>4240</x:v>
+        <x:v>4241</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
-        <x:v>4241</x:v>
+        <x:v>4242</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
-        <x:v>2565</x:v>
+        <x:v>4243</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
-        <x:v>4242</x:v>
+        <x:v>4244</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
-        <x:v>4243</x:v>
+        <x:v>4227</x:v>
       </x:c>
       <x:c r="H342" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I342" s="0" t="s">
-        <x:v>4244</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J342" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K342" s="0" t="s">
         <x:v>4245</x:v>
       </x:c>
       <x:c r="M342" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="N342" s="0" t="s">
-        <x:v>1177</x:v>
+        <x:v>4246</x:v>
       </x:c>
       <x:c r="O342" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P342" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q342" s="0" t="s">
-        <x:v>3364</x:v>
+        <x:v>4229</x:v>
       </x:c>
       <x:c r="S342" s="0" t="s">
-        <x:v>3365</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T342" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U342" s="0" t="s">
-        <x:v>3366</x:v>
+        <x:v>4230</x:v>
       </x:c>
       <x:c r="V342" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W342" s="0" t="s">
-        <x:v>4246</x:v>
+        <x:v>4231</x:v>
       </x:c>
       <x:c r="X342" s="0" t="s">
-        <x:v>4247</x:v>
+        <x:v>4232</x:v>
       </x:c>
       <x:c r="Y342" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z342" s="0" t="s">
-        <x:v>4248</x:v>
+        <x:v>4233</x:v>
       </x:c>
       <x:c r="AA342" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>4234</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:27">
       <x:c r="A343" s="0" t="s">
-        <x:v>4249</x:v>
+        <x:v>4247</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
+        <x:v>4248</x:v>
+      </x:c>
+      <x:c r="D343" s="0" t="s">
+        <x:v>4249</x:v>
+      </x:c>
+      <x:c r="E343" s="0" t="s">
+        <x:v>2587</x:v>
+      </x:c>
+      <x:c r="F343" s="0" t="s">
         <x:v>4250</x:v>
       </x:c>
-      <x:c r="D343" s="0" t="s">
+      <x:c r="G343" s="0" t="s">
         <x:v>4251</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>4253</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I343" s="0" t="s">
-        <x:v>1469</x:v>
+        <x:v>4252</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="K343" s="0" t="s">
+        <x:v>4253</x:v>
+      </x:c>
+      <x:c r="M343" s="0" t="s">
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="N343" s="0" t="s">
+        <x:v>1181</x:v>
+      </x:c>
+      <x:c r="O343" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P343" s="0" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="Q343" s="0" t="s">
+        <x:v>3385</x:v>
+      </x:c>
+      <x:c r="S343" s="0" t="s">
+        <x:v>3386</x:v>
+      </x:c>
+      <x:c r="T343" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U343" s="0" t="s">
+        <x:v>3387</x:v>
+      </x:c>
+      <x:c r="V343" s="0" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="W343" s="0" t="s">
         <x:v>4254</x:v>
       </x:c>
-      <x:c r="K343" s="0" t="s">
+      <x:c r="X343" s="0" t="s">
         <x:v>4255</x:v>
       </x:c>
-      <x:c r="M343" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N343" s="0" t="s">
+      <x:c r="Y343" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Z343" s="0" t="s">
         <x:v>4256</x:v>
       </x:c>
-      <x:c r="O343" s="0" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="AA343" s="0" t="s">
-        <x:v>4259</x:v>
+        <x:v>922</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:27">
       <x:c r="A344" s="0" t="s">
-        <x:v>4260</x:v>
+        <x:v>4257</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
+        <x:v>4258</x:v>
+      </x:c>
+      <x:c r="D344" s="0" t="s">
+        <x:v>4259</x:v>
+      </x:c>
+      <x:c r="E344" s="0" t="s">
+        <x:v>2587</x:v>
+      </x:c>
+      <x:c r="F344" s="0" t="s">
+        <x:v>4260</x:v>
+      </x:c>
+      <x:c r="G344" s="0" t="s">
         <x:v>4261</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>4264</x:v>
       </x:c>
       <x:c r="H344" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I344" s="0" t="s">
-        <x:v>3614</x:v>
+        <x:v>4262</x:v>
       </x:c>
       <x:c r="J344" s="0" t="s">
-        <x:v>3615</x:v>
+        <x:v>4263</x:v>
       </x:c>
       <x:c r="K344" s="0" t="s">
+        <x:v>4264</x:v>
+      </x:c>
+      <x:c r="M344" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="N344" s="0" t="s">
         <x:v>4265</x:v>
       </x:c>
-      <x:c r="M344" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="O344" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P344" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q344" s="0" t="s">
+        <x:v>4264</x:v>
+      </x:c>
+      <x:c r="S344" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="T344" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U344" s="0" t="s">
         <x:v>4265</x:v>
       </x:c>
-      <x:c r="S344" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="V344" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="W344" s="0" t="s">
         <x:v>4266</x:v>
       </x:c>
       <x:c r="X344" s="0" t="s">
+        <x:v>2077</x:v>
+      </x:c>
+      <x:c r="Y344" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z344" s="0" t="s">
         <x:v>4267</x:v>
       </x:c>
-      <x:c r="Y344" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="Z344" s="0" t="s">
+      <x:c r="AA344" s="0" t="s">
         <x:v>4268</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3619</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:27">
       <x:c r="A345" s="0" t="s">
         <x:v>4269</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
         <x:v>4270</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
         <x:v>4271</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
-        <x:v>3304</x:v>
+        <x:v>2929</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
         <x:v>4272</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>4273</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I345" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>4262</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>4263</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>4274</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
-        <x:v>4275</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="N345" s="0" t="s">
-        <x:v>4276</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q345" s="0" t="s">
         <x:v>4274</x:v>
       </x:c>
       <x:c r="S345" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="T345" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U345" s="0" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="V345" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="W345" s="0" t="s">
         <x:v>4275</x:v>
       </x:c>
-      <x:c r="T345" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="U345" s="0" t="s">
+      <x:c r="X345" s="0" t="s">
         <x:v>4276</x:v>
       </x:c>
-      <x:c r="V345" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="Y345" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z345" s="0" t="s">
         <x:v>4277</x:v>
       </x:c>
       <x:c r="AA345" s="0" t="s">
-        <x:v>4278</x:v>
+        <x:v>3637</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:27">
       <x:c r="A346" s="0" t="s">
-        <x:v>4279</x:v>
+        <x:v>4278</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
+        <x:v>4279</x:v>
+      </x:c>
+      <x:c r="D346" s="0" t="s">
         <x:v>4280</x:v>
       </x:c>
-      <x:c r="D346" s="0" t="s">
+      <x:c r="E346" s="0" t="s">
+        <x:v>3322</x:v>
+      </x:c>
+      <x:c r="F346" s="0" t="s">
         <x:v>4281</x:v>
       </x:c>
-      <x:c r="E346" s="0" t="s">
+      <x:c r="G346" s="0" t="s">
         <x:v>4282</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>4284</x:v>
       </x:c>
       <x:c r="H346" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I346" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="J346" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="K346" s="0" t="s">
+        <x:v>4283</x:v>
+      </x:c>
+      <x:c r="M346" s="0" t="s">
+        <x:v>4284</x:v>
+      </x:c>
+      <x:c r="N346" s="0" t="s">
         <x:v>4285</x:v>
       </x:c>
-      <x:c r="M346" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N346" s="0" t="s">
+      <x:c r="O346" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P346" s="0" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="Q346" s="0" t="s">
+        <x:v>4283</x:v>
+      </x:c>
+      <x:c r="S346" s="0" t="s">
+        <x:v>4284</x:v>
+      </x:c>
+      <x:c r="T346" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U346" s="0" t="s">
+        <x:v>4285</x:v>
+      </x:c>
+      <x:c r="V346" s="0" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="W346" s="0" t="s">
         <x:v>4286</x:v>
       </x:c>
-      <x:c r="O346" s="0" t="s">
-[...20 lines deleted...]
-      <x:c r="W346" s="0" t="s">
+      <x:c r="X346" s="0" t="s">
+        <x:v>3011</x:v>
+      </x:c>
+      <x:c r="Y346" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z346" s="0" t="s">
         <x:v>4287</x:v>
       </x:c>
-      <x:c r="X346" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="Z346" s="0" t="s">
+      <x:c r="AA346" s="0" t="s">
         <x:v>4288</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>4289</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:27">
       <x:c r="A347" s="0" t="s">
-        <x:v>4290</x:v>
+        <x:v>4289</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
+        <x:v>4290</x:v>
+      </x:c>
+      <x:c r="D347" s="0" t="s">
         <x:v>4291</x:v>
       </x:c>
-      <x:c r="D347" s="0" t="s">
+      <x:c r="E347" s="0" t="s">
         <x:v>4292</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>591</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>4293</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>4294</x:v>
       </x:c>
       <x:c r="H347" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I347" s="0" t="s">
         <x:v>4295</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>4296</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="N347" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>4297</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q347" s="0" t="s">
-        <x:v>3678</x:v>
+        <x:v>4296</x:v>
       </x:c>
       <x:c r="S347" s="0" t="s">
-        <x:v>3680</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="T347" s="0" t="s">
-        <x:v>3416</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U347" s="0" t="s">
-        <x:v>3681</x:v>
+        <x:v>4297</x:v>
+      </x:c>
+      <x:c r="V347" s="0" t="s">
+        <x:v>783</x:v>
       </x:c>
       <x:c r="W347" s="0" t="s">
-        <x:v>4297</x:v>
+        <x:v>4298</x:v>
       </x:c>
       <x:c r="X347" s="0" t="s">
-        <x:v>4298</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="Y347" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Z347" s="0" t="s">
         <x:v>4299</x:v>
       </x:c>
       <x:c r="AA347" s="0" t="s">
         <x:v>4300</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:27">
       <x:c r="A348" s="0" t="s">
         <x:v>4301</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
         <x:v>4302</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
         <x:v>4303</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="F348" s="0" t="s">
         <x:v>4304</x:v>
       </x:c>
-      <x:c r="F348" s="0" t="s">
+      <x:c r="G348" s="0" t="s">
         <x:v>4305</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>4306</x:v>
       </x:c>
       <x:c r="H348" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I348" s="0" t="s">
+        <x:v>4306</x:v>
+      </x:c>
+      <x:c r="J348" s="0" t="s">
+        <x:v>1045</x:v>
+      </x:c>
+      <x:c r="K348" s="0" t="s">
         <x:v>4307</x:v>
       </x:c>
-      <x:c r="J348" s="0" t="s">
+      <x:c r="M348" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="N348" s="0" t="s">
+        <x:v>1123</x:v>
+      </x:c>
+      <x:c r="O348" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P348" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="Q348" s="0" t="s">
+        <x:v>3696</x:v>
+      </x:c>
+      <x:c r="S348" s="0" t="s">
+        <x:v>3698</x:v>
+      </x:c>
+      <x:c r="T348" s="0" t="s">
+        <x:v>3437</x:v>
+      </x:c>
+      <x:c r="U348" s="0" t="s">
+        <x:v>3699</x:v>
+      </x:c>
+      <x:c r="W348" s="0" t="s">
         <x:v>4308</x:v>
       </x:c>
-      <x:c r="K348" s="0" t="s">
+      <x:c r="X348" s="0" t="s">
         <x:v>4309</x:v>
       </x:c>
-      <x:c r="M348" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N348" s="0" t="s">
+      <x:c r="Y348" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z348" s="0" t="s">
         <x:v>4310</x:v>
       </x:c>
-      <x:c r="O348" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="Q348" s="0" t="s">
+      <x:c r="AA348" s="0" t="s">
         <x:v>4311</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>1194</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:27">
       <x:c r="A349" s="0" t="s">
-        <x:v>4314</x:v>
+        <x:v>4312</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
+        <x:v>4313</x:v>
+      </x:c>
+      <x:c r="D349" s="0" t="s">
+        <x:v>4314</x:v>
+      </x:c>
+      <x:c r="E349" s="0" t="s">
         <x:v>4315</x:v>
       </x:c>
-      <x:c r="D349" s="0" t="s">
+      <x:c r="F349" s="0" t="s">
         <x:v>4316</x:v>
       </x:c>
-      <x:c r="E349" s="0" t="s">
+      <x:c r="G349" s="0" t="s">
         <x:v>4317</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>4319</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I349" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>4318</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>4319</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>4320</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
-        <x:v>2904</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="N349" s="0" t="s">
         <x:v>4321</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q349" s="0" t="s">
-        <x:v>4320</x:v>
+        <x:v>4322</x:v>
       </x:c>
       <x:c r="S349" s="0" t="s">
-        <x:v>2904</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T349" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U349" s="0" t="s">
         <x:v>4321</x:v>
       </x:c>
       <x:c r="V349" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="W349" s="0" t="s">
-        <x:v>4322</x:v>
+        <x:v>4323</x:v>
       </x:c>
       <x:c r="X349" s="0" t="s">
-        <x:v>4323</x:v>
+        <x:v>4324</x:v>
       </x:c>
       <x:c r="Y349" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Z349" s="0" t="s">
-        <x:v>4324</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="AA349" s="0" t="s">
         <x:v>4325</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:27">
       <x:c r="A350" s="0" t="s">
         <x:v>4326</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
         <x:v>4327</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
         <x:v>4328</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>4329</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>4330</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
         <x:v>4331</x:v>
       </x:c>
       <x:c r="H350" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I350" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J350" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="K350" s="0" t="s">
         <x:v>4332</x:v>
       </x:c>
-      <x:c r="J350" s="0" t="s">
+      <x:c r="M350" s="0" t="s">
+        <x:v>2922</x:v>
+      </x:c>
+      <x:c r="N350" s="0" t="s">
         <x:v>4333</x:v>
       </x:c>
-      <x:c r="K350" s="0" t="s">
+      <x:c r="O350" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P350" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="Q350" s="0" t="s">
+        <x:v>4332</x:v>
+      </x:c>
+      <x:c r="S350" s="0" t="s">
+        <x:v>2922</x:v>
+      </x:c>
+      <x:c r="T350" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U350" s="0" t="s">
+        <x:v>4333</x:v>
+      </x:c>
+      <x:c r="V350" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="W350" s="0" t="s">
         <x:v>4334</x:v>
       </x:c>
-      <x:c r="M350" s="0" t="s">
+      <x:c r="X350" s="0" t="s">
         <x:v>4335</x:v>
       </x:c>
-      <x:c r="N350" s="0" t="s">
+      <x:c r="Y350" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="Z350" s="0" t="s">
         <x:v>4336</x:v>
       </x:c>
-      <x:c r="O350" s="0" t="s">
-[...20 lines deleted...]
-      <x:c r="W350" s="0" t="s">
+      <x:c r="AA350" s="0" t="s">
         <x:v>4337</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:27">
       <x:c r="A351" s="0" t="s">
-        <x:v>4339</x:v>
+        <x:v>4338</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
+        <x:v>4339</x:v>
+      </x:c>
+      <x:c r="D351" s="0" t="s">
         <x:v>4340</x:v>
       </x:c>
-      <x:c r="D351" s="0" t="s">
+      <x:c r="E351" s="0" t="s">
         <x:v>4341</x:v>
       </x:c>
-      <x:c r="E351" s="0" t="s">
+      <x:c r="F351" s="0" t="s">
         <x:v>4342</x:v>
       </x:c>
-      <x:c r="F351" s="0" t="s">
+      <x:c r="G351" s="0" t="s">
         <x:v>4343</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>4331</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I351" s="0" t="s">
-        <x:v>4332</x:v>
+        <x:v>4344</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
-        <x:v>4333</x:v>
+        <x:v>4345</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
-        <x:v>4344</x:v>
+        <x:v>4346</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
-        <x:v>4335</x:v>
+        <x:v>4347</x:v>
       </x:c>
       <x:c r="N351" s="0" t="s">
-        <x:v>4345</x:v>
+        <x:v>4348</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q351" s="0" t="s">
-        <x:v>4334</x:v>
+        <x:v>4346</x:v>
       </x:c>
       <x:c r="S351" s="0" t="s">
-        <x:v>4335</x:v>
+        <x:v>4347</x:v>
       </x:c>
       <x:c r="T351" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U351" s="0" t="s">
-        <x:v>4336</x:v>
+        <x:v>4348</x:v>
       </x:c>
       <x:c r="V351" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="W351" s="0" t="s">
-        <x:v>4337</x:v>
+        <x:v>4349</x:v>
       </x:c>
       <x:c r="X351" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Y351" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z351" s="0" t="s">
-        <x:v>4346</x:v>
+        <x:v>4350</x:v>
       </x:c>
       <x:c r="AA351" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:27">
       <x:c r="A352" s="0" t="s">
-        <x:v>4347</x:v>
+        <x:v>4351</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>4348</x:v>
+        <x:v>4352</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
-        <x:v>4349</x:v>
+        <x:v>4353</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
-        <x:v>4350</x:v>
+        <x:v>4354</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
-        <x:v>4351</x:v>
+        <x:v>4355</x:v>
       </x:c>
       <x:c r="G352" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>4343</x:v>
       </x:c>
       <x:c r="H352" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I352" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>4344</x:v>
       </x:c>
       <x:c r="J352" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>4345</x:v>
       </x:c>
       <x:c r="K352" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>4356</x:v>
       </x:c>
       <x:c r="M352" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>4347</x:v>
       </x:c>
       <x:c r="N352" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>4357</x:v>
       </x:c>
       <x:c r="O352" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P352" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q352" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>4346</x:v>
       </x:c>
       <x:c r="S352" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>4347</x:v>
       </x:c>
       <x:c r="T352" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U352" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>4348</x:v>
       </x:c>
       <x:c r="V352" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="W352" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>4349</x:v>
       </x:c>
       <x:c r="X352" s="0" t="s">
-        <x:v>4352</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Y352" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Z352" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>4358</x:v>
       </x:c>
       <x:c r="AA352" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>745</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="353" spans="1:27">
+      <x:c r="A353" s="0" t="s">
+        <x:v>4359</x:v>
+      </x:c>
+      <x:c r="B353" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C353" s="0" t="s">
+        <x:v>4360</x:v>
+      </x:c>
+      <x:c r="D353" s="0" t="s">
+        <x:v>4361</x:v>
+      </x:c>
+      <x:c r="E353" s="0" t="s">
+        <x:v>4362</x:v>
+      </x:c>
+      <x:c r="F353" s="0" t="s">
+        <x:v>4363</x:v>
+      </x:c>
+      <x:c r="G353" s="0" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="H353" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I353" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J353" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="K353" s="0" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="M353" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="N353" s="0" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="O353" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P353" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="Q353" s="0" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="S353" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="T353" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U353" s="0" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="V353" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="W353" s="0" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="X353" s="0" t="s">
+        <x:v>4364</x:v>
+      </x:c>
+      <x:c r="Y353" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Z353" s="0" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="AA353" s="0" t="s">
+        <x:v>686</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Facility Data</vt:lpstr>
       <vt:lpstr>Facility Data!Print_Area</vt:lpstr>
       <vt:lpstr>Facility Data!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>