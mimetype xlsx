--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b260bd078df45f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52ceee39eae44d5ea070b3c7a13ef262.psmdcp" Id="Rfc6df6b2dd6346ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfae0ae9d5d814a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b548fb76fc245cabdbcdcc3eee6f0b2.psmdcp" Id="R569d056d8c7b4919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Facility Data" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Facility Type</x:t>
   </x:si>
   <x:si>
@@ -163,92 +163,92 @@
   <x:si>
     <x:t>For-Profit</x:t>
   </x:si>
   <x:si>
     <x:t>MarvelousALF.com</x:t>
   </x:si>
   <x:si>
     <x:t>ANNALISE DURAND</x:t>
   </x:si>
   <x:si>
     <x:t>A &amp; L HEALTH CARE CORP NO. 2</x:t>
   </x:si>
   <x:si>
     <x:t>11966997</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 345-7481</x:t>
   </x:si>
   <x:si>
     <x:t>238910</x:t>
   </x:si>
   <x:si>
     <x:t>11141</x:t>
   </x:si>
   <x:si>
-    <x:t>1/23/2024 12:00:00 AM</x:t>
-[...2 lines deleted...]
-    <x:t>1/22/2026 12:00:00 AM</x:t>
+    <x:t>LICENSED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/23/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/22/2028 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>8208 NW 14TH STREET</x:t>
   </x:si>
   <x:si>
     <x:t>CORAL SPRINGS</x:t>
   </x:si>
   <x:si>
     <x:t>33071</x:t>
   </x:si>
   <x:si>
     <x:t>A &amp; L HEALTHCARE CORP</x:t>
   </x:si>
   <x:si>
     <x:t>6/20/2007 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>SANDRA PATRICIA RILEY</x:t>
   </x:si>
   <x:si>
     <x:t>A&amp;D TENDER LOVING CARE, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>11969492</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 944-0406</x:t>
   </x:si>
   <x:si>
     <x:t>425780</x:t>
   </x:si>
   <x:si>
     <x:t>13279</x:t>
   </x:si>
   <x:si>
-    <x:t>LICENSED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>6/2/2025 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>6/1/2027 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>150 NE 18TH ST</x:t>
   </x:si>
   <x:si>
     <x:t>POMPANO BEACH</x:t>
   </x:si>
   <x:si>
     <x:t>33060</x:t>
   </x:si>
   <x:si>
     <x:t>A &amp; D TENDER LOVING CARE LLC</x:t>
   </x:si>
   <x:si>
     <x:t>1/14/2019 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>ALY ANGRAND</x:t>
   </x:si>
   <x:si>
     <x:t>A1 SENIOR LIVING</x:t>
@@ -334,54 +334,54 @@
   <x:si>
     <x:t>www.abbeycaringresidence.com</x:t>
   </x:si>
   <x:si>
     <x:t>SANDRA BENNETT</x:t>
   </x:si>
   <x:si>
     <x:t>ACTIVE SENIOR LIVING RESIDENCE</x:t>
   </x:si>
   <x:si>
     <x:t>11965625</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 721-1115</x:t>
   </x:si>
   <x:si>
     <x:t>72</x:t>
   </x:si>
   <x:si>
     <x:t>4512</x:t>
   </x:si>
   <x:si>
     <x:t>9969</x:t>
   </x:si>
   <x:si>
-    <x:t>8/6/2023 12:00:00 AM</x:t>
-[...2 lines deleted...]
-    <x:t>8/5/2025 12:00:00 AM</x:t>
+    <x:t>8/6/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/5/2027 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>9057 NW 57TH ST</x:t>
   </x:si>
   <x:si>
     <x:t>TAMARAC</x:t>
   </x:si>
   <x:si>
     <x:t>33351-4305</x:t>
   </x:si>
   <x:si>
     <x:t>ACTIVE SERENITY LLC</x:t>
   </x:si>
   <x:si>
     <x:t>2/24/2017 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.cherryoakseniorliving.com/house/cherry-oak/</x:t>
   </x:si>
   <x:si>
     <x:t>MACKENZIE KELLER</x:t>
   </x:si>
   <x:si>
     <x:t>ADAMS RETIREMENT HOME, INC.</x:t>
   </x:si>
@@ -475,129 +475,132 @@
   <x:si>
     <x:t>7/21/2026 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>11937 NW 31ST ST</x:t>
   </x:si>
   <x:si>
     <x:t>33065-3329</x:t>
   </x:si>
   <x:si>
     <x:t>2450 HOLLYWOOD BLVD</x:t>
   </x:si>
   <x:si>
     <x:t>STE 605</x:t>
   </x:si>
   <x:si>
     <x:t>33020-6627</x:t>
   </x:si>
   <x:si>
     <x:t>11937 CORAL SPRINGS ALF LLC</x:t>
   </x:si>
   <x:si>
     <x:t>7/22/2022 12:00:00 AM</x:t>
   </x:si>
   <x:si>
+    <x:t>JORDAN SCHILLER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFH SENIOR CARE PLANTATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11964786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 483-8494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PROVISIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/1/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/30/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>621 NW 76TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLANTATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33324-1440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Heights Residency, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/1/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://afhseniorcareflorida.com/</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARIA DANA NASUI</x:t>
   </x:si>
   <x:si>
-    <x:t>AFH SENIOR CARE PLANTATION</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>AFH SENIOR CARE POMPANO BEACH</x:t>
   </x:si>
   <x:si>
     <x:t>11967965</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
     <x:t>310983</x:t>
   </x:si>
   <x:si>
     <x:t>11929</x:t>
   </x:si>
   <x:si>
     <x:t>4200 NE 19TH AVE</x:t>
   </x:si>
   <x:si>
     <x:t>33064-6019</x:t>
   </x:si>
   <x:si>
     <x:t>4200 POMPANO BEACH ALF LLC</x:t>
   </x:si>
   <x:si>
     <x:t>4/26/2022 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>https://afhseniorcare.com/project/pompano-beach-afch/</x:t>
   </x:si>
   <x:si>
-    <x:t>GALE LEAVEN</x:t>
+    <x:t>ROSE MARIE WONG</x:t>
   </x:si>
   <x:si>
     <x:t>ALEA ASSISTED LIVING FACILITIES, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>11965060</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 731-4863</x:t>
   </x:si>
   <x:si>
     <x:t>8</x:t>
   </x:si>
   <x:si>
     <x:t>3982</x:t>
   </x:si>
   <x:si>
     <x:t>9465</x:t>
   </x:si>
   <x:si>
     <x:t>8/27/2025 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>8/26/2027 12:00:00 AM</x:t>
   </x:si>
@@ -775,51 +778,51 @@
   <x:si>
     <x:t>33067</x:t>
   </x:si>
   <x:si>
     <x:t>212 S CENTRAL AVE SUITE 301</x:t>
   </x:si>
   <x:si>
     <x:t>ST LOUIS</x:t>
   </x:si>
   <x:si>
     <x:t>MO</x:t>
   </x:si>
   <x:si>
     <x:t>63105</x:t>
   </x:si>
   <x:si>
     <x:t>HSRE-ASL PARKLAND TRS, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>5/21/2021 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>www.allegroliving.com</x:t>
   </x:si>
   <x:si>
-    <x:t>PETER COWLEY</x:t>
+    <x:t>STEPHEN SANFORD</x:t>
   </x:si>
   <x:si>
     <x:t>11970342</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 883-9903</x:t>
   </x:si>
   <x:si>
     <x:t>125</x:t>
   </x:si>
   <x:si>
     <x:t>539807</x:t>
   </x:si>
   <x:si>
     <x:t>13859</x:t>
   </x:si>
   <x:si>
     <x:t>1/29/2026 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>1/28/2028 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>1290 N FEDERAL HWY</x:t>
   </x:si>
@@ -1978,51 +1981,51 @@
   <x:si>
     <x:t>GEORGIA GAYLE</x:t>
   </x:si>
   <x:si>
     <x:t>CELEBRATION VILLA OF DEER CREEK</x:t>
   </x:si>
   <x:si>
     <x:t>11964897</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 426-3800</x:t>
   </x:si>
   <x:si>
     <x:t>168</x:t>
   </x:si>
   <x:si>
     <x:t>3822</x:t>
   </x:si>
   <x:si>
     <x:t>9401</x:t>
   </x:si>
   <x:si>
     <x:t>3/15/2026 12:00:00 AM</x:t>
   </x:si>
   <x:si>
-    <x:t>9/14/2026 12:00:00 AM</x:t>
+    <x:t>9/14/2027 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>2403 W HILLSBORO BLVD</x:t>
   </x:si>
   <x:si>
     <x:t>33442-8507</x:t>
   </x:si>
   <x:si>
     <x:t>VOP Deerfield, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>9/15/2025 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>www.brookdale.com</x:t>
   </x:si>
   <x:si>
     <x:t>MICHAEL A GRAHAM</x:t>
   </x:si>
   <x:si>
     <x:t>CHRISTALLIS MANOR II LLC</x:t>
   </x:si>
   <x:si>
     <x:t>11969713</x:t>
   </x:si>
@@ -2113,50 +2116,80 @@
   <x:si>
     <x:t>STE 230</x:t>
   </x:si>
   <x:si>
     <x:t>NEWTON</x:t>
   </x:si>
   <x:si>
     <x:t>MA</x:t>
   </x:si>
   <x:si>
     <x:t>02458-1644</x:t>
   </x:si>
   <x:si>
     <x:t>SNH SE TENANT TRS, INC.</x:t>
   </x:si>
   <x:si>
     <x:t>10/1/2012 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.fivestarseniorliving.com/communities/fl/deerfield-beach/the-horizon-club</x:t>
   </x:si>
   <x:si>
     <x:t>BELINDA BELOTTE DAVIS</x:t>
   </x:si>
   <x:si>
+    <x:t>COLONIAL GARDENS RESIDENCES LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11910722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 484-1960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/26/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2801 NW 55 AVENUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEYSELL HERNANDEZ</x:t>
+  </x:si>
+  <x:si>
     <x:t>COMFORT SPRINGS HOME CARE, INC.</x:t>
   </x:si>
   <x:si>
     <x:t>11963815</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 255-6773</x:t>
   </x:si>
   <x:si>
     <x:t>2900</x:t>
   </x:si>
   <x:si>
     <x:t>8704</x:t>
   </x:si>
   <x:si>
     <x:t>9/11/2024 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>9/10/2026 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>1326 N.W. 113TH TERRACE</x:t>
   </x:si>
   <x:si>
     <x:t>3/1/1996 12:00:00 AM</x:t>
@@ -2293,51 +2326,51 @@
   <x:si>
     <x:t>(305) 741-5775</x:t>
   </x:si>
   <x:si>
     <x:t>410225</x:t>
   </x:si>
   <x:si>
     <x:t>13135</x:t>
   </x:si>
   <x:si>
     <x:t>5/27/2024 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>5/26/2026 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>7650 TAFT ST</x:t>
   </x:si>
   <x:si>
     <x:t>COZY CARE RESIDENCE OF PEMBROKE PINES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>1/22/2018 12:00:00 AM</x:t>
   </x:si>
   <x:si>
-    <x:t>cozycarealf.com</x:t>
+    <x:t>cozycarealf.org</x:t>
   </x:si>
   <x:si>
     <x:t>BERNICE BEAUDOUIN</x:t>
   </x:si>
   <x:si>
     <x:t>CYPRESS MANOR ASSISTED LIVING FACILITY II</x:t>
   </x:si>
   <x:si>
     <x:t>11966097</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 825-8977</x:t>
   </x:si>
   <x:si>
     <x:t>152766</x:t>
   </x:si>
   <x:si>
     <x:t>10351</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2025 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>11/9/2027 12:00:00 AM</x:t>
   </x:si>
@@ -2611,50 +2644,83 @@
   <x:si>
     <x:t>(754) 204-6112</x:t>
   </x:si>
   <x:si>
     <x:t>357804</x:t>
   </x:si>
   <x:si>
     <x:t>12519</x:t>
   </x:si>
   <x:si>
     <x:t>9/8/2024 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>9/7/2026 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>4901 JEFFERSON STREET</x:t>
   </x:si>
   <x:si>
     <x:t>3/7/2014 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>PRISCILLA KARESA WALTERS</x:t>
   </x:si>
   <x:si>
+    <x:t>EXQUISITE CARE, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 725-9571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/7/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/6/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323 NW 45TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33442-9399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exquisite Care, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JORDAN J. ROBINSON</x:t>
+  </x:si>
+  <x:si>
     <x:t>EXQUISITE SENIOR CARE, INC.</x:t>
   </x:si>
   <x:si>
     <x:t>11967201</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 274-6849</x:t>
   </x:si>
   <x:si>
     <x:t>254334</x:t>
   </x:si>
   <x:si>
     <x:t>11251</x:t>
   </x:si>
   <x:si>
     <x:t>2/11/2024 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>2/10/2026 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>2616 WASHINGTON STREET</x:t>
   </x:si>
   <x:si>
     <x:t>2/11/2008 12:00:00 AM</x:t>
@@ -2758,56 +2824,50 @@
   <x:si>
     <x:t>Family Home Care ALF LLC</x:t>
   </x:si>
   <x:si>
     <x:t>2/25/2026 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>JACQUELINE CRESPO COOLS</x:t>
   </x:si>
   <x:si>
     <x:t>FIRST CHOICE COMFORT CARE INCORPORATED</x:t>
   </x:si>
   <x:si>
     <x:t>11968904</x:t>
   </x:si>
   <x:si>
     <x:t>(786) 405-0151</x:t>
   </x:si>
   <x:si>
     <x:t>376085</x:t>
   </x:si>
   <x:si>
     <x:t>12744</x:t>
   </x:si>
   <x:si>
-    <x:t>1/19/2024 12:00:00 AM</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>6200-6210 CLEVELAND ST</x:t>
   </x:si>
   <x:si>
     <x:t>FIRST CHOICE COMFORT CARE, INCOPORATED</x:t>
   </x:si>
   <x:si>
     <x:t>9/1/2015 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>MARIAYDE VALDES</x:t>
   </x:si>
   <x:si>
     <x:t>FLAMINGO ALF</x:t>
   </x:si>
   <x:si>
     <x:t>11968487</x:t>
   </x:si>
   <x:si>
     <x:t>(305) 972-0375</x:t>
   </x:si>
   <x:si>
     <x:t>347088</x:t>
   </x:si>
   <x:si>
     <x:t>12370</x:t>
@@ -3334,80 +3394,83 @@
   <x:si>
     <x:t>33065</x:t>
   </x:si>
   <x:si>
     <x:t>958 20TH PL FL 2</x:t>
   </x:si>
   <x:si>
     <x:t>VERO BEACH</x:t>
   </x:si>
   <x:si>
     <x:t>32960-6420</x:t>
   </x:si>
   <x:si>
     <x:t>Indian River</x:t>
   </x:si>
   <x:si>
     <x:t>HARBORCHASE OF CORAL SPRINGS, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2006 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>www.harborchase.com</x:t>
   </x:si>
   <x:si>
+    <x:t>ANGELICA ROBINSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARBORCHASE OF TAMARAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11965462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 722-0212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6855 NW 70TH AVENUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARBORCHASE OF TAMARAC, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/22/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
     <x:t>VERONICA YESTRUMSKAS</x:t>
   </x:si>
   <x:si>
-    <x:t>HARBORCHASE OF TAMARAC</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>HARMONIOUS HOMES RESIDENTIAL ASSISTED LIVING FACILITY LLC</x:t>
   </x:si>
   <x:si>
     <x:t>11970192</x:t>
   </x:si>
   <x:si>
     <x:t>(754) 757-9720</x:t>
   </x:si>
   <x:si>
     <x:t>524833</x:t>
   </x:si>
   <x:si>
     <x:t>13809</x:t>
   </x:si>
   <x:si>
     <x:t>6/21/2025 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>6/20/2027 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>4838 NW 93RD TER</x:t>
   </x:si>
   <x:si>
     <x:t>33351-5220</x:t>
@@ -3733,53 +3796,50 @@
   <x:si>
     <x:t>11953640</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 440-3854</x:t>
   </x:si>
   <x:si>
     <x:t>12</x:t>
   </x:si>
   <x:si>
     <x:t>2749</x:t>
   </x:si>
   <x:si>
     <x:t>8658</x:t>
   </x:si>
   <x:si>
     <x:t>10/17/2024 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>2011 NW 59TH WAY</x:t>
   </x:si>
   <x:si>
-    <x:t>33313</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>HOPE GARDEN ASSISTED LIVING L.L.C.</x:t>
   </x:si>
   <x:si>
     <x:t>7/19/2004 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>CLINTON ALBERT THOMPSON</x:t>
   </x:si>
   <x:si>
     <x:t>HORIZON ALF</x:t>
   </x:si>
   <x:si>
     <x:t>11910708</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 523-1543</x:t>
   </x:si>
   <x:si>
     <x:t>47</x:t>
   </x:si>
   <x:si>
     <x:t>1121</x:t>
   </x:si>
   <x:si>
     <x:t>8595</x:t>
@@ -4099,80 +4159,50 @@
   <x:si>
     <x:t>(954) 575-2407</x:t>
   </x:si>
   <x:si>
     <x:t>179743</x:t>
   </x:si>
   <x:si>
     <x:t>10499</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2024 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2026 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>2631 NW 107TH AVENUE</x:t>
   </x:si>
   <x:si>
     <x:t>6/1/2004 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>VALLI REYNOLDS</x:t>
   </x:si>
   <x:si>
-    <x:t>11966929</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>KOZY KOVE ASSISTED LIVING FACILITY INC</x:t>
   </x:si>
   <x:si>
     <x:t>11967550</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 316-6580</x:t>
   </x:si>
   <x:si>
     <x:t>281629</x:t>
   </x:si>
   <x:si>
     <x:t>11584</x:t>
   </x:si>
   <x:si>
     <x:t>8/20/2025 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>8/19/2027 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>490 NW 45TH TER</x:t>
   </x:si>
   <x:si>
     <x:t>33317-2748</x:t>
@@ -4810,65 +4840,68 @@
   <x:si>
     <x:t>6/13/2025 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>amethystcareinc.com</x:t>
   </x:si>
   <x:si>
     <x:t>AIXA GUERRA</x:t>
   </x:si>
   <x:si>
     <x:t>LOVING CARE OF MIRAMAR, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>11970265</x:t>
   </x:si>
   <x:si>
     <x:t>(305) 497-2182</x:t>
   </x:si>
   <x:si>
     <x:t>532004</x:t>
   </x:si>
   <x:si>
     <x:t>13827</x:t>
   </x:si>
   <x:si>
+    <x:t>6/5/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/4/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1813 S.W.96TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1813 S.W. 96TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Loving Care of Miramar, LLC</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/5/2025 12:00:00 AM</x:t>
   </x:si>
   <x:si>
-    <x:t>6/4/2026 12:00:00 AM</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>CARELIS SABATELA</x:t>
   </x:si>
   <x:si>
     <x:t>LOVING HANDS OF INVERRARY LLC</x:t>
   </x:si>
   <x:si>
     <x:t>11969789</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 709-2199</x:t>
   </x:si>
   <x:si>
     <x:t>459279</x:t>
   </x:si>
   <x:si>
     <x:t>13561</x:t>
   </x:si>
   <x:si>
     <x:t>2/19/2025 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>2/18/2027 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>4901 NW 72ND TERR</x:t>
@@ -5605,51 +5638,51 @@
   <x:si>
     <x:t>114</x:t>
   </x:si>
   <x:si>
     <x:t>1127</x:t>
   </x:si>
   <x:si>
     <x:t>7395</x:t>
   </x:si>
   <x:si>
     <x:t>9/20/2025 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>9/19/2026 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>1222 NORTH 16TH AVENUE</x:t>
   </x:si>
   <x:si>
     <x:t>NORTHLAKE AHCA OPCO, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>9/20/2024 12:00:00 AM</x:t>
   </x:si>
   <x:si>
-    <x:t>HOXLEY RINCHET</x:t>
+    <x:t>ANETA BRYL</x:t>
   </x:si>
   <x:si>
     <x:t>OAKMONTE VILLAGE OF DAVIE</x:t>
   </x:si>
   <x:si>
     <x:t>11969148</x:t>
   </x:si>
   <x:si>
     <x:t>(239) 908-2921</x:t>
   </x:si>
   <x:si>
     <x:t>220</x:t>
   </x:si>
   <x:si>
     <x:t>395472</x:t>
   </x:si>
   <x:si>
     <x:t>12960</x:t>
   </x:si>
   <x:si>
     <x:t>11/1/2025 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>4/30/2027 12:00:00 AM</x:t>
   </x:si>
@@ -6793,86 +6826,50 @@
   <x:si>
     <x:t>9568</x:t>
   </x:si>
   <x:si>
     <x:t>4/13/2024 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>4/12/2026 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>1320 SW 26TH STREET</x:t>
   </x:si>
   <x:si>
     <x:t>33315</x:t>
   </x:si>
   <x:si>
     <x:t>MAJESTIC CARE MARINA MILE LLC</x:t>
   </x:si>
   <x:si>
     <x:t>2/12/2016 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>NAZIA HUSSAIN</x:t>
   </x:si>
   <x:si>
-    <x:t>SALMOS 23 NO. 8, LLC</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>SARA'S HOUSE, INC.</x:t>
   </x:si>
   <x:si>
     <x:t>11968127</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 533-4746</x:t>
   </x:si>
   <x:si>
     <x:t>321199</x:t>
   </x:si>
   <x:si>
     <x:t>12058</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2025 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>11/28/2027 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>1567 NE 46TH ST</x:t>
   </x:si>
   <x:si>
     <x:t>33334-4255</x:t>
@@ -6907,54 +6904,54 @@
   <x:si>
     <x:t>4401 NW 19TH TERR</x:t>
   </x:si>
   <x:si>
     <x:t>SARAS HOUSE11 INC</x:t>
   </x:si>
   <x:si>
     <x:t>11/9/2022 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>SEASIDE AT HALLANDALE BEACH</x:t>
   </x:si>
   <x:si>
     <x:t>11969864</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 607-1000</x:t>
   </x:si>
   <x:si>
     <x:t>479480</x:t>
   </x:si>
   <x:si>
     <x:t>13684</x:t>
   </x:si>
   <x:si>
-    <x:t>1/14/2024 12:00:00 AM</x:t>
-[...2 lines deleted...]
-    <x:t>1/13/2026 12:00:00 AM</x:t>
+    <x:t>1/14/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/13/2028 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>2091 S OCEAN DR</x:t>
   </x:si>
   <x:si>
     <x:t>YMP SEASIDE OPCO LLC</x:t>
   </x:si>
   <x:si>
     <x:t>5/20/2021 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>www.seasidehallandalebeach.com</x:t>
   </x:si>
   <x:si>
     <x:t>SEAN REESE</x:t>
   </x:si>
   <x:si>
     <x:t>SELA'S PLACE INC</x:t>
   </x:si>
   <x:si>
     <x:t>11968991</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 496-1007</x:t>
   </x:si>
@@ -6982,53 +6979,50 @@
   <x:si>
     <x:t>www.selasplace.com</x:t>
   </x:si>
   <x:si>
     <x:t>SELA AMRANI</x:t>
   </x:si>
   <x:si>
     <x:t>SERENITY ISLES ALF INC</x:t>
   </x:si>
   <x:si>
     <x:t>11969058</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 873-3975</x:t>
   </x:si>
   <x:si>
     <x:t>387627</x:t>
   </x:si>
   <x:si>
     <x:t>12897</x:t>
   </x:si>
   <x:si>
     <x:t>12/5/2024 12:00:00 AM</x:t>
   </x:si>
   <x:si>
-    <x:t>12/4/2026 12:00:00 AM</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>3980 NW 47 TERR</x:t>
   </x:si>
   <x:si>
     <x:t>6/3/2016 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>www.serenityislefl.com</x:t>
   </x:si>
   <x:si>
     <x:t>CARROL RUSSELL</x:t>
   </x:si>
   <x:si>
     <x:t>SHERIDAN MANOR</x:t>
   </x:si>
   <x:si>
     <x:t>11964562</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 929-7505</x:t>
   </x:si>
   <x:si>
     <x:t>40</x:t>
   </x:si>
   <x:si>
     <x:t>3519</x:t>
@@ -7258,83 +7252,83 @@
   <x:si>
     <x:t>(754) 235-2666</x:t>
   </x:si>
   <x:si>
     <x:t>173096</x:t>
   </x:si>
   <x:si>
     <x:t>10474</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2024 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>5/28/2026 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>7106 NW 84TH STREET</x:t>
   </x:si>
   <x:si>
     <x:t>4801 HOLLY DRIVE</x:t>
   </x:si>
   <x:si>
     <x:t>5/29/2024 12:00:00 AM</x:t>
   </x:si>
   <x:si>
+    <x:t>www.sunflowerassistedlivingfacilities.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARGUERITE BRENDA SANKARLALL</x:t>
   </x:si>
   <x:si>
     <x:t>SUNFLOWER SENIOR LIVING, INC</x:t>
   </x:si>
   <x:si>
     <x:t>11966811</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 718-9578</x:t>
   </x:si>
   <x:si>
     <x:t>220890</x:t>
   </x:si>
   <x:si>
     <x:t>10930</x:t>
   </x:si>
   <x:si>
     <x:t>6931 NW 81ST COURT</x:t>
   </x:si>
   <x:si>
     <x:t>4801 HOLLY DR</x:t>
   </x:si>
   <x:si>
     <x:t>33319-3142</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2006 12:00:00 AM</x:t>
   </x:si>
   <x:si>
-    <x:t>www.sunflowerassistedlivingfacilities.com</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>SUNNY DAYS ASSISTED LIVING FACILITY</x:t>
   </x:si>
   <x:si>
     <x:t>11965850</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 921-1819</x:t>
   </x:si>
   <x:si>
     <x:t>41</x:t>
   </x:si>
   <x:si>
     <x:t>4730</x:t>
   </x:si>
   <x:si>
     <x:t>10172</x:t>
   </x:si>
   <x:si>
     <x:t>1845 GARFIELD STREET</x:t>
   </x:si>
   <x:si>
     <x:t>SUNNY DAYS ASSISTED LIVING FACILITY LLC</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2021 12:00:00 AM</x:t>
@@ -7717,51 +7711,51 @@
   <x:si>
     <x:t>(954) 246-7000</x:t>
   </x:si>
   <x:si>
     <x:t>435328</x:t>
   </x:si>
   <x:si>
     <x:t>13339</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2023 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2025 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>5461 JOHNSON RD</x:t>
   </x:si>
   <x:si>
     <x:t>CP - COCONUT CREEK DEVELOPMENT I, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>7/17/2019 12:00:00 AM</x:t>
   </x:si>
   <x:si>
-    <x:t>https://www.rui.net/themonarch</x:t>
+    <x:t>https://www.yourlifesl.net</x:t>
   </x:si>
   <x:si>
     <x:t>GAIL A THOMPSON</x:t>
   </x:si>
   <x:si>
     <x:t>THE PALACE AT WESTON</x:t>
   </x:si>
   <x:si>
     <x:t>11969839</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 217-2000</x:t>
   </x:si>
   <x:si>
     <x:t>352</x:t>
   </x:si>
   <x:si>
     <x:t>474468</x:t>
   </x:si>
   <x:si>
     <x:t>13594</x:t>
   </x:si>
   <x:si>
     <x:t>5/6/2025 12:00:00 AM</x:t>
   </x:si>
@@ -7822,50 +7816,53 @@
   <x:si>
     <x:t>(954) 932-2224</x:t>
   </x:si>
   <x:si>
     <x:t>126</x:t>
   </x:si>
   <x:si>
     <x:t>541814</x:t>
   </x:si>
   <x:si>
     <x:t>13877</x:t>
   </x:si>
   <x:si>
     <x:t>4/6/2024 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>4/5/2026 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>1019 S STATE ROAD 7</x:t>
   </x:si>
   <x:si>
     <x:t>Palms Plantation Property, LLC</x:t>
   </x:si>
   <x:si>
+    <x:t>thepalmsatplantation.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>MATTHEW SARNELLI</x:t>
   </x:si>
   <x:si>
     <x:t>THE POINTE AT DEERFIELD</x:t>
   </x:si>
   <x:si>
     <x:t>11942721</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 698-6269</x:t>
   </x:si>
   <x:si>
     <x:t>65</x:t>
   </x:si>
   <x:si>
     <x:t>2082</x:t>
   </x:si>
   <x:si>
     <x:t>7461</x:t>
   </x:si>
   <x:si>
     <x:t>3001 DEER CREEK COUNTRY CLUB BLVD</x:t>
   </x:si>
   <x:si>
     <x:t>fivestarseniorliving.com/communities/fl/deerfield-beach/the-forum-at-deer-creek</x:t>
@@ -8074,51 +8071,51 @@
   <x:si>
     <x:t>DAHEALIA DEFOE</x:t>
   </x:si>
   <x:si>
     <x:t>THE TERRACES AT HOLLYWOOD</x:t>
   </x:si>
   <x:si>
     <x:t>11953616</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 989-8008</x:t>
   </x:si>
   <x:si>
     <x:t>2729</x:t>
   </x:si>
   <x:si>
     <x:t>5622</x:t>
   </x:si>
   <x:si>
     <x:t>2480 NORTH PARK ROAD</x:t>
   </x:si>
   <x:si>
     <x:t>https://sinceriseniorliving.com/the-terraces-at-hollywood/</x:t>
   </x:si>
   <x:si>
-    <x:t>GEORGE M TOKESKY</x:t>
+    <x:t>ELIZABETH CARTWRIGHT</x:t>
   </x:si>
   <x:si>
     <x:t>THE VILLAGE OF DEERFIELD BEACH</x:t>
   </x:si>
   <x:si>
     <x:t>11963790</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 361-5502</x:t>
   </x:si>
   <x:si>
     <x:t>240</x:t>
   </x:si>
   <x:si>
     <x:t>2879</x:t>
   </x:si>
   <x:si>
     <x:t>8697</x:t>
   </x:si>
   <x:si>
     <x:t>6/30/2026 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>1050 SW 24TH AVE</x:t>
   </x:si>
@@ -9321,125 +9318,125 @@
       </x:c>
     </x:row>
     <x:row r="3" spans="1:27">
       <x:c r="A3" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N3" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="O3" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P3" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q3" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="N3" s="0" t="s">
+      <x:c r="S3" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="O3" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="T3" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U3" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="V3" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W3" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="X3" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Y3" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA3" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:27">
       <x:c r="A4" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J4" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K4" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M4" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N4" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="O4" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P4" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q4" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -9469,51 +9466,51 @@
       </x:c>
     </x:row>
     <x:row r="5" spans="1:27">
       <x:c r="A5" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N5" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q5" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -9546,51 +9543,51 @@
       </x:c>
     </x:row>
     <x:row r="6" spans="1:27">
       <x:c r="A6" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J6" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K6" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M6" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N6" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="O6" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P6" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q6" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
@@ -9623,51 +9620,51 @@
       </x:c>
     </x:row>
     <x:row r="7" spans="1:27">
       <x:c r="A7" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N7" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q7" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -9774,51 +9771,51 @@
       </x:c>
     </x:row>
     <x:row r="9" spans="1:27">
       <x:c r="A9" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N9" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q9" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
@@ -9848,63 +9845,63 @@
       </x:c>
     </x:row>
     <x:row r="10" spans="1:27">
       <x:c r="A10" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H10" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J10" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K10" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M10" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N10" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="O10" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P10" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q10" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R10" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S10" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T10" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U10" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -9976,18064 +9973,18067 @@
       <x:c r="S11" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="T11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U11" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="V11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W11" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="X11" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Y11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z11" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="AA11" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:27">
       <x:c r="A12" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H12" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J12" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K12" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="M12" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N12" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="O12" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P12" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q12" s="0" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
       <x:c r="S12" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="T12" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U12" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="V12" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W12" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="X12" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Y12" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z12" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="AA12" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:27">
       <x:c r="A13" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="N13" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="O13" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P13" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q13" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="N13" s="0" t="s">
+      <x:c r="S13" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="O13" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="T13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U13" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="V13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W13" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="X13" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Y13" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z13" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AA13" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:27">
       <x:c r="A14" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J14" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="K14" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="M14" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="N14" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="O14" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P14" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q14" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="S14" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="T14" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U14" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="V14" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W14" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="X14" s="0" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
       <x:c r="Y14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA14" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:27">
       <x:c r="A15" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="N15" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="O15" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P15" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q15" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="N15" s="0" t="s">
+      <x:c r="S15" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="O15" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="T15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U15" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="V15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W15" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="X15" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Y15" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z15" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="AA15" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:27">
       <x:c r="A16" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H16" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J16" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="K16" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="M16" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N16" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="O16" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P16" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q16" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S16" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="T16" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U16" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="V16" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W16" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="X16" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Y16" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z16" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="AA16" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:27">
       <x:c r="A17" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="N17" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q17" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S17" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="T17" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U17" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="W17" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="X17" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Y17" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z17" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="AA17" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:27">
       <x:c r="A18" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J18" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="K18" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="M18" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="N18" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="O18" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P18" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q18" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S18" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="T18" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U18" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="W18" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="X18" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Y18" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z18" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="AA18" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:27">
       <x:c r="A19" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N19" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="O19" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P19" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q19" s="0" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
       <x:c r="S19" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="T19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U19" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="V19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W19" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="X19" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="Y19" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA19" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:27">
       <x:c r="A20" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J20" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="K20" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="M20" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="N20" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="O20" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P20" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q20" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S20" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="T20" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U20" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="V20" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W20" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="X20" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Y20" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="Z20" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="AA20" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:27">
       <x:c r="A21" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N21" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q21" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S21" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="T21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U21" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="V21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W21" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="X21" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Y21" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA21" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:27">
       <x:c r="A22" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="J22" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="K22" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="M22" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N22" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="O22" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P22" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q22" s="0" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
       <x:c r="S22" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="T22" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U22" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="V22" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W22" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="X22" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="Y22" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA22" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:27">
       <x:c r="A23" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N23" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="O23" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P23" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q23" s="0" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
       <x:c r="S23" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U23" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="V23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W23" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="X23" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Y23" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA23" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:27">
       <x:c r="A24" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H24" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J24" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="K24" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="M24" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="N24" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="O24" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P24" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q24" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S24" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="T24" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U24" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="V24" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W24" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="X24" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Y24" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z24" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="AA24" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:27">
       <x:c r="A25" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="N25" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="O25" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P25" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q25" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="N25" s="0" t="s">
+      <x:c r="S25" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="O25" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="T25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U25" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="V25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W25" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="X25" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Y25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z25" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="AA25" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:27">
       <x:c r="A26" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H26" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J26" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="K26" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="M26" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="N26" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="O26" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P26" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q26" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="O26" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S26" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="T26" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U26" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="V26" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W26" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="X26" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Y26" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z26" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="AA26" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:27">
       <x:c r="A27" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="N27" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="O27" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P27" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q27" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="O27" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S27" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="T27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U27" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="V27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W27" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="X27" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Y27" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z27" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="AA27" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:27">
       <x:c r="A28" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H28" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="J28" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="K28" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="M28" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N28" s="0" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="O28" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P28" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q28" s="0" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
       <x:c r="S28" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="T28" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U28" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="V28" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W28" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="X28" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Y28" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z28" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="AA28" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:27">
       <x:c r="A29" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="N29" s="0" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="O29" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P29" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q29" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="N29" s="0" t="s">
+      <x:c r="S29" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="O29" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="T29" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U29" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="V29" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W29" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="X29" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Y29" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA29" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:27">
       <x:c r="A30" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H30" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="J30" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="K30" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="M30" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="N30" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="O30" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P30" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q30" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="N30" s="0" t="s">
+      <x:c r="S30" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="O30" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="T30" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U30" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="V30" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W30" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="X30" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="Y30" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA30" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:27">
       <x:c r="A31" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="N31" s="0" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="O31" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P31" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q31" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="N31" s="0" t="s">
+      <x:c r="S31" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="O31" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="T31" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U31" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="V31" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W31" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="X31" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Y31" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA31" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:27">
       <x:c r="A32" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H32" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="J32" s="0" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="K32" s="0" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="M32" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="N32" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="O32" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P32" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q32" s="0" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="S32" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="T32" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U32" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="V32" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W32" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="X32" s="0" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
       <x:c r="Y32" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z32" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="AA32" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:27">
       <x:c r="A33" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N33" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q33" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="S33" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T33" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U33" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="V33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W33" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="X33" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Y33" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA33" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:27">
       <x:c r="A34" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H34" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="J34" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="K34" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="M34" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N34" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="O34" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P34" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q34" s="0" t="s">
         <x:v>470</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
       <x:c r="S34" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="T34" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U34" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="V34" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W34" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="X34" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="Y34" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA34" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:27">
       <x:c r="A35" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I35" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="N35" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="O35" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P35" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q35" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="N35" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="S35" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="T35" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U35" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="V35" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W35" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="X35" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Y35" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z35" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="AA35" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:27">
       <x:c r="A36" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="G36" s="0" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="H36" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I36" s="0" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="J36" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="K36" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="M36" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="N36" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="O36" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P36" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q36" s="0" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="S36" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="T36" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U36" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="V36" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W36" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="D36" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="J36" s="0" t="s">
+      <x:c r="X36" s="0" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>490</x:v>
       </x:c>
       <x:c r="Y36" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA36" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:27">
       <x:c r="A37" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="N37" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q37" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="S37" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="T37" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U37" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="V37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W37" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="X37" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Y37" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z37" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="AA37" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:27">
       <x:c r="A38" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H38" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="J38" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="K38" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="M38" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N38" s="0" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="O38" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P38" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q38" s="0" t="s">
         <x:v>513</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>512</x:v>
       </x:c>
       <x:c r="S38" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="T38" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U38" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="V38" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W38" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="X38" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="Y38" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA38" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:27">
       <x:c r="A39" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="K39" s="0" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="M39" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="N39" s="0" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="O39" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P39" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q39" s="0" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="S39" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="T39" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U39" s="0" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="V39" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W39" s="0" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="X39" s="0" t="s">
         <x:v>523</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>522</x:v>
       </x:c>
       <x:c r="Y39" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA39" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:27">
       <x:c r="A40" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H40" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="J40" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="K40" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="M40" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N40" s="0" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="O40" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P40" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q40" s="0" t="s">
         <x:v>537</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>536</x:v>
       </x:c>
       <x:c r="S40" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="T40" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U40" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="V40" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W40" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="X40" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="Y40" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z40" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="AA40" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:27">
       <x:c r="A41" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N41" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q41" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="S41" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U41" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="V41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W41" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="X41" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="Y41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z41" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="AA41" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:27">
       <x:c r="A42" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H42" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J42" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K42" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="M42" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N42" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="O42" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P42" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q42" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="S42" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="T42" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U42" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="V42" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W42" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="X42" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Y42" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA42" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:27">
       <x:c r="A43" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="N43" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q43" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="S43" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="T43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U43" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="V43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W43" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="X43" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Y43" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA43" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:27">
       <x:c r="A44" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="K44" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="M44" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N44" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="O44" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P44" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q44" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="S44" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="T44" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U44" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="V44" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W44" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="X44" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="Y44" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z44" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="AA44" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:27">
       <x:c r="A45" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N45" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q45" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="S45" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="T45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U45" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="V45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W45" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="X45" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="Y45" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA45" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:27">
       <x:c r="A46" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="H46" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="J46" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="K46" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="M46" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N46" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="O46" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P46" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q46" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="S46" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="T46" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U46" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="V46" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W46" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="X46" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="Y46" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="Z46" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="AA46" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:27">
       <x:c r="A47" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N47" s="0" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="O47" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P47" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q47" s="0" t="s">
         <x:v>620</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>619</x:v>
       </x:c>
       <x:c r="S47" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U47" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="V47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W47" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="X47" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Y47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z47" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="AA47" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:27">
       <x:c r="A48" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="J48" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="K48" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="M48" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="N48" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="O48" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P48" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q48" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S48" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="T48" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U48" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="V48" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W48" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="X48" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="Y48" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA48" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:27">
       <x:c r="A49" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="N49" s="0" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="O49" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P49" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q49" s="0" t="s">
         <x:v>646</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>645</x:v>
       </x:c>
       <x:c r="S49" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="T49" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U49" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="V49" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W49" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="X49" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="Y49" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA49" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:27">
       <x:c r="A50" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="M50" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N50" s="0" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="O50" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P50" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q50" s="0" t="s">
         <x:v>658</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>657</x:v>
       </x:c>
       <x:c r="S50" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="T50" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U50" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="V50" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W50" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="X50" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="Y50" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z50" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="AA50" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:27">
       <x:c r="A51" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N51" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q51" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="S51" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U51" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="V51" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W51" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="X51" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="Y51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA51" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:27">
       <x:c r="A52" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="K52" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="M52" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N52" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="O52" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P52" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q52" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="S52" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T52" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U52" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="V52" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W52" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="X52" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="Y52" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA52" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:27">
       <x:c r="A53" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N53" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q53" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="S53" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="T53" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="U53" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="W53" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="X53" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="Y53" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z53" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="AA53" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:27">
       <x:c r="A54" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="F54" s="0" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="G54" s="0" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="H54" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="I54" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="J54" s="0" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="K54" s="0" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="M54" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="N54" s="0" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="O54" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P54" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q54" s="0" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="S54" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="T54" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U54" s="0" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="V54" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W54" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
-      <x:c r="D54" s="0" t="s">
-[...52 lines deleted...]
-      </x:c>
       <x:c r="X54" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="Y54" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA54" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:27">
       <x:c r="A55" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N55" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q55" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="S55" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U55" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="V55" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W55" s="0" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="X55" s="0" t="s">
         <x:v>720</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>722</x:v>
       </x:c>
       <x:c r="Y55" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z55" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA55" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:27">
       <x:c r="A56" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="F56" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="D56" s="0" t="s">
+      <x:c r="G56" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="E56" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F56" s="0" t="s">
+      <x:c r="H56" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I56" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
-      <x:c r="G56" s="0" t="s">
+      <x:c r="J56" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
-      <x:c r="H56" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I56" s="0" t="s">
+      <x:c r="K56" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
-      <x:c r="J56" s="0" t="s">
+      <x:c r="M56" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="N56" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
-      <x:c r="K56" s="0" t="s">
+      <x:c r="O56" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P56" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q56" s="0" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="S56" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="T56" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U56" s="0" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="V56" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W56" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
-      <x:c r="M56" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N56" s="0" t="s">
+      <x:c r="X56" s="0" t="s">
         <x:v>733</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>735</x:v>
       </x:c>
       <x:c r="Y56" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z56" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="AA56" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:27">
       <x:c r="A57" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
-      <x:c r="D57" s="0" t="s">
+      <x:c r="G57" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
-      <x:c r="E57" s="0" t="s">
+      <x:c r="H57" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I57" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
-      <x:c r="F57" s="0" t="s">
+      <x:c r="J57" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
-      <x:c r="G57" s="0" t="s">
+      <x:c r="K57" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
-      <x:c r="H57" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I57" s="0" t="s">
+      <x:c r="M57" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N57" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
-      <x:c r="J57" s="0" t="s">
+      <x:c r="O57" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P57" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q57" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="S57" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="T57" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U57" s="0" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="V57" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W57" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
-      <x:c r="K57" s="0" t="s">
+      <x:c r="X57" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
-      <x:c r="M57" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W57" s="0" t="s">
+      <x:c r="Y57" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="Z57" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
-      <x:c r="X57" s="0" t="s">
+      <x:c r="AA57" s="0" t="s">
         <x:v>748</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:27">
       <x:c r="A58" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
-      <x:c r="D58" s="0" t="s">
+      <x:c r="F58" s="0" t="s">
         <x:v>753</x:v>
       </x:c>
-      <x:c r="E58" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F58" s="0" t="s">
+      <x:c r="G58" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
-      <x:c r="G58" s="0" t="s">
+      <x:c r="H58" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I58" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
-      <x:c r="H58" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I58" s="0" t="s">
+      <x:c r="J58" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
-      <x:c r="J58" s="0" t="s">
+      <x:c r="K58" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
-      <x:c r="K58" s="0" t="s">
+      <x:c r="M58" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="N58" s="0" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="O58" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P58" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q58" s="0" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="S58" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="T58" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U58" s="0" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="V58" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W58" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
-      <x:c r="M58" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W58" s="0" t="s">
+      <x:c r="X58" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
-      <x:c r="X58" s="0" t="s">
+      <x:c r="Y58" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="Z58" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
-      <x:c r="Y58" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="Z58" s="0" t="s">
+      <x:c r="AA58" s="0" t="s">
         <x:v>761</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:27">
       <x:c r="A59" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
         <x:v>764</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>765</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="G59" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="G59" s="0" t="s">
+      <x:c r="H59" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I59" s="0" t="s">
         <x:v>767</x:v>
       </x:c>
-      <x:c r="H59" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I59" s="0" t="s">
+      <x:c r="J59" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
-      <x:c r="J59" s="0" t="s">
+      <x:c r="K59" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="K59" s="0" t="s">
+      <x:c r="M59" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="N59" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="O59" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P59" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q59" s="0" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="S59" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="T59" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U59" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="V59" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W59" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
-      <x:c r="M59" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N59" s="0" t="s">
+      <x:c r="X59" s="0" t="s">
         <x:v>771</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>773</x:v>
       </x:c>
       <x:c r="Y59" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z59" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="AA59" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:27">
       <x:c r="A60" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
         <x:v>776</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>765</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="K60" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="M60" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="N60" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="O60" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P60" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q60" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="S60" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="T60" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U60" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="V60" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W60" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="X60" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="Y60" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z60" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="AA60" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:27">
       <x:c r="A61" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="N61" s="0" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="O61" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P61" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q61" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
-      <x:c r="O61" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S61" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="T61" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U61" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="V61" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W61" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="X61" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="Y61" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z61" s="0" t="s">
+        <x:v>785</x:v>
+      </x:c>
       <x:c r="AA61" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:27">
       <x:c r="A62" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="K62" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="M62" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="N62" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="O62" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P62" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q62" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="S62" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="T62" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U62" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="V62" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W62" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="X62" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="Y62" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA62" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:27">
       <x:c r="A63" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="N63" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q63" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="S63" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="T63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U63" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="V63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W63" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="X63" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="Y63" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z63" s="0" t="s">
+      <x:c r="AA63" s="0" t="s">
         <x:v>816</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:27">
       <x:c r="A64" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F64" s="0" t="s">
         <x:v>820</x:v>
       </x:c>
-      <x:c r="F64" s="0" t="s">
+      <x:c r="G64" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
-      <x:c r="G64" s="0" t="s">
+      <x:c r="H64" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I64" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
-      <x:c r="H64" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I64" s="0" t="s">
+      <x:c r="J64" s="0" t="s">
         <x:v>823</x:v>
       </x:c>
-      <x:c r="J64" s="0" t="s">
+      <x:c r="K64" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
-      <x:c r="K64" s="0" t="s">
+      <x:c r="M64" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="N64" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="O64" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P64" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q64" s="0" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="S64" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="T64" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U64" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="V64" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W64" s="0" t="s">
         <x:v>825</x:v>
       </x:c>
-      <x:c r="M64" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W64" s="0" t="s">
+      <x:c r="X64" s="0" t="s">
         <x:v>826</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>827</x:v>
       </x:c>
       <x:c r="Y64" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z64" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="AA64" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:27">
       <x:c r="A65" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
-      <x:c r="D65" s="0" t="s">
+      <x:c r="F65" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
-      <x:c r="E65" s="0" t="s">
+      <x:c r="G65" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
-      <x:c r="F65" s="0" t="s">
+      <x:c r="H65" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I65" s="0" t="s">
         <x:v>834</x:v>
       </x:c>
-      <x:c r="G65" s="0" t="s">
+      <x:c r="J65" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
-      <x:c r="H65" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I65" s="0" t="s">
+      <x:c r="K65" s="0" t="s">
         <x:v>836</x:v>
       </x:c>
-      <x:c r="J65" s="0" t="s">
+      <x:c r="M65" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="N65" s="0" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="O65" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P65" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q65" s="0" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="S65" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="T65" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U65" s="0" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="V65" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W65" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
-      <x:c r="K65" s="0" t="s">
+      <x:c r="X65" s="0" t="s">
         <x:v>838</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>841</x:v>
       </x:c>
       <x:c r="Y65" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z65" s="0" t="s">
+        <x:v>839</x:v>
+      </x:c>
       <x:c r="AA65" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>840</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:27">
       <x:c r="A66" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
-      <x:c r="D66" s="0" t="s">
+      <x:c r="F66" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
-      <x:c r="E66" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F66" s="0" t="s">
+      <x:c r="G66" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
-      <x:c r="G66" s="0" t="s">
+      <x:c r="H66" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I66" s="0" t="s">
         <x:v>847</x:v>
       </x:c>
-      <x:c r="H66" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I66" s="0" t="s">
+      <x:c r="J66" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
-      <x:c r="J66" s="0" t="s">
+      <x:c r="K66" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
-      <x:c r="K66" s="0" t="s">
+      <x:c r="M66" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="N66" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
-      <x:c r="M66" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N66" s="0" t="s">
+      <x:c r="O66" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P66" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q66" s="0" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="S66" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="T66" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U66" s="0" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="V66" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W66" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
-      <x:c r="O66" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="Q66" s="0" t="s">
+      <x:c r="X66" s="0" t="s">
         <x:v>852</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>854</x:v>
       </x:c>
       <x:c r="Y66" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z66" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA66" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:27">
       <x:c r="A67" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="F67" s="0" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="G67" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
-      <x:c r="D67" s="0" t="s">
+      <x:c r="H67" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I67" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
-      <x:c r="E67" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F67" s="0" t="s">
+      <x:c r="J67" s="0" t="s">
         <x:v>860</x:v>
       </x:c>
-      <x:c r="G67" s="0" t="s">
+      <x:c r="K67" s="0" t="s">
         <x:v>861</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>864</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N67" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q67" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="S67" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T67" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U67" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="V67" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W67" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="X67" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="Y67" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z67" s="0" t="s">
+        <x:v>866</x:v>
+      </x:c>
       <x:c r="AA67" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:27">
       <x:c r="A68" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="J68" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="K68" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="M68" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N68" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="O68" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P68" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q68" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="S68" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T68" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U68" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="V68" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W68" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="X68" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="Y68" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA68" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:27">
       <x:c r="A69" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="K69" s="0" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="M69" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="N69" s="0" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="O69" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P69" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q69" s="0" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="S69" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="T69" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U69" s="0" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="V69" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W69" s="0" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="X69" s="0" t="s">
         <x:v>883</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>885</x:v>
       </x:c>
       <x:c r="Y69" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA69" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>888</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:27">
       <x:c r="A70" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="J70" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="K70" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="M70" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N70" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="O70" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P70" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q70" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="S70" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="T70" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U70" s="0" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="V70" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W70" s="0" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="X70" s="0" t="s">
         <x:v>897</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>899</x:v>
       </x:c>
       <x:c r="Y70" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA70" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:27">
       <x:c r="A71" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F71" s="0" t="s">
         <x:v>902</x:v>
       </x:c>
-      <x:c r="D71" s="0" t="s">
+      <x:c r="G71" s="0" t="s">
         <x:v>903</x:v>
       </x:c>
-      <x:c r="E71" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F71" s="0" t="s">
+      <x:c r="H71" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I71" s="0" t="s">
         <x:v>904</x:v>
       </x:c>
-      <x:c r="G71" s="0" t="s">
+      <x:c r="J71" s="0" t="s">
         <x:v>905</x:v>
       </x:c>
-      <x:c r="H71" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="J71" s="0" t="s">
+      <x:c r="K71" s="0" t="s">
         <x:v>906</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>907</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N71" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q71" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="S71" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T71" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U71" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="V71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W71" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="X71" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="Y71" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA71" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>908</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:27">
       <x:c r="A72" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
+        <x:v>910</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="E72" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F72" s="0" t="s">
         <x:v>912</x:v>
       </x:c>
-      <x:c r="D72" s="0" t="s">
+      <x:c r="G72" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
-      <x:c r="E72" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F72" s="0" t="s">
+      <x:c r="H72" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I72" s="0" t="s">
         <x:v>914</x:v>
       </x:c>
-      <x:c r="G72" s="0" t="s">
+      <x:c r="J72" s="0" t="s">
         <x:v>915</x:v>
       </x:c>
-      <x:c r="H72" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I72" s="0" t="s">
+      <x:c r="K72" s="0" t="s">
         <x:v>916</x:v>
       </x:c>
-      <x:c r="J72" s="0" t="s">
+      <x:c r="M72" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="N72" s="0" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="O72" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P72" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q72" s="0" t="s">
         <x:v>917</x:v>
       </x:c>
-      <x:c r="K72" s="0" t="s">
+      <x:c r="S72" s="0" t="s">
         <x:v>918</x:v>
       </x:c>
-      <x:c r="M72" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="T72" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="U72" s="0" t="s">
-        <x:v>355</x:v>
-[...2 lines deleted...]
-        <x:v>41</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="W72" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="X72" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="Y72" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA72" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>922</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:27">
       <x:c r="A73" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N73" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q73" s="0" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="S73" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="T73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U73" s="0" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="V73" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W73" s="0" t="s">
         <x:v>930</x:v>
       </x:c>
-      <x:c r="V73" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="W73" s="0" t="s">
+      <x:c r="X73" s="0" t="s">
         <x:v>931</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>932</x:v>
       </x:c>
       <x:c r="Y73" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA73" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>932</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:27">
       <x:c r="A74" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
         <x:v>935</x:v>
       </x:c>
-      <x:c r="D74" s="0" t="s">
+      <x:c r="E74" s="0" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="F74" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
-      <x:c r="E74" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F74" s="0" t="s">
+      <x:c r="G74" s="0" t="s">
         <x:v>937</x:v>
       </x:c>
-      <x:c r="G74" s="0" t="s">
+      <x:c r="H74" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I74" s="0" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="J74" s="0" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="K74" s="0" t="s">
         <x:v>938</x:v>
       </x:c>
-      <x:c r="H74" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I74" s="0" t="s">
+      <x:c r="M74" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="N74" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="O74" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P74" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q74" s="0" t="s">
+        <x:v>938</x:v>
+      </x:c>
+      <x:c r="S74" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="T74" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U74" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="V74" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W74" s="0" t="s">
         <x:v>939</x:v>
       </x:c>
-      <x:c r="J74" s="0" t="s">
+      <x:c r="X74" s="0" t="s">
         <x:v>940</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>943</x:v>
       </x:c>
       <x:c r="Y74" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z74" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA74" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:27">
       <x:c r="A75" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="G75" s="0" t="s">
+        <x:v>946</x:v>
+      </x:c>
+      <x:c r="H75" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I75" s="0" t="s">
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="J75" s="0" t="s">
+        <x:v>948</x:v>
+      </x:c>
+      <x:c r="K75" s="0" t="s">
         <x:v>949</x:v>
       </x:c>
-      <x:c r="G75" s="0" t="s">
+      <x:c r="M75" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="N75" s="0" t="s">
         <x:v>950</x:v>
       </x:c>
-      <x:c r="H75" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="K75" s="0" t="s">
+      <x:c r="O75" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P75" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q75" s="0" t="s">
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="S75" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="T75" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U75" s="0" t="s">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="V75" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W75" s="0" t="s">
         <x:v>951</x:v>
       </x:c>
-      <x:c r="M75" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W75" s="0" t="s">
+      <x:c r="X75" s="0" t="s">
         <x:v>952</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>953</x:v>
       </x:c>
       <x:c r="Y75" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA75" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>953</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:27">
       <x:c r="A76" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
         <x:v>956</x:v>
       </x:c>
-      <x:c r="D76" s="0" t="s">
+      <x:c r="E76" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F76" s="0" t="s">
         <x:v>957</x:v>
       </x:c>
-      <x:c r="E76" s="0" t="s">
+      <x:c r="G76" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
-      <x:c r="F76" s="0" t="s">
+      <x:c r="H76" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I76" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
-      <x:c r="G76" s="0" t="s">
+      <x:c r="J76" s="0" t="s">
         <x:v>960</x:v>
       </x:c>
-      <x:c r="H76" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I76" s="0" t="s">
+      <x:c r="K76" s="0" t="s">
         <x:v>961</x:v>
       </x:c>
-      <x:c r="J76" s="0" t="s">
+      <x:c r="M76" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="N76" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="O76" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P76" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q76" s="0" t="s">
+        <x:v>961</x:v>
+      </x:c>
+      <x:c r="S76" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="T76" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U76" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="V76" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W76" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
-      <x:c r="K76" s="0" t="s">
+      <x:c r="X76" s="0" t="s">
         <x:v>963</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>965</x:v>
       </x:c>
       <x:c r="Y76" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z76" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="AA76" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>965</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:27">
       <x:c r="A77" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
+        <x:v>969</x:v>
+      </x:c>
+      <x:c r="G77" s="0" t="s">
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="H77" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I77" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="J77" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="K77" s="0" t="s">
         <x:v>971</x:v>
       </x:c>
-      <x:c r="G77" s="0" t="s">
+      <x:c r="M77" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="N77" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="O77" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P77" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q77" s="0" t="s">
+        <x:v>971</x:v>
+      </x:c>
+      <x:c r="S77" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="T77" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U77" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="V77" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W77" s="0" t="s">
         <x:v>972</x:v>
-      </x:c>
-[...40 lines deleted...]
-        <x:v>976</x:v>
       </x:c>
       <x:c r="X77" s="0" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="Y77" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA77" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:27">
       <x:c r="A78" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
+        <x:v>976</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
+        <x:v>977</x:v>
+      </x:c>
+      <x:c r="E78" s="0" t="s">
+        <x:v>978</x:v>
+      </x:c>
+      <x:c r="F78" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
-      <x:c r="D78" s="0" t="s">
+      <x:c r="G78" s="0" t="s">
         <x:v>980</x:v>
       </x:c>
-      <x:c r="E78" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F78" s="0" t="s">
+      <x:c r="H78" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I78" s="0" t="s">
         <x:v>981</x:v>
       </x:c>
-      <x:c r="G78" s="0" t="s">
+      <x:c r="J78" s="0" t="s">
         <x:v>982</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="K78" s="0" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="M78" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="N78" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="O78" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P78" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q78" s="0" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="S78" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="T78" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U78" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="V78" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W78" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="X78" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="Y78" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z78" s="0" t="s">
+        <x:v>986</x:v>
+      </x:c>
       <x:c r="AA78" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>987</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:27">
       <x:c r="A79" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I79" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="M79" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="N79" s="0" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="O79" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P79" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q79" s="0" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="S79" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="T79" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U79" s="0" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="V79" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W79" s="0" t="s">
+        <x:v>996</x:v>
+      </x:c>
+      <x:c r="X79" s="0" t="s">
         <x:v>993</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>995</x:v>
       </x:c>
       <x:c r="Y79" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA79" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>997</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:27">
       <x:c r="A80" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="H80" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K80" s="0" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="M80" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="N80" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="O80" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P80" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q80" s="0" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="S80" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="T80" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U80" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="V80" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W80" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="X80" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="Y80" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA80" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>1005</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:27">
       <x:c r="A81" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N81" s="0" t="s">
+        <x:v>1014</x:v>
+      </x:c>
+      <x:c r="O81" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P81" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q81" s="0" t="s">
         <x:v>1013</x:v>
       </x:c>
-      <x:c r="O81" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S81" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="T81" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U81" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="V81" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W81" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="X81" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="Y81" s="0" t="s">
         <x:v>43</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1015</x:v>
       </x:c>
       <x:c r="AA81" s="0" t="s">
         <x:v>1016</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:27">
       <x:c r="A82" s="0" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="H82" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="K82" s="0" t="s">
         <x:v>1023</x:v>
       </x:c>
-      <x:c r="K82" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="M82" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="N82" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="O82" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P82" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q82" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="S82" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="T82" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U82" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="V82" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W82" s="0" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="X82" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Y82" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA82" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1024</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:27">
       <x:c r="A83" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
+        <x:v>1026</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
+        <x:v>1027</x:v>
+      </x:c>
+      <x:c r="E83" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F83" s="0" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="G83" s="0" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="H83" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I83" s="0" t="s">
         <x:v>1030</x:v>
       </x:c>
-      <x:c r="D83" s="0" t="s">
+      <x:c r="J83" s="0" t="s">
         <x:v>1031</x:v>
       </x:c>
-      <x:c r="E83" s="0" t="s">
+      <x:c r="K83" s="0" t="s">
         <x:v>1032</x:v>
       </x:c>
-      <x:c r="F83" s="0" t="s">
+      <x:c r="M83" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="N83" s="0" t="s">
         <x:v>1033</x:v>
       </x:c>
-      <x:c r="G83" s="0" t="s">
+      <x:c r="O83" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P83" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q83" s="0" t="s">
+        <x:v>1032</x:v>
+      </x:c>
+      <x:c r="S83" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="T83" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U83" s="0" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="V83" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W83" s="0" t="s">
+        <x:v>1025</x:v>
+      </x:c>
+      <x:c r="X83" s="0" t="s">
         <x:v>1034</x:v>
-      </x:c>
-[...43 lines deleted...]
-        <x:v>1038</x:v>
       </x:c>
       <x:c r="Y83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z83" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="AA83" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>1036</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:27">
       <x:c r="A84" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
+        <x:v>1038</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
+        <x:v>1039</x:v>
+      </x:c>
+      <x:c r="E84" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F84" s="0" t="s">
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="G84" s="0" t="s">
+        <x:v>1041</x:v>
+      </x:c>
+      <x:c r="H84" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I84" s="0" t="s">
         <x:v>1042</x:v>
       </x:c>
-      <x:c r="D84" s="0" t="s">
+      <x:c r="J84" s="0" t="s">
         <x:v>1043</x:v>
       </x:c>
-      <x:c r="E84" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F84" s="0" t="s">
+      <x:c r="K84" s="0" t="s">
         <x:v>1044</x:v>
       </x:c>
-      <x:c r="G84" s="0" t="s">
+      <x:c r="M84" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
-      <x:c r="H84" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I84" s="0" t="s">
+      <x:c r="N84" s="0" t="s">
         <x:v>1046</x:v>
       </x:c>
-      <x:c r="J84" s="0" t="s">
+      <x:c r="O84" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P84" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q84" s="0" t="s">
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="S84" s="0" t="s">
+        <x:v>1045</x:v>
+      </x:c>
+      <x:c r="T84" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U84" s="0" t="s">
+        <x:v>1046</x:v>
+      </x:c>
+      <x:c r="V84" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W84" s="0" t="s">
+        <x:v>1037</x:v>
+      </x:c>
+      <x:c r="X84" s="0" t="s">
         <x:v>1047</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>1051</x:v>
       </x:c>
       <x:c r="Y84" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA84" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:27">
       <x:c r="A85" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
+        <x:v>1050</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>1051</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
+        <x:v>1052</x:v>
+      </x:c>
+      <x:c r="F85" s="0" t="s">
+        <x:v>1053</x:v>
+      </x:c>
+      <x:c r="G85" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
-      <x:c r="D85" s="0" t="s">
+      <x:c r="H85" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I85" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="J85" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="K85" s="0" t="s">
         <x:v>1055</x:v>
       </x:c>
-      <x:c r="E85" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F85" s="0" t="s">
+      <x:c r="M85" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="N85" s="0" t="s">
         <x:v>1056</x:v>
       </x:c>
-      <x:c r="G85" s="0" t="s">
+      <x:c r="O85" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P85" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q85" s="0" t="s">
+        <x:v>1055</x:v>
+      </x:c>
+      <x:c r="S85" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="T85" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U85" s="0" t="s">
+        <x:v>1056</x:v>
+      </x:c>
+      <x:c r="V85" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W85" s="0" t="s">
         <x:v>1057</x:v>
       </x:c>
-      <x:c r="H85" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I85" s="0" t="s">
+      <x:c r="X85" s="0" t="s">
         <x:v>1058</x:v>
-      </x:c>
-[...37 lines deleted...]
-        <x:v>1063</x:v>
       </x:c>
       <x:c r="Y85" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z85" s="0" t="s">
+        <x:v>1059</x:v>
+      </x:c>
       <x:c r="AA85" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>1060</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:27">
       <x:c r="A86" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
+        <x:v>1062</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="F86" s="0" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="G86" s="0" t="s">
+        <x:v>1065</x:v>
+      </x:c>
+      <x:c r="H86" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I86" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
-      <x:c r="D86" s="0" t="s">
+      <x:c r="J86" s="0" t="s">
         <x:v>1067</x:v>
       </x:c>
-      <x:c r="E86" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F86" s="0" t="s">
+      <x:c r="K86" s="0" t="s">
         <x:v>1068</x:v>
       </x:c>
-      <x:c r="G86" s="0" t="s">
+      <x:c r="M86" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="N86" s="0" t="s">
         <x:v>1069</x:v>
       </x:c>
-      <x:c r="H86" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I86" s="0" t="s">
+      <x:c r="O86" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P86" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q86" s="0" t="s">
+        <x:v>1068</x:v>
+      </x:c>
+      <x:c r="S86" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="T86" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U86" s="0" t="s">
+        <x:v>1069</x:v>
+      </x:c>
+      <x:c r="V86" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W86" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
-      <x:c r="J86" s="0" t="s">
+      <x:c r="X86" s="0" t="s">
         <x:v>1071</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
       <x:c r="Y86" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA86" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>1072</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:27">
       <x:c r="A87" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
+        <x:v>1074</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>1075</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F87" s="0" t="s">
         <x:v>1076</x:v>
       </x:c>
-      <x:c r="D87" s="0" t="s">
+      <x:c r="G87" s="0" t="s">
         <x:v>1077</x:v>
       </x:c>
-      <x:c r="E87" s="0" t="s">
+      <x:c r="H87" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I87" s="0" t="s">
         <x:v>1078</x:v>
       </x:c>
-      <x:c r="F87" s="0" t="s">
+      <x:c r="J87" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
-      <x:c r="G87" s="0" t="s">
+      <x:c r="K87" s="0" t="s">
         <x:v>1080</x:v>
       </x:c>
-      <x:c r="H87" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I87" s="0" t="s">
+      <x:c r="M87" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="N87" s="0" t="s">
         <x:v>1081</x:v>
       </x:c>
-      <x:c r="J87" s="0" t="s">
+      <x:c r="O87" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P87" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q87" s="0" t="s">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="S87" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="T87" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U87" s="0" t="s">
+        <x:v>1081</x:v>
+      </x:c>
+      <x:c r="V87" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W87" s="0" t="s">
         <x:v>1082</x:v>
       </x:c>
-      <x:c r="K87" s="0" t="s">
+      <x:c r="X87" s="0" t="s">
         <x:v>1083</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>1088</x:v>
       </x:c>
       <x:c r="Y87" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z87" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA87" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>1084</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:27">
       <x:c r="A88" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
+        <x:v>1086</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>1087</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F88" s="0" t="s">
+        <x:v>1088</x:v>
+      </x:c>
+      <x:c r="G88" s="0" t="s">
+        <x:v>1089</x:v>
+      </x:c>
+      <x:c r="H88" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I88" s="0" t="s">
+        <x:v>1090</x:v>
+      </x:c>
+      <x:c r="J88" s="0" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="K88" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
-      <x:c r="D88" s="0" t="s">
+      <x:c r="M88" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="N88" s="0" t="s">
         <x:v>1093</x:v>
       </x:c>
-      <x:c r="E88" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="O88" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P88" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q88" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="S88" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="T88" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U88" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="V88" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="W88" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="X88" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Y88" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z88" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA88" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1094</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:27">
       <x:c r="A89" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I89" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N89" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q89" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1104</x:v>
+      </x:c>
+      <x:c r="R89" s="0" t="s">
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="S89" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T89" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U89" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="V89" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="W89" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="X89" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="Y89" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z89" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="AA89" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1110</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:27">
       <x:c r="A90" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
+        <x:v>1112</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>1113</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
+        <x:v>1114</x:v>
+      </x:c>
+      <x:c r="F90" s="0" t="s">
+        <x:v>1115</x:v>
+      </x:c>
+      <x:c r="G90" s="0" t="s">
+        <x:v>1116</x:v>
+      </x:c>
+      <x:c r="H90" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I90" s="0" t="s">
+        <x:v>1117</x:v>
+      </x:c>
+      <x:c r="J90" s="0" t="s">
+        <x:v>1118</x:v>
+      </x:c>
+      <x:c r="K90" s="0" t="s">
         <x:v>1119</x:v>
       </x:c>
-      <x:c r="D90" s="0" t="s">
+      <x:c r="M90" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N90" s="0" t="s">
         <x:v>1120</x:v>
       </x:c>
-      <x:c r="E90" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F90" s="0" t="s">
+      <x:c r="O90" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P90" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q90" s="0" t="s">
         <x:v>1121</x:v>
       </x:c>
-      <x:c r="G90" s="0" t="s">
+      <x:c r="S90" s="0" t="s">
         <x:v>1122</x:v>
       </x:c>
-      <x:c r="H90" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I90" s="0" t="s">
+      <x:c r="T90" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U90" s="0" t="s">
         <x:v>1123</x:v>
       </x:c>
-      <x:c r="J90" s="0" t="s">
+      <x:c r="V90" s="0" t="s">
         <x:v>1124</x:v>
       </x:c>
-      <x:c r="K90" s="0" t="s">
+      <x:c r="W90" s="0" t="s">
         <x:v>1125</x:v>
       </x:c>
-      <x:c r="M90" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="U90" s="0" t="s">
+      <x:c r="X90" s="0" t="s">
         <x:v>1126</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1127</x:v>
       </x:c>
       <x:c r="Y90" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z90" s="0" t="s">
+        <x:v>1127</x:v>
+      </x:c>
+      <x:c r="AA90" s="0" t="s">
         <x:v>1128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1129</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:27">
       <x:c r="A91" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
+        <x:v>1130</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
         <x:v>1131</x:v>
       </x:c>
-      <x:c r="D91" s="0" t="s">
+      <x:c r="E91" s="0" t="s">
         <x:v>1132</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N91" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q91" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="S91" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="T91" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U91" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="V91" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="W91" s="0" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="X91" s="0" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="Y91" s="0" t="s">
         <x:v>43</x:v>
+      </x:c>
+      <x:c r="Z91" s="0" t="s">
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="AA91" s="0" t="s">
         <x:v>1138</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:27">
       <x:c r="A92" s="0" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>1142</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="H92" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I92" s="0" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="J92" s="0" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="K92" s="0" t="s">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="M92" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="N92" s="0" t="s">
-        <x:v>1148</x:v>
-[...2 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="P92" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q92" s="0" t="s">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="S92" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="T92" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U92" s="0" t="s">
         <x:v>1147</x:v>
       </x:c>
-      <x:c r="T92" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="V92" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W92" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="X92" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="Y92" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z92" s="0" t="s">
+        <x:v>1149</x:v>
+      </x:c>
       <x:c r="AA92" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:27">
       <x:c r="A93" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
+        <x:v>1152</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>1153</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F93" s="0" t="s">
         <x:v>1154</x:v>
       </x:c>
-      <x:c r="D93" s="0" t="s">
+      <x:c r="G93" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
-      <x:c r="E93" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F93" s="0" t="s">
+      <x:c r="H93" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I93" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="J93" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="K93" s="0" t="s">
         <x:v>1156</x:v>
       </x:c>
-      <x:c r="G93" s="0" t="s">
+      <x:c r="M93" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N93" s="0" t="s">
+        <x:v>1120</x:v>
+      </x:c>
+      <x:c r="O93" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P93" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q93" s="0" t="s">
+        <x:v>1156</x:v>
+      </x:c>
+      <x:c r="S93" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="T93" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U93" s="0" t="s">
+        <x:v>1120</x:v>
+      </x:c>
+      <x:c r="V93" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W93" s="0" t="s">
         <x:v>1157</x:v>
       </x:c>
-      <x:c r="H93" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I93" s="0" t="s">
+      <x:c r="X93" s="0" t="s">
         <x:v>1158</x:v>
-      </x:c>
-[...37 lines deleted...]
-        <x:v>1162</x:v>
       </x:c>
       <x:c r="Y93" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA93" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1159</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:27">
       <x:c r="A94" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
+        <x:v>1161</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>1162</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F94" s="0" t="s">
+        <x:v>1163</x:v>
+      </x:c>
+      <x:c r="G94" s="0" t="s">
         <x:v>1164</x:v>
       </x:c>
-      <x:c r="D94" s="0" t="s">
+      <x:c r="H94" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I94" s="0" t="s">
         <x:v>1165</x:v>
       </x:c>
-      <x:c r="E94" s="0" t="s">
+      <x:c r="J94" s="0" t="s">
         <x:v>1166</x:v>
       </x:c>
-      <x:c r="F94" s="0" t="s">
+      <x:c r="K94" s="0" t="s">
         <x:v>1167</x:v>
       </x:c>
-      <x:c r="G94" s="0" t="s">
+      <x:c r="M94" s="0" t="s">
         <x:v>1168</x:v>
       </x:c>
-      <x:c r="H94" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I94" s="0" t="s">
+      <x:c r="N94" s="0" t="s">
         <x:v>1169</x:v>
       </x:c>
-      <x:c r="J94" s="0" t="s">
+      <x:c r="O94" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P94" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q94" s="0" t="s">
+        <x:v>1167</x:v>
+      </x:c>
+      <x:c r="S94" s="0" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="T94" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U94" s="0" t="s">
         <x:v>1170</x:v>
       </x:c>
-      <x:c r="K94" s="0" t="s">
+      <x:c r="V94" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W94" s="0" t="s">
         <x:v>1171</x:v>
       </x:c>
-      <x:c r="M94" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N94" s="0" t="s">
+      <x:c r="X94" s="0" t="s">
         <x:v>1172</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>1169</x:v>
       </x:c>
       <x:c r="Y94" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA94" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1173</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:27">
       <x:c r="A95" s="0" t="s">
-        <x:v>1176</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
+        <x:v>1175</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>1176</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F95" s="0" t="s">
         <x:v>1177</x:v>
       </x:c>
-      <x:c r="D95" s="0" t="s">
+      <x:c r="G95" s="0" t="s">
         <x:v>1178</x:v>
       </x:c>
-      <x:c r="E95" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F95" s="0" t="s">
+      <x:c r="H95" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I95" s="0" t="s">
         <x:v>1179</x:v>
       </x:c>
-      <x:c r="G95" s="0" t="s">
+      <x:c r="J95" s="0" t="s">
         <x:v>1180</x:v>
       </x:c>
-      <x:c r="H95" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I95" s="0" t="s">
+      <x:c r="K95" s="0" t="s">
         <x:v>1181</x:v>
       </x:c>
-      <x:c r="J95" s="0" t="s">
+      <x:c r="M95" s="0" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="N95" s="0" t="s">
+        <x:v>1169</x:v>
+      </x:c>
+      <x:c r="O95" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P95" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q95" s="0" t="s">
+        <x:v>1181</x:v>
+      </x:c>
+      <x:c r="S95" s="0" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="T95" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U95" s="0" t="s">
+        <x:v>1169</x:v>
+      </x:c>
+      <x:c r="V95" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W95" s="0" t="s">
         <x:v>1182</x:v>
       </x:c>
-      <x:c r="K95" s="0" t="s">
+      <x:c r="X95" s="0" t="s">
         <x:v>1183</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>1185</x:v>
       </x:c>
       <x:c r="Y95" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA95" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>1173</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:27">
       <x:c r="A96" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
+        <x:v>1185</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>1186</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>1187</x:v>
+      </x:c>
+      <x:c r="F96" s="0" t="s">
         <x:v>1188</x:v>
       </x:c>
-      <x:c r="D96" s="0" t="s">
+      <x:c r="G96" s="0" t="s">
         <x:v>1189</x:v>
       </x:c>
-      <x:c r="E96" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F96" s="0" t="s">
+      <x:c r="H96" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I96" s="0" t="s">
         <x:v>1190</x:v>
       </x:c>
-      <x:c r="G96" s="0" t="s">
+      <x:c r="J96" s="0" t="s">
         <x:v>1191</x:v>
       </x:c>
-      <x:c r="H96" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I96" s="0" t="s">
+      <x:c r="K96" s="0" t="s">
         <x:v>1192</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1194</x:v>
       </x:c>
       <x:c r="M96" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N96" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="O96" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P96" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q96" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="S96" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T96" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U96" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="V96" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W96" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="X96" s="0" t="s">
-        <x:v>1192</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="Y96" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA96" s="0" t="s">
-        <x:v>1197</x:v>
+        <x:v>1196</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:27">
       <x:c r="A97" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
+        <x:v>1198</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
         <x:v>1199</x:v>
       </x:c>
-      <x:c r="D97" s="0" t="s">
+      <x:c r="E97" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F97" s="0" t="s">
         <x:v>1200</x:v>
       </x:c>
-      <x:c r="E97" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F97" s="0" t="s">
+      <x:c r="G97" s="0" t="s">
         <x:v>1201</x:v>
       </x:c>
-      <x:c r="G97" s="0" t="s">
+      <x:c r="H97" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I97" s="0" t="s">
         <x:v>1202</x:v>
       </x:c>
-      <x:c r="H97" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I97" s="0" t="s">
+      <x:c r="J97" s="0" t="s">
         <x:v>1203</x:v>
       </x:c>
-      <x:c r="J97" s="0" t="s">
+      <x:c r="K97" s="0" t="s">
         <x:v>1204</x:v>
       </x:c>
-      <x:c r="K97" s="0" t="s">
+      <x:c r="M97" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="N97" s="0" t="s">
         <x:v>1205</x:v>
       </x:c>
-      <x:c r="M97" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q97" s="0" t="s">
+        <x:v>1204</x:v>
+      </x:c>
+      <x:c r="S97" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="T97" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U97" s="0" t="s">
         <x:v>1205</x:v>
       </x:c>
-      <x:c r="S97" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="V97" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W97" s="0" t="s">
+        <x:v>1197</x:v>
+      </x:c>
+      <x:c r="X97" s="0" t="s">
         <x:v>1206</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1207</x:v>
       </x:c>
       <x:c r="Y97" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z97" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA97" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>1207</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:27">
       <x:c r="A98" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
+        <x:v>1211</x:v>
+      </x:c>
+      <x:c r="G98" s="0" t="s">
+        <x:v>1212</x:v>
+      </x:c>
+      <x:c r="H98" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I98" s="0" t="s">
         <x:v>1213</x:v>
       </x:c>
-      <x:c r="G98" s="0" t="s">
+      <x:c r="J98" s="0" t="s">
         <x:v>1214</x:v>
       </x:c>
-      <x:c r="H98" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I98" s="0" t="s">
+      <x:c r="K98" s="0" t="s">
         <x:v>1215</x:v>
       </x:c>
-      <x:c r="J98" s="0" t="s">
+      <x:c r="M98" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="N98" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="O98" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P98" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q98" s="0" t="s">
         <x:v>1216</x:v>
       </x:c>
-      <x:c r="K98" s="0" t="s">
+      <x:c r="S98" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="T98" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U98" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="V98" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W98" s="0" t="s">
         <x:v>1217</x:v>
       </x:c>
-      <x:c r="M98" s="0" t="s">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="X98" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="Y98" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA98" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:27">
       <x:c r="A99" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
+        <x:v>1220</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
         <x:v>1221</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1222</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
+        <x:v>1222</x:v>
+      </x:c>
+      <x:c r="G99" s="0" t="s">
         <x:v>1223</x:v>
       </x:c>
-      <x:c r="G99" s="0" t="s">
+      <x:c r="H99" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I99" s="0" t="s">
         <x:v>1224</x:v>
       </x:c>
-      <x:c r="H99" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I99" s="0" t="s">
+      <x:c r="J99" s="0" t="s">
         <x:v>1225</x:v>
       </x:c>
-      <x:c r="J99" s="0" t="s">
+      <x:c r="K99" s="0" t="s">
         <x:v>1226</x:v>
       </x:c>
-      <x:c r="K99" s="0" t="s">
+      <x:c r="M99" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N99" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="O99" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P99" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q99" s="0" t="s">
+        <x:v>1226</x:v>
+      </x:c>
+      <x:c r="S99" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="T99" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U99" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="V99" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W99" s="0" t="s">
         <x:v>1227</x:v>
       </x:c>
-      <x:c r="M99" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="Q99" s="0" t="s">
+      <x:c r="X99" s="0" t="s">
         <x:v>1228</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>1229</x:v>
       </x:c>
       <x:c r="Y99" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z99" s="0" t="s">
+        <x:v>1229</x:v>
+      </x:c>
+      <x:c r="AA99" s="0" t="s">
         <x:v>1230</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1231</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:27">
       <x:c r="A100" s="0" t="s">
-        <x:v>1232</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
+        <x:v>1232</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
         <x:v>1233</x:v>
       </x:c>
-      <x:c r="D100" s="0" t="s">
+      <x:c r="E100" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F100" s="0" t="s">
         <x:v>1234</x:v>
       </x:c>
-      <x:c r="E100" s="0" t="s">
+      <x:c r="G100" s="0" t="s">
         <x:v>1235</x:v>
       </x:c>
-      <x:c r="F100" s="0" t="s">
+      <x:c r="H100" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I100" s="0" t="s">
         <x:v>1236</x:v>
       </x:c>
-      <x:c r="G100" s="0" t="s">
+      <x:c r="J100" s="0" t="s">
         <x:v>1237</x:v>
       </x:c>
-      <x:c r="H100" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I100" s="0" t="s">
+      <x:c r="K100" s="0" t="s">
         <x:v>1238</x:v>
       </x:c>
-      <x:c r="J100" s="0" t="s">
+      <x:c r="M100" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="N100" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="O100" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P100" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q100" s="0" t="s">
+        <x:v>1238</x:v>
+      </x:c>
+      <x:c r="S100" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="T100" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U100" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="V100" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W100" s="0" t="s">
+        <x:v>1231</x:v>
+      </x:c>
+      <x:c r="X100" s="0" t="s">
         <x:v>1239</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>1243</x:v>
       </x:c>
       <x:c r="Y100" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA100" s="0" t="s">
-        <x:v>1244</x:v>
+        <x:v>1240</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:27">
       <x:c r="A101" s="0" t="s">
-        <x:v>1245</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
+        <x:v>1242</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>1243</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F101" s="0" t="s">
+        <x:v>1244</x:v>
+      </x:c>
+      <x:c r="G101" s="0" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="H101" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I101" s="0" t="s">
         <x:v>1246</x:v>
       </x:c>
-      <x:c r="D101" s="0" t="s">
+      <x:c r="J101" s="0" t="s">
         <x:v>1247</x:v>
       </x:c>
-      <x:c r="E101" s="0" t="s">
+      <x:c r="K101" s="0" t="s">
         <x:v>1248</x:v>
       </x:c>
-      <x:c r="F101" s="0" t="s">
+      <x:c r="M101" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N101" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="O101" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P101" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q101" s="0" t="s">
         <x:v>1249</x:v>
       </x:c>
-      <x:c r="G101" s="0" t="s">
+      <x:c r="S101" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="T101" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U101" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="V101" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W101" s="0" t="s">
+        <x:v>1241</x:v>
+      </x:c>
+      <x:c r="X101" s="0" t="s">
         <x:v>1250</x:v>
-      </x:c>
-[...43 lines deleted...]
-        <x:v>1256</x:v>
       </x:c>
       <x:c r="Y101" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z101" s="0" t="s">
+        <x:v>1251</x:v>
+      </x:c>
       <x:c r="AA101" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>1252</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:27">
       <x:c r="A102" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
+        <x:v>1254</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>1255</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>1256</x:v>
+      </x:c>
+      <x:c r="F102" s="0" t="s">
+        <x:v>1257</x:v>
+      </x:c>
+      <x:c r="G102" s="0" t="s">
+        <x:v>1258</x:v>
+      </x:c>
+      <x:c r="H102" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I102" s="0" t="s">
         <x:v>1259</x:v>
       </x:c>
-      <x:c r="D102" s="0" t="s">
+      <x:c r="J102" s="0" t="s">
         <x:v>1260</x:v>
       </x:c>
-      <x:c r="E102" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F102" s="0" t="s">
+      <x:c r="K102" s="0" t="s">
         <x:v>1261</x:v>
       </x:c>
-      <x:c r="G102" s="0" t="s">
+      <x:c r="M102" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="N102" s="0" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="O102" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P102" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q102" s="0" t="s">
+        <x:v>1261</x:v>
+      </x:c>
+      <x:c r="S102" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="T102" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U102" s="0" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="V102" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W102" s="0" t="s">
         <x:v>1262</x:v>
       </x:c>
-      <x:c r="H102" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I102" s="0" t="s">
+      <x:c r="X102" s="0" t="s">
         <x:v>1263</x:v>
-      </x:c>
-[...37 lines deleted...]
-        <x:v>1266</x:v>
       </x:c>
       <x:c r="Y102" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA102" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>1264</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:27">
       <x:c r="A103" s="0" t="s">
-        <x:v>1268</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
+        <x:v>1266</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>1267</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>1268</x:v>
+      </x:c>
+      <x:c r="F103" s="0" t="s">
         <x:v>1269</x:v>
       </x:c>
-      <x:c r="D103" s="0" t="s">
+      <x:c r="G103" s="0" t="s">
         <x:v>1270</x:v>
       </x:c>
-      <x:c r="E103" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F103" s="0" t="s">
+      <x:c r="H103" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I103" s="0" t="s">
         <x:v>1271</x:v>
       </x:c>
-      <x:c r="G103" s="0" t="s">
+      <x:c r="J103" s="0" t="s">
         <x:v>1272</x:v>
       </x:c>
-      <x:c r="H103" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I103" s="0" t="s">
+      <x:c r="K103" s="0" t="s">
         <x:v>1273</x:v>
       </x:c>
-      <x:c r="J103" s="0" t="s">
+      <x:c r="M103" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="N103" s="0" t="s">
         <x:v>1274</x:v>
       </x:c>
-      <x:c r="K103" s="0" t="s">
+      <x:c r="O103" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P103" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q103" s="0" t="s">
+        <x:v>1273</x:v>
+      </x:c>
+      <x:c r="S103" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="T103" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U103" s="0" t="s">
+        <x:v>1274</x:v>
+      </x:c>
+      <x:c r="V103" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W103" s="0" t="s">
         <x:v>1275</x:v>
       </x:c>
-      <x:c r="M103" s="0" t="s">
+      <x:c r="X103" s="0" t="s">
         <x:v>1276</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>1273</x:v>
       </x:c>
       <x:c r="Y103" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z103" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA103" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1277</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:27">
       <x:c r="A104" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
+        <x:v>1281</x:v>
+      </x:c>
+      <x:c r="G104" s="0" t="s">
+        <x:v>1282</x:v>
+      </x:c>
+      <x:c r="H104" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I104" s="0" t="s">
+        <x:v>1283</x:v>
+      </x:c>
+      <x:c r="J104" s="0" t="s">
+        <x:v>1284</x:v>
+      </x:c>
+      <x:c r="K104" s="0" t="s">
         <x:v>1285</x:v>
       </x:c>
-      <x:c r="G104" s="0" t="s">
+      <x:c r="M104" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="N104" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="O104" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P104" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q104" s="0" t="s">
+        <x:v>1285</x:v>
+      </x:c>
+      <x:c r="S104" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="T104" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U104" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="V104" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W104" s="0" t="s">
+        <x:v>1278</x:v>
+      </x:c>
+      <x:c r="X104" s="0" t="s">
         <x:v>1286</x:v>
-      </x:c>
-[...43 lines deleted...]
-        <x:v>1292</x:v>
       </x:c>
       <x:c r="Y104" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA104" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1287</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:27">
       <x:c r="A105" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
+        <x:v>1289</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>1290</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="F105" s="0" t="s">
+        <x:v>1291</x:v>
+      </x:c>
+      <x:c r="G105" s="0" t="s">
+        <x:v>1292</x:v>
+      </x:c>
+      <x:c r="H105" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I105" s="0" t="s">
+        <x:v>1293</x:v>
+      </x:c>
+      <x:c r="J105" s="0" t="s">
+        <x:v>1294</x:v>
+      </x:c>
+      <x:c r="K105" s="0" t="s">
         <x:v>1295</x:v>
       </x:c>
-      <x:c r="D105" s="0" t="s">
+      <x:c r="M105" s="0" t="s">
         <x:v>1296</x:v>
       </x:c>
-      <x:c r="E105" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F105" s="0" t="s">
+      <x:c r="N105" s="0" t="s">
         <x:v>1297</x:v>
       </x:c>
-      <x:c r="G105" s="0" t="s">
+      <x:c r="O105" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P105" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q105" s="0" t="s">
         <x:v>1298</x:v>
       </x:c>
-      <x:c r="H105" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I105" s="0" t="s">
+      <x:c r="S105" s="0" t="s">
+        <x:v>1296</x:v>
+      </x:c>
+      <x:c r="T105" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U105" s="0" t="s">
+        <x:v>1297</x:v>
+      </x:c>
+      <x:c r="V105" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W105" s="0" t="s">
         <x:v>1299</x:v>
       </x:c>
-      <x:c r="J105" s="0" t="s">
-[...34 lines deleted...]
-      </x:c>
       <x:c r="X105" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="Y105" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z105" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="AA105" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1301</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:27">
       <x:c r="A106" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
+        <x:v>1303</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>1304</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F106" s="0" t="s">
+        <x:v>1305</x:v>
+      </x:c>
+      <x:c r="G106" s="0" t="s">
         <x:v>1306</x:v>
       </x:c>
-      <x:c r="D106" s="0" t="s">
+      <x:c r="H106" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I106" s="0" t="s">
         <x:v>1307</x:v>
       </x:c>
-      <x:c r="E106" s="0" t="s">
+      <x:c r="J106" s="0" t="s">
         <x:v>1308</x:v>
       </x:c>
-      <x:c r="F106" s="0" t="s">
+      <x:c r="K106" s="0" t="s">
         <x:v>1309</x:v>
       </x:c>
-      <x:c r="G106" s="0" t="s">
+      <x:c r="M106" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="N106" s="0" t="s">
         <x:v>1310</x:v>
       </x:c>
-      <x:c r="H106" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I106" s="0" t="s">
+      <x:c r="O106" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P106" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q106" s="0" t="s">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c r="S106" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="T106" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U106" s="0" t="s">
+        <x:v>1310</x:v>
+      </x:c>
+      <x:c r="V106" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W106" s="0" t="s">
         <x:v>1311</x:v>
       </x:c>
-      <x:c r="J106" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="K106" s="0" t="s">
+      <x:c r="X106" s="0" t="s">
         <x:v>1312</x:v>
       </x:c>
-      <x:c r="M106" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N106" s="0" t="s">
+      <x:c r="Y106" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="AA106" s="0" t="s">
         <x:v>1313</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>1315</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:27">
       <x:c r="A107" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
+        <x:v>1315</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>1316</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F107" s="0" t="s">
         <x:v>1317</x:v>
       </x:c>
-      <x:c r="D107" s="0" t="s">
+      <x:c r="G107" s="0" t="s">
         <x:v>1318</x:v>
       </x:c>
-      <x:c r="E107" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F107" s="0" t="s">
+      <x:c r="H107" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I107" s="0" t="s">
         <x:v>1319</x:v>
       </x:c>
-      <x:c r="G107" s="0" t="s">
+      <x:c r="J107" s="0" t="s">
         <x:v>1320</x:v>
       </x:c>
-      <x:c r="H107" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I107" s="0" t="s">
+      <x:c r="K107" s="0" t="s">
         <x:v>1321</x:v>
       </x:c>
-      <x:c r="J107" s="0" t="s">
+      <x:c r="M107" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="N107" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="O107" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P107" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q107" s="0" t="s">
+        <x:v>1321</x:v>
+      </x:c>
+      <x:c r="S107" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="T107" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U107" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="V107" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W107" s="0" t="s">
+        <x:v>1314</x:v>
+      </x:c>
+      <x:c r="X107" s="0" t="s">
         <x:v>1322</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>1327</x:v>
       </x:c>
       <x:c r="Y107" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z107" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="AA107" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>1324</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:27">
       <x:c r="A108" s="0" t="s">
-        <x:v>1330</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
+        <x:v>1326</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>1327</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>1328</x:v>
+      </x:c>
+      <x:c r="F108" s="0" t="s">
+        <x:v>1329</x:v>
+      </x:c>
+      <x:c r="G108" s="0" t="s">
+        <x:v>1330</x:v>
+      </x:c>
+      <x:c r="H108" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I108" s="0" t="s">
         <x:v>1331</x:v>
       </x:c>
-      <x:c r="D108" s="0" t="s">
+      <x:c r="J108" s="0" t="s">
+        <x:v>1144</x:v>
+      </x:c>
+      <x:c r="K108" s="0" t="s">
         <x:v>1332</x:v>
       </x:c>
-      <x:c r="E108" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F108" s="0" t="s">
+      <x:c r="M108" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N108" s="0" t="s">
         <x:v>1333</x:v>
       </x:c>
-      <x:c r="G108" s="0" t="s">
+      <x:c r="O108" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P108" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q108" s="0" t="s">
+        <x:v>1332</x:v>
+      </x:c>
+      <x:c r="S108" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="T108" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U108" s="0" t="s">
+        <x:v>1333</x:v>
+      </x:c>
+      <x:c r="V108" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W108" s="0" t="s">
+        <x:v>1325</x:v>
+      </x:c>
+      <x:c r="X108" s="0" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="Y108" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="Z108" s="0" t="s">
         <x:v>1334</x:v>
       </x:c>
-      <x:c r="H108" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I108" s="0" t="s">
+      <x:c r="AA108" s="0" t="s">
         <x:v>1335</x:v>
-      </x:c>
-[...46 lines deleted...]
-        <x:v>1329</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:27">
       <x:c r="A109" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
+        <x:v>1337</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>1338</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F109" s="0" t="s">
+        <x:v>1339</x:v>
+      </x:c>
+      <x:c r="G109" s="0" t="s">
+        <x:v>1340</x:v>
+      </x:c>
+      <x:c r="H109" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I109" s="0" t="s">
+        <x:v>1341</x:v>
+      </x:c>
+      <x:c r="J109" s="0" t="s">
         <x:v>1342</x:v>
       </x:c>
-      <x:c r="D109" s="0" t="s">
+      <x:c r="K109" s="0" t="s">
         <x:v>1343</x:v>
       </x:c>
-      <x:c r="E109" s="0" t="s">
+      <x:c r="M109" s="0" t="s">
         <x:v>1344</x:v>
       </x:c>
-      <x:c r="F109" s="0" t="s">
+      <x:c r="N109" s="0" t="s">
         <x:v>1345</x:v>
       </x:c>
-      <x:c r="G109" s="0" t="s">
+      <x:c r="O109" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P109" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q109" s="0" t="s">
+        <x:v>1343</x:v>
+      </x:c>
+      <x:c r="S109" s="0" t="s">
+        <x:v>1344</x:v>
+      </x:c>
+      <x:c r="T109" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U109" s="0" t="s">
+        <x:v>1345</x:v>
+      </x:c>
+      <x:c r="W109" s="0" t="s">
         <x:v>1346</x:v>
       </x:c>
-      <x:c r="H109" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I109" s="0" t="s">
+      <x:c r="X109" s="0" t="s">
         <x:v>1347</x:v>
-      </x:c>
-[...37 lines deleted...]
-        <x:v>1351</x:v>
       </x:c>
       <x:c r="Y109" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z109" s="0" t="s">
+        <x:v>1348</x:v>
+      </x:c>
       <x:c r="AA109" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1349</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:27">
       <x:c r="A110" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
+        <x:v>1351</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>1352</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F110" s="0" t="s">
+        <x:v>1353</x:v>
+      </x:c>
+      <x:c r="G110" s="0" t="s">
         <x:v>1354</x:v>
       </x:c>
-      <x:c r="D110" s="0" t="s">
+      <x:c r="H110" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I110" s="0" t="s">
         <x:v>1355</x:v>
       </x:c>
-      <x:c r="E110" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F110" s="0" t="s">
+      <x:c r="J110" s="0" t="s">
         <x:v>1356</x:v>
       </x:c>
-      <x:c r="G110" s="0" t="s">
+      <x:c r="K110" s="0" t="s">
         <x:v>1357</x:v>
       </x:c>
-      <x:c r="H110" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I110" s="0" t="s">
+      <x:c r="M110" s="0" t="s">
+        <x:v>1344</x:v>
+      </x:c>
+      <x:c r="N110" s="0" t="s">
+        <x:v>1345</x:v>
+      </x:c>
+      <x:c r="O110" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P110" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q110" s="0" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="S110" s="0" t="s">
+        <x:v>1344</x:v>
+      </x:c>
+      <x:c r="T110" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U110" s="0" t="s">
+        <x:v>1345</x:v>
+      </x:c>
+      <x:c r="V110" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W110" s="0" t="s">
         <x:v>1358</x:v>
       </x:c>
-      <x:c r="J110" s="0" t="s">
+      <x:c r="X110" s="0" t="s">
         <x:v>1359</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>1361</x:v>
       </x:c>
       <x:c r="Y110" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z110" s="0" t="s">
+        <x:v>1360</x:v>
+      </x:c>
       <x:c r="AA110" s="0" t="s">
-        <x:v>1362</x:v>
+        <x:v>1349</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:27">
       <x:c r="A111" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
+        <x:v>1362</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
         <x:v>1363</x:v>
       </x:c>
-      <x:c r="D111" s="0" t="s">
+      <x:c r="E111" s="0" t="s">
         <x:v>1364</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>1365</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>1366</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
         <x:v>1367</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>1368</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>1369</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N111" s="0" t="s">
-        <x:v>1370</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q111" s="0" t="s">
         <x:v>1369</x:v>
       </x:c>
       <x:c r="S111" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="T111" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U111" s="0" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="V111" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W111" s="0" t="s">
         <x:v>1370</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1353</x:v>
       </x:c>
       <x:c r="X111" s="0" t="s">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="Y111" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z111" s="0" t="s">
+      <x:c r="AA111" s="0" t="s">
         <x:v>1372</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1362</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:27">
       <x:c r="A112" s="0" t="s">
         <x:v>1373</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>1374</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>1375</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>1376</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>1377</x:v>
       </x:c>
       <x:c r="H112" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I112" s="0" t="s">
         <x:v>1378</x:v>
       </x:c>
       <x:c r="J112" s="0" t="s">
         <x:v>1379</x:v>
       </x:c>
       <x:c r="K112" s="0" t="s">
         <x:v>1380</x:v>
       </x:c>
       <x:c r="M112" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N112" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="O112" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P112" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q112" s="0" t="s">
         <x:v>1380</x:v>
       </x:c>
       <x:c r="S112" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T112" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U112" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="V112" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W112" s="0" t="s">
         <x:v>1373</x:v>
       </x:c>
       <x:c r="X112" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="Y112" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z112" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA112" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1382</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:27">
       <x:c r="A113" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
+        <x:v>1384</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>1385</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F113" s="0" t="s">
         <x:v>1386</x:v>
       </x:c>
-      <x:c r="D113" s="0" t="s">
+      <x:c r="G113" s="0" t="s">
         <x:v>1387</x:v>
       </x:c>
-      <x:c r="E113" s="0" t="s">
+      <x:c r="H113" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I113" s="0" t="s">
         <x:v>1388</x:v>
       </x:c>
-      <x:c r="F113" s="0" t="s">
+      <x:c r="J113" s="0" t="s">
         <x:v>1389</x:v>
       </x:c>
-      <x:c r="G113" s="0" t="s">
+      <x:c r="K113" s="0" t="s">
         <x:v>1390</x:v>
       </x:c>
-      <x:c r="H113" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I113" s="0" t="s">
+      <x:c r="M113" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="N113" s="0" t="s">
         <x:v>1391</x:v>
       </x:c>
-      <x:c r="J113" s="0" t="s">
+      <x:c r="O113" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P113" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q113" s="0" t="s">
+        <x:v>1390</x:v>
+      </x:c>
+      <x:c r="S113" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="T113" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U113" s="0" t="s">
+        <x:v>1391</x:v>
+      </x:c>
+      <x:c r="V113" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W113" s="0" t="s">
+        <x:v>1383</x:v>
+      </x:c>
+      <x:c r="X113" s="0" t="s">
         <x:v>1392</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>1394</x:v>
       </x:c>
       <x:c r="Y113" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z113" s="0" t="s">
+        <x:v>1393</x:v>
+      </x:c>
       <x:c r="AA113" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1394</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:27">
       <x:c r="A114" s="0" t="s">
-        <x:v>1396</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
+        <x:v>1396</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
         <x:v>1397</x:v>
       </x:c>
-      <x:c r="D114" s="0" t="s">
+      <x:c r="E114" s="0" t="s">
         <x:v>1398</x:v>
       </x:c>
-      <x:c r="E114" s="0" t="s">
+      <x:c r="F114" s="0" t="s">
         <x:v>1399</x:v>
       </x:c>
-      <x:c r="F114" s="0" t="s">
+      <x:c r="G114" s="0" t="s">
         <x:v>1400</x:v>
       </x:c>
-      <x:c r="G114" s="0" t="s">
+      <x:c r="H114" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I114" s="0" t="s">
         <x:v>1401</x:v>
       </x:c>
-      <x:c r="H114" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J114" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="K114" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="M114" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="N114" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O114" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P114" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q114" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="S114" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="T114" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U114" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="V114" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W114" s="0" t="s">
-        <x:v>1403</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="X114" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="Y114" s="0" t="s">
         <x:v>43</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1404</x:v>
       </x:c>
       <x:c r="AA114" s="0" t="s">
         <x:v>1405</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:27">
       <x:c r="A115" s="0" t="s">
         <x:v>1406</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>1407</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>1408</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>1409</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I115" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="K115" s="0" t="s">
         <x:v>1412</x:v>
       </x:c>
-      <x:c r="K115" s="0" t="s">
+      <x:c r="M115" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="N115" s="0" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="O115" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P115" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q115" s="0" t="s">
+        <x:v>1412</x:v>
+      </x:c>
+      <x:c r="S115" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="T115" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U115" s="0" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="V115" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W115" s="0" t="s">
         <x:v>1413</x:v>
       </x:c>
-      <x:c r="M115" s="0" t="s">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="X115" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="Y115" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z115" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="AA115" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1415</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:27">
       <x:c r="A116" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
+        <x:v>1417</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>1418</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>1052</x:v>
+      </x:c>
+      <x:c r="F116" s="0" t="s">
         <x:v>1419</x:v>
       </x:c>
-      <x:c r="D116" s="0" t="s">
+      <x:c r="G116" s="0" t="s">
         <x:v>1420</x:v>
       </x:c>
-      <x:c r="E116" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F116" s="0" t="s">
+      <x:c r="H116" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I116" s="0" t="s">
         <x:v>1421</x:v>
       </x:c>
-      <x:c r="G116" s="0" t="s">
+      <x:c r="J116" s="0" t="s">
         <x:v>1422</x:v>
       </x:c>
-      <x:c r="H116" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I116" s="0" t="s">
+      <x:c r="K116" s="0" t="s">
         <x:v>1423</x:v>
       </x:c>
-      <x:c r="J116" s="0" t="s">
+      <x:c r="M116" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="N116" s="0" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="O116" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P116" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q116" s="0" t="s">
+        <x:v>1423</x:v>
+      </x:c>
+      <x:c r="S116" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="T116" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U116" s="0" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="V116" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W116" s="0" t="s">
         <x:v>1424</x:v>
       </x:c>
-      <x:c r="K116" s="0" t="s">
+      <x:c r="X116" s="0" t="s">
         <x:v>1425</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>1426</x:v>
       </x:c>
       <x:c r="Y116" s="0" t="s">
         <x:v>43</x:v>
+      </x:c>
+      <x:c r="Z116" s="0" t="s">
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="AA116" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:27">
       <x:c r="A117" s="0" t="s">
         <x:v>1428</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>1429</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>1430</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F117" s="0" t="s">
         <x:v>1431</x:v>
       </x:c>
-      <x:c r="F117" s="0" t="s">
+      <x:c r="G117" s="0" t="s">
         <x:v>1432</x:v>
       </x:c>
-      <x:c r="G117" s="0" t="s">
+      <x:c r="H117" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I117" s="0" t="s">
         <x:v>1433</x:v>
       </x:c>
-      <x:c r="H117" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I117" s="0" t="s">
+      <x:c r="J117" s="0" t="s">
         <x:v>1434</x:v>
       </x:c>
-      <x:c r="J117" s="0" t="s">
+      <x:c r="K117" s="0" t="s">
         <x:v>1435</x:v>
       </x:c>
-      <x:c r="K117" s="0" t="s">
+      <x:c r="M117" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="N117" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="O117" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P117" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q117" s="0" t="s">
+        <x:v>1435</x:v>
+      </x:c>
+      <x:c r="S117" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="T117" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U117" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="V117" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W117" s="0" t="s">
+        <x:v>1428</x:v>
+      </x:c>
+      <x:c r="X117" s="0" t="s">
         <x:v>1436</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>1439</x:v>
       </x:c>
       <x:c r="Y117" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z117" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA117" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>1437</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:27">
       <x:c r="A118" s="0" t="s">
-        <x:v>1440</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
+        <x:v>1439</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>1440</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
         <x:v>1441</x:v>
       </x:c>
-      <x:c r="D118" s="0" t="s">
+      <x:c r="F118" s="0" t="s">
         <x:v>1442</x:v>
       </x:c>
-      <x:c r="E118" s="0" t="s">
+      <x:c r="G118" s="0" t="s">
         <x:v>1443</x:v>
       </x:c>
-      <x:c r="F118" s="0" t="s">
+      <x:c r="H118" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I118" s="0" t="s">
         <x:v>1444</x:v>
       </x:c>
-      <x:c r="G118" s="0" t="s">
+      <x:c r="J118" s="0" t="s">
         <x:v>1445</x:v>
       </x:c>
-      <x:c r="H118" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I118" s="0" t="s">
+      <x:c r="K118" s="0" t="s">
         <x:v>1446</x:v>
       </x:c>
-      <x:c r="J118" s="0" t="s">
+      <x:c r="M118" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="N118" s="0" t="s">
         <x:v>1447</x:v>
       </x:c>
-      <x:c r="K118" s="0" t="s">
+      <x:c r="O118" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P118" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q118" s="0" t="s">
+        <x:v>1446</x:v>
+      </x:c>
+      <x:c r="S118" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="T118" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U118" s="0" t="s">
+        <x:v>1447</x:v>
+      </x:c>
+      <x:c r="V118" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W118" s="0" t="s">
         <x:v>1448</x:v>
       </x:c>
-      <x:c r="M118" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W118" s="0" t="s">
+      <x:c r="X118" s="0" t="s">
         <x:v>1449</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1450</x:v>
       </x:c>
       <x:c r="Y118" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z118" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="AA118" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>1060</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:27">
       <x:c r="A119" s="0" t="s">
-        <x:v>1453</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
+        <x:v>1451</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>1452</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>1453</x:v>
+      </x:c>
+      <x:c r="F119" s="0" t="s">
         <x:v>1454</x:v>
       </x:c>
-      <x:c r="D119" s="0" t="s">
+      <x:c r="G119" s="0" t="s">
         <x:v>1455</x:v>
       </x:c>
-      <x:c r="E119" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F119" s="0" t="s">
+      <x:c r="H119" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I119" s="0" t="s">
         <x:v>1456</x:v>
       </x:c>
-      <x:c r="G119" s="0" t="s">
+      <x:c r="J119" s="0" t="s">
         <x:v>1457</x:v>
       </x:c>
-      <x:c r="H119" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I119" s="0" t="s">
+      <x:c r="K119" s="0" t="s">
         <x:v>1458</x:v>
       </x:c>
-      <x:c r="J119" s="0" t="s">
+      <x:c r="M119" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="N119" s="0" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="O119" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P119" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q119" s="0" t="s">
+        <x:v>1458</x:v>
+      </x:c>
+      <x:c r="S119" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="T119" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U119" s="0" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="V119" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W119" s="0" t="s">
         <x:v>1459</x:v>
       </x:c>
-      <x:c r="K119" s="0" t="s">
+      <x:c r="X119" s="0" t="s">
         <x:v>1460</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>1461</x:v>
       </x:c>
       <x:c r="Y119" s="0" t="s">
         <x:v>43</x:v>
+      </x:c>
+      <x:c r="Z119" s="0" t="s">
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="AA119" s="0" t="s">
         <x:v>1462</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:27">
       <x:c r="A120" s="0" t="s">
         <x:v>1463</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>1464</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>1465</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>1466</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>1467</x:v>
       </x:c>
       <x:c r="H120" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I120" s="0" t="s">
         <x:v>1468</x:v>
       </x:c>
       <x:c r="J120" s="0" t="s">
         <x:v>1469</x:v>
       </x:c>
       <x:c r="K120" s="0" t="s">
         <x:v>1470</x:v>
       </x:c>
       <x:c r="M120" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N120" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="O120" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P120" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q120" s="0" t="s">
         <x:v>1470</x:v>
       </x:c>
       <x:c r="S120" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T120" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U120" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="V120" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W120" s="0" t="s">
         <x:v>1463</x:v>
       </x:c>
       <x:c r="X120" s="0" t="s">
         <x:v>1471</x:v>
       </x:c>
       <x:c r="Y120" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA120" s="0" t="s">
         <x:v>1472</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:27">
       <x:c r="A121" s="0" t="s">
         <x:v>1473</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>1474</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>1475</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>1476</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>1477</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
         <x:v>1478</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>1479</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>1480</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N121" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q121" s="0" t="s">
         <x:v>1480</x:v>
       </x:c>
       <x:c r="S121" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T121" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U121" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="V121" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W121" s="0" t="s">
+        <x:v>1473</x:v>
+      </x:c>
+      <x:c r="X121" s="0" t="s">
         <x:v>1481</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1482</x:v>
       </x:c>
       <x:c r="Y121" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA121" s="0" t="s">
-        <x:v>1483</x:v>
+        <x:v>1482</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:27">
       <x:c r="A122" s="0" t="s">
-        <x:v>1484</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
+        <x:v>1484</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
         <x:v>1485</x:v>
       </x:c>
-      <x:c r="D122" s="0" t="s">
+      <x:c r="E122" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F122" s="0" t="s">
         <x:v>1486</x:v>
       </x:c>
-      <x:c r="E122" s="0" t="s">
+      <x:c r="G122" s="0" t="s">
         <x:v>1487</x:v>
       </x:c>
-      <x:c r="F122" s="0" t="s">
+      <x:c r="H122" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I122" s="0" t="s">
         <x:v>1488</x:v>
       </x:c>
-      <x:c r="G122" s="0" t="s">
+      <x:c r="J122" s="0" t="s">
         <x:v>1489</x:v>
       </x:c>
-      <x:c r="H122" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I122" s="0" t="s">
+      <x:c r="K122" s="0" t="s">
         <x:v>1490</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1492</x:v>
       </x:c>
       <x:c r="M122" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N122" s="0" t="s">
-        <x:v>1493</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="O122" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P122" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q122" s="0" t="s">
-        <x:v>1494</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="S122" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T122" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U122" s="0" t="s">
-        <x:v>1493</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="V122" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W122" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="X122" s="0" t="s">
-        <x:v>1496</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="Y122" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA122" s="0" t="s">
-        <x:v>1497</x:v>
+        <x:v>1493</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:27">
       <x:c r="A123" s="0" t="s">
-        <x:v>1498</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
+        <x:v>1495</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>1496</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>1497</x:v>
+      </x:c>
+      <x:c r="F123" s="0" t="s">
+        <x:v>1498</x:v>
+      </x:c>
+      <x:c r="G123" s="0" t="s">
         <x:v>1499</x:v>
       </x:c>
-      <x:c r="D123" s="0" t="s">
+      <x:c r="H123" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I123" s="0" t="s">
         <x:v>1500</x:v>
       </x:c>
-      <x:c r="E123" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F123" s="0" t="s">
+      <x:c r="J123" s="0" t="s">
         <x:v>1501</x:v>
       </x:c>
-      <x:c r="G123" s="0" t="s">
+      <x:c r="K123" s="0" t="s">
         <x:v>1502</x:v>
       </x:c>
-      <x:c r="H123" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I123" s="0" t="s">
+      <x:c r="M123" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="N123" s="0" t="s">
         <x:v>1503</x:v>
       </x:c>
-      <x:c r="J123" s="0" t="s">
+      <x:c r="O123" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P123" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q123" s="0" t="s">
         <x:v>1504</x:v>
       </x:c>
-      <x:c r="K123" s="0" t="s">
+      <x:c r="S123" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="T123" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U123" s="0" t="s">
+        <x:v>1503</x:v>
+      </x:c>
+      <x:c r="V123" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W123" s="0" t="s">
         <x:v>1505</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>1498</x:v>
       </x:c>
       <x:c r="X123" s="0" t="s">
         <x:v>1506</x:v>
       </x:c>
       <x:c r="Y123" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA123" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>1507</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:27">
       <x:c r="A124" s="0" t="s">
-        <x:v>1507</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>1508</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>1509</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>1510</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
-        <x:v>1511</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="H124" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I124" s="0" t="s">
-        <x:v>1512</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="J124" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="K124" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="M124" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N124" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O124" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P124" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q124" s="0" t="s">
         <x:v>1515</x:v>
       </x:c>
       <x:c r="S124" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="T124" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U124" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="V124" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W124" s="0" t="s">
+        <x:v>1508</x:v>
+      </x:c>
+      <x:c r="X124" s="0" t="s">
         <x:v>1516</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1517</x:v>
       </x:c>
       <x:c r="Y124" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z124" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA124" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:27">
       <x:c r="A125" s="0" t="s">
-        <x:v>1516</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>1520</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>1509</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
+        <x:v>1520</x:v>
+      </x:c>
+      <x:c r="G125" s="0" t="s">
         <x:v>1521</x:v>
       </x:c>
-      <x:c r="G125" s="0" t="s">
+      <x:c r="H125" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I125" s="0" t="s">
         <x:v>1522</x:v>
       </x:c>
-      <x:c r="H125" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I125" s="0" t="s">
+      <x:c r="J125" s="0" t="s">
         <x:v>1523</x:v>
       </x:c>
-      <x:c r="J125" s="0" t="s">
+      <x:c r="K125" s="0" t="s">
         <x:v>1524</x:v>
       </x:c>
-      <x:c r="K125" s="0" t="s">
+      <x:c r="M125" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N125" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="O125" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P125" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q125" s="0" t="s">
         <x:v>1525</x:v>
       </x:c>
-      <x:c r="M125" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N125" s="0" t="s">
+      <x:c r="S125" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="T125" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U125" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="V125" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W125" s="0" t="s">
         <x:v>1526</x:v>
       </x:c>
-      <x:c r="O125" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="U125" s="0" t="s">
+      <x:c r="X125" s="0" t="s">
         <x:v>1527</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1528</x:v>
       </x:c>
       <x:c r="Y125" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z125" s="0" t="s">
-        <x:v>1518</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="AA125" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1529</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:27">
       <x:c r="A126" s="0" t="s">
-        <x:v>1516</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>1530</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>1531</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>1532</x:v>
       </x:c>
       <x:c r="H126" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
         <x:v>1533</x:v>
       </x:c>
       <x:c r="J126" s="0" t="s">
         <x:v>1534</x:v>
       </x:c>
       <x:c r="K126" s="0" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="M126" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N126" s="0" t="s">
         <x:v>1536</x:v>
       </x:c>
       <x:c r="O126" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P126" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q126" s="0" t="s">
+        <x:v>1525</x:v>
+      </x:c>
+      <x:c r="S126" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="T126" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U126" s="0" t="s">
         <x:v>1537</x:v>
       </x:c>
-      <x:c r="S126" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="V126" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W126" s="0" t="s">
-        <x:v>1516</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="X126" s="0" t="s">
         <x:v>1538</x:v>
       </x:c>
       <x:c r="Y126" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z126" s="0" t="s">
+        <x:v>1528</x:v>
+      </x:c>
       <x:c r="AA126" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1529</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:27">
       <x:c r="A127" s="0" t="s">
-        <x:v>1516</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>1539</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>1509</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>1540</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>1541</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I127" s="0" t="s">
-        <x:v>1542</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>1543</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N127" s="0" t="s">
-        <x:v>1545</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q127" s="0" t="s">
+        <x:v>1547</x:v>
+      </x:c>
+      <x:c r="S127" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="T127" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U127" s="0" t="s">
         <x:v>1537</x:v>
       </x:c>
-      <x:c r="S127" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="V127" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W127" s="0" t="s">
-        <x:v>1516</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="X127" s="0" t="s">
-        <x:v>1528</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="Y127" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z127" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA127" s="0" t="s">
-        <x:v>1546</x:v>
+        <x:v>1529</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:27">
       <x:c r="A128" s="0" t="s">
-        <x:v>1547</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>1548</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>1549</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>1550</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
         <x:v>1551</x:v>
       </x:c>
       <x:c r="H128" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I128" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="J128" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="K128" s="0" t="s">
-        <x:v>1552</x:v>
+        <x:v>1554</x:v>
       </x:c>
       <x:c r="M128" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N128" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="O128" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P128" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q128" s="0" t="s">
-        <x:v>1553</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="S128" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T128" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U128" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="V128" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W128" s="0" t="s">
-        <x:v>1554</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="X128" s="0" t="s">
-        <x:v>1555</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="Y128" s="0" t="s">
         <x:v>43</x:v>
+      </x:c>
+      <x:c r="Z128" s="0" t="s">
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="AA128" s="0" t="s">
         <x:v>1556</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:27">
       <x:c r="A129" s="0" t="s">
         <x:v>1557</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>1558</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>1549</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>1559</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I129" s="0" t="s">
-        <x:v>1561</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="K129" s="0" t="s">
         <x:v>1562</x:v>
       </x:c>
-      <x:c r="K129" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="M129" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N129" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q129" s="0" t="s">
         <x:v>1563</x:v>
       </x:c>
       <x:c r="S129" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="T129" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U129" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="V129" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W129" s="0" t="s">
-        <x:v>1557</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="X129" s="0" t="s">
-        <x:v>1564</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="Y129" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA129" s="0" t="s">
-        <x:v>1556</x:v>
+        <x:v>1566</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:27">
       <x:c r="A130" s="0" t="s">
-        <x:v>1565</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>1566</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
-        <x:v>1569</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="H130" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I130" s="0" t="s">
-        <x:v>1570</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="J130" s="0" t="s">
-        <x:v>1571</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="K130" s="0" t="s">
-        <x:v>1572</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="M130" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N130" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="O130" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P130" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q130" s="0" t="s">
-        <x:v>1572</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="S130" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T130" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U130" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="V130" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W130" s="0" t="s">
-        <x:v>1565</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="X130" s="0" t="s">
-        <x:v>1570</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="Y130" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA130" s="0" t="s">
-        <x:v>1573</x:v>
+        <x:v>1566</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:27">
       <x:c r="A131" s="0" t="s">
-        <x:v>1574</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>1575</x:v>
+        <x:v>1576</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>1576</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>1577</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>1578</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
-        <x:v>1579</x:v>
+        <x:v>1580</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
+        <x:v>1581</x:v>
+      </x:c>
+      <x:c r="K131" s="0" t="s">
+        <x:v>1582</x:v>
+      </x:c>
+      <x:c r="M131" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="N131" s="0" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="O131" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P131" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q131" s="0" t="s">
+        <x:v>1582</x:v>
+      </x:c>
+      <x:c r="S131" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="T131" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U131" s="0" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="V131" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W131" s="0" t="s">
+        <x:v>1575</x:v>
+      </x:c>
+      <x:c r="X131" s="0" t="s">
         <x:v>1580</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>1582</x:v>
       </x:c>
       <x:c r="Y131" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA131" s="0" t="s">
         <x:v>1583</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:27">
       <x:c r="A132" s="0" t="s">
         <x:v>1584</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>1585</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
         <x:v>1586</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>1587</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>1588</x:v>
       </x:c>
       <x:c r="H132" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I132" s="0" t="s">
         <x:v>1589</x:v>
       </x:c>
       <x:c r="J132" s="0" t="s">
         <x:v>1590</x:v>
       </x:c>
       <x:c r="K132" s="0" t="s">
         <x:v>1591</x:v>
       </x:c>
       <x:c r="M132" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N132" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O132" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P132" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q132" s="0" t="s">
         <x:v>1591</x:v>
       </x:c>
       <x:c r="S132" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="T132" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U132" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="V132" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W132" s="0" t="s">
         <x:v>1584</x:v>
       </x:c>
       <x:c r="X132" s="0" t="s">
         <x:v>1592</x:v>
       </x:c>
       <x:c r="Y132" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z132" s="0" t="s">
+      <x:c r="AA132" s="0" t="s">
         <x:v>1593</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1594</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:27">
       <x:c r="A133" s="0" t="s">
-        <x:v>1595</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
+        <x:v>1595</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
         <x:v>1596</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1597</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
+        <x:v>1597</x:v>
+      </x:c>
+      <x:c r="G133" s="0" t="s">
         <x:v>1598</x:v>
       </x:c>
-      <x:c r="G133" s="0" t="s">
+      <x:c r="H133" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I133" s="0" t="s">
         <x:v>1599</x:v>
       </x:c>
-      <x:c r="H133" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I133" s="0" t="s">
+      <x:c r="J133" s="0" t="s">
         <x:v>1600</x:v>
       </x:c>
-      <x:c r="J133" s="0" t="s">
+      <x:c r="K133" s="0" t="s">
         <x:v>1601</x:v>
       </x:c>
-      <x:c r="K133" s="0" t="s">
+      <x:c r="M133" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="N133" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="O133" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P133" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q133" s="0" t="s">
+        <x:v>1601</x:v>
+      </x:c>
+      <x:c r="S133" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="T133" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U133" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="V133" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W133" s="0" t="s">
+        <x:v>1594</x:v>
+      </x:c>
+      <x:c r="X133" s="0" t="s">
         <x:v>1602</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>1600</x:v>
       </x:c>
       <x:c r="Y133" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z133" s="0" t="s">
+        <x:v>1603</x:v>
+      </x:c>
       <x:c r="AA133" s="0" t="s">
-        <x:v>1605</x:v>
+        <x:v>1604</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:27">
       <x:c r="A134" s="0" t="s">
-        <x:v>1606</x:v>
+        <x:v>1605</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
+        <x:v>1606</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
         <x:v>1607</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1608</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
+        <x:v>1608</x:v>
+      </x:c>
+      <x:c r="G134" s="0" t="s">
         <x:v>1609</x:v>
       </x:c>
-      <x:c r="G134" s="0" t="s">
+      <x:c r="H134" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="I134" s="0" t="s">
         <x:v>1610</x:v>
       </x:c>
-      <x:c r="H134" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I134" s="0" t="s">
+      <x:c r="J134" s="0" t="s">
         <x:v>1611</x:v>
       </x:c>
-      <x:c r="J134" s="0" t="s">
+      <x:c r="K134" s="0" t="s">
         <x:v>1612</x:v>
       </x:c>
-      <x:c r="K134" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="M134" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="N134" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="O134" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P134" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q134" s="0" t="s">
         <x:v>1613</x:v>
       </x:c>
       <x:c r="S134" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="T134" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U134" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="V134" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W134" s="0" t="s">
-        <x:v>1606</x:v>
+        <x:v>1614</x:v>
       </x:c>
       <x:c r="X134" s="0" t="s">
-        <x:v>1614</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="Y134" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA134" s="0" t="s">
-        <x:v>1615</x:v>
+        <x:v>1616</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:27">
       <x:c r="A135" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
+        <x:v>1618</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
+        <x:v>1619</x:v>
+      </x:c>
+      <x:c r="E135" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F135" s="0" t="s">
+        <x:v>1620</x:v>
+      </x:c>
+      <x:c r="G135" s="0" t="s">
+        <x:v>1621</x:v>
+      </x:c>
+      <x:c r="H135" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I135" s="0" t="s">
+        <x:v>1622</x:v>
+      </x:c>
+      <x:c r="J135" s="0" t="s">
+        <x:v>1623</x:v>
+      </x:c>
+      <x:c r="K135" s="0" t="s">
+        <x:v>1624</x:v>
+      </x:c>
+      <x:c r="M135" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="N135" s="0" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="O135" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P135" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q135" s="0" t="s">
+        <x:v>1624</x:v>
+      </x:c>
+      <x:c r="S135" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="T135" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U135" s="0" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="V135" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W135" s="0" t="s">
         <x:v>1617</x:v>
-      </x:c>
-[...52 lines deleted...]
-        <x:v>1624</x:v>
       </x:c>
       <x:c r="X135" s="0" t="s">
         <x:v>1625</x:v>
       </x:c>
       <x:c r="Y135" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z135" s="0" t="s">
+      <x:c r="AA135" s="0" t="s">
         <x:v>1626</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1627</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:27">
       <x:c r="A136" s="0" t="s">
-        <x:v>1628</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
+        <x:v>1628</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
-      <x:c r="D136" s="0" t="s">
+      <x:c r="E136" s="0" t="s">
+        <x:v>1398</x:v>
+      </x:c>
+      <x:c r="F136" s="0" t="s">
         <x:v>1630</x:v>
       </x:c>
-      <x:c r="E136" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F136" s="0" t="s">
+      <x:c r="G136" s="0" t="s">
         <x:v>1631</x:v>
       </x:c>
-      <x:c r="G136" s="0" t="s">
+      <x:c r="H136" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I136" s="0" t="s">
         <x:v>1632</x:v>
       </x:c>
-      <x:c r="H136" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J136" s="0" t="s">
-        <x:v>1622</x:v>
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="K136" s="0" t="s">
-        <x:v>1633</x:v>
+        <x:v>1634</x:v>
       </x:c>
       <x:c r="M136" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N136" s="0" t="s">
+        <x:v>1120</x:v>
+      </x:c>
+      <x:c r="O136" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P136" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q136" s="0" t="s">
         <x:v>1634</x:v>
       </x:c>
-      <x:c r="O136" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S136" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T136" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U136" s="0" t="s">
-        <x:v>1634</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="V136" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W136" s="0" t="s">
-        <x:v>1628</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="X136" s="0" t="s">
-        <x:v>1635</x:v>
+        <x:v>1636</x:v>
       </x:c>
       <x:c r="Y136" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z136" s="0" t="s">
-        <x:v>1636</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="AA136" s="0" t="s">
-        <x:v>1637</x:v>
+        <x:v>1638</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:27">
       <x:c r="A137" s="0" t="s">
-        <x:v>1638</x:v>
+        <x:v>1639</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>1639</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>1640</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>1641</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>1642</x:v>
+        <x:v>1643</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I137" s="0" t="s">
-        <x:v>1643</x:v>
+        <x:v>1632</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
+        <x:v>1633</x:v>
+      </x:c>
+      <x:c r="K137" s="0" t="s">
         <x:v>1644</x:v>
       </x:c>
-      <x:c r="K137" s="0" t="s">
+      <x:c r="M137" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="N137" s="0" t="s">
         <x:v>1645</x:v>
       </x:c>
-      <x:c r="M137" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q137" s="0" t="s">
+        <x:v>1644</x:v>
+      </x:c>
+      <x:c r="S137" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="T137" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U137" s="0" t="s">
+        <x:v>1645</x:v>
+      </x:c>
+      <x:c r="V137" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W137" s="0" t="s">
+        <x:v>1639</x:v>
+      </x:c>
+      <x:c r="X137" s="0" t="s">
         <x:v>1646</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>1643</x:v>
       </x:c>
       <x:c r="Y137" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z137" s="0" t="s">
+        <x:v>1647</x:v>
+      </x:c>
+      <x:c r="AA137" s="0" t="s">
         <x:v>1648</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1649</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:27">
       <x:c r="A138" s="0" t="s">
-        <x:v>1650</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
+        <x:v>1650</x:v>
+      </x:c>
+      <x:c r="D138" s="0" t="s">
         <x:v>1651</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1652</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
+        <x:v>1652</x:v>
+      </x:c>
+      <x:c r="G138" s="0" t="s">
         <x:v>1653</x:v>
       </x:c>
-      <x:c r="G138" s="0" t="s">
+      <x:c r="H138" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I138" s="0" t="s">
         <x:v>1654</x:v>
       </x:c>
-      <x:c r="H138" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I138" s="0" t="s">
+      <x:c r="J138" s="0" t="s">
         <x:v>1655</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>655</x:v>
       </x:c>
       <x:c r="K138" s="0" t="s">
         <x:v>1656</x:v>
       </x:c>
       <x:c r="M138" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="N138" s="0" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="O138" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P138" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q138" s="0" t="s">
         <x:v>1657</x:v>
       </x:c>
-      <x:c r="O138" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S138" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="T138" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U138" s="0" t="s">
-        <x:v>1657</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="V138" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W138" s="0" t="s">
         <x:v>1658</x:v>
       </x:c>
       <x:c r="X138" s="0" t="s">
-        <x:v>1659</x:v>
+        <x:v>1654</x:v>
       </x:c>
       <x:c r="Y138" s="0" t="s">
         <x:v>43</x:v>
+      </x:c>
+      <x:c r="Z138" s="0" t="s">
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="AA138" s="0" t="s">
         <x:v>1660</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:27">
       <x:c r="A139" s="0" t="s">
         <x:v>1661</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>1662</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>1663</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F139" s="0" t="s">
         <x:v>1664</x:v>
       </x:c>
-      <x:c r="F139" s="0" t="s">
+      <x:c r="G139" s="0" t="s">
         <x:v>1665</x:v>
       </x:c>
-      <x:c r="G139" s="0" t="s">
+      <x:c r="H139" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I139" s="0" t="s">
         <x:v>1666</x:v>
       </x:c>
-      <x:c r="H139" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>1447</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>1667</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="N139" s="0" t="s">
         <x:v>1668</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q139" s="0" t="s">
         <x:v>1667</x:v>
       </x:c>
       <x:c r="S139" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="T139" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U139" s="0" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="V139" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W139" s="0" t="s">
         <x:v>1669</x:v>
       </x:c>
-      <x:c r="V139" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="W139" s="0" t="s">
+      <x:c r="X139" s="0" t="s">
         <x:v>1670</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1671</x:v>
       </x:c>
       <x:c r="Y139" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z139" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA139" s="0" t="s">
-        <x:v>1673</x:v>
+        <x:v>1671</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:27">
       <x:c r="A140" s="0" t="s">
-        <x:v>1674</x:v>
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
+        <x:v>1673</x:v>
+      </x:c>
+      <x:c r="D140" s="0" t="s">
+        <x:v>1674</x:v>
+      </x:c>
+      <x:c r="E140" s="0" t="s">
         <x:v>1675</x:v>
       </x:c>
-      <x:c r="D140" s="0" t="s">
+      <x:c r="F140" s="0" t="s">
         <x:v>1676</x:v>
       </x:c>
-      <x:c r="E140" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F140" s="0" t="s">
+      <x:c r="G140" s="0" t="s">
         <x:v>1677</x:v>
       </x:c>
-      <x:c r="G140" s="0" t="s">
+      <x:c r="H140" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I140" s="0" t="s">
+        <x:v>1456</x:v>
+      </x:c>
+      <x:c r="J140" s="0" t="s">
+        <x:v>1457</x:v>
+      </x:c>
+      <x:c r="K140" s="0" t="s">
         <x:v>1678</x:v>
       </x:c>
-      <x:c r="H140" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I140" s="0" t="s">
+      <x:c r="M140" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="N140" s="0" t="s">
         <x:v>1679</x:v>
       </x:c>
-      <x:c r="J140" s="0" t="s">
+      <x:c r="O140" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P140" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q140" s="0" t="s">
+        <x:v>1678</x:v>
+      </x:c>
+      <x:c r="S140" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="T140" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U140" s="0" t="s">
         <x:v>1680</x:v>
       </x:c>
-      <x:c r="K140" s="0" t="s">
+      <x:c r="V140" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W140" s="0" t="s">
         <x:v>1681</x:v>
       </x:c>
-      <x:c r="M140" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W140" s="0" t="s">
+      <x:c r="X140" s="0" t="s">
         <x:v>1682</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1683</x:v>
       </x:c>
       <x:c r="Y140" s="0" t="s">
         <x:v>43</x:v>
+      </x:c>
+      <x:c r="Z140" s="0" t="s">
+        <x:v>1683</x:v>
       </x:c>
       <x:c r="AA140" s="0" t="s">
         <x:v>1684</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:27">
       <x:c r="A141" s="0" t="s">
         <x:v>1685</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>1686</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>1687</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>1688</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>1689</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I141" s="0" t="s">
         <x:v>1690</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>1691</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>1692</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="N141" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q141" s="0" t="s">
+        <x:v>1692</x:v>
+      </x:c>
+      <x:c r="S141" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="T141" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U141" s="0" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="V141" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W141" s="0" t="s">
         <x:v>1693</x:v>
       </x:c>
-      <x:c r="R141" s="0" t="s">
+      <x:c r="X141" s="0" t="s">
         <x:v>1694</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>1697</x:v>
       </x:c>
       <x:c r="Y141" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z141" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA141" s="0" t="s">
-        <x:v>1699</x:v>
+        <x:v>1695</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:27">
       <x:c r="A142" s="0" t="s">
-        <x:v>1700</x:v>
+        <x:v>1696</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
+        <x:v>1697</x:v>
+      </x:c>
+      <x:c r="D142" s="0" t="s">
+        <x:v>1698</x:v>
+      </x:c>
+      <x:c r="E142" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F142" s="0" t="s">
+        <x:v>1699</x:v>
+      </x:c>
+      <x:c r="G142" s="0" t="s">
+        <x:v>1700</x:v>
+      </x:c>
+      <x:c r="H142" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I142" s="0" t="s">
         <x:v>1701</x:v>
       </x:c>
-      <x:c r="D142" s="0" t="s">
+      <x:c r="J142" s="0" t="s">
         <x:v>1702</x:v>
       </x:c>
-      <x:c r="E142" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F142" s="0" t="s">
+      <x:c r="K142" s="0" t="s">
         <x:v>1703</x:v>
       </x:c>
-      <x:c r="G142" s="0" t="s">
+      <x:c r="M142" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="N142" s="0" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="O142" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P142" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q142" s="0" t="s">
         <x:v>1704</x:v>
       </x:c>
-      <x:c r="H142" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I142" s="0" t="s">
+      <x:c r="R142" s="0" t="s">
         <x:v>1705</x:v>
       </x:c>
-      <x:c r="J142" s="0" t="s">
+      <x:c r="S142" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="T142" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U142" s="0" t="s">
         <x:v>1706</x:v>
       </x:c>
-      <x:c r="K142" s="0" t="s">
+      <x:c r="V142" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W142" s="0" t="s">
         <x:v>1707</x:v>
       </x:c>
-      <x:c r="M142" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N142" s="0" t="s">
+      <x:c r="X142" s="0" t="s">
         <x:v>1708</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>1710</x:v>
       </x:c>
       <x:c r="Y142" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z142" s="0" t="s">
+        <x:v>1709</x:v>
+      </x:c>
       <x:c r="AA142" s="0" t="s">
-        <x:v>1711</x:v>
+        <x:v>1710</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:27">
       <x:c r="A143" s="0" t="s">
-        <x:v>1712</x:v>
+        <x:v>1711</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
+        <x:v>1712</x:v>
+      </x:c>
+      <x:c r="D143" s="0" t="s">
         <x:v>1713</x:v>
       </x:c>
-      <x:c r="D143" s="0" t="s">
+      <x:c r="E143" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F143" s="0" t="s">
         <x:v>1714</x:v>
       </x:c>
-      <x:c r="E143" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F143" s="0" t="s">
+      <x:c r="G143" s="0" t="s">
         <x:v>1715</x:v>
       </x:c>
-      <x:c r="G143" s="0" t="s">
+      <x:c r="H143" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I143" s="0" t="s">
         <x:v>1716</x:v>
       </x:c>
-      <x:c r="H143" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>1717</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>1717</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="N143" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>1719</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q143" s="0" t="s">
-        <x:v>1717</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="S143" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="T143" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U143" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>1719</x:v>
       </x:c>
       <x:c r="V143" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W143" s="0" t="s">
-        <x:v>1712</x:v>
+        <x:v>1720</x:v>
       </x:c>
       <x:c r="X143" s="0" t="s">
-        <x:v>1718</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="Y143" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA143" s="0" t="s">
-        <x:v>1719</x:v>
+        <x:v>1722</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:27">
       <x:c r="A144" s="0" t="s">
-        <x:v>1720</x:v>
+        <x:v>1723</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>1721</x:v>
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>1722</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
+        <x:v>1726</x:v>
+      </x:c>
+      <x:c r="G144" s="0" t="s">
+        <x:v>1727</x:v>
+      </x:c>
+      <x:c r="H144" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I144" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="J144" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="K144" s="0" t="s">
+        <x:v>1728</x:v>
+      </x:c>
+      <x:c r="M144" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="N144" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="O144" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P144" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q144" s="0" t="s">
+        <x:v>1728</x:v>
+      </x:c>
+      <x:c r="S144" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="T144" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U144" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="V144" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W144" s="0" t="s">
         <x:v>1723</x:v>
       </x:c>
-      <x:c r="G144" s="0" t="s">
-[...43 lines deleted...]
-      </x:c>
       <x:c r="X144" s="0" t="s">
-        <x:v>1611</x:v>
+        <x:v>1729</x:v>
       </x:c>
       <x:c r="Y144" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA144" s="0" t="s">
-        <x:v>1727</x:v>
+        <x:v>1730</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:27">
       <x:c r="A145" s="0" t="s">
-        <x:v>1728</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>1733</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
-        <x:v>1731</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>1732</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>1733</x:v>
+        <x:v>1735</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>1735</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>1736</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="N145" s="0" t="s">
-        <x:v>1737</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q145" s="0" t="s">
         <x:v>1736</x:v>
       </x:c>
       <x:c r="S145" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="T145" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U145" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="V145" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W145" s="0" t="s">
         <x:v>1737</x:v>
       </x:c>
-      <x:c r="V145" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="X145" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>1622</x:v>
       </x:c>
       <x:c r="Y145" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA145" s="0" t="s">
         <x:v>1738</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:27">
       <x:c r="A146" s="0" t="s">
         <x:v>1739</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>1740</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>1741</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>1742</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>1742</x:v>
+        <x:v>1743</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
-        <x:v>1743</x:v>
+        <x:v>1744</x:v>
       </x:c>
       <x:c r="H146" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I146" s="0" t="s">
-        <x:v>1744</x:v>
+        <x:v>1745</x:v>
       </x:c>
       <x:c r="J146" s="0" t="s">
-        <x:v>1745</x:v>
+        <x:v>1746</x:v>
       </x:c>
       <x:c r="K146" s="0" t="s">
-        <x:v>1746</x:v>
+        <x:v>1747</x:v>
       </x:c>
       <x:c r="M146" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="N146" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1748</x:v>
       </x:c>
       <x:c r="O146" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P146" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q146" s="0" t="s">
-        <x:v>1746</x:v>
+        <x:v>1747</x:v>
       </x:c>
       <x:c r="S146" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="T146" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U146" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1748</x:v>
       </x:c>
       <x:c r="V146" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W146" s="0" t="s">
-        <x:v>1747</x:v>
+        <x:v>1739</x:v>
       </x:c>
       <x:c r="X146" s="0" t="s">
-        <x:v>1748</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="Y146" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA146" s="0" t="s">
         <x:v>1749</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:27">
       <x:c r="A147" s="0" t="s">
         <x:v>1750</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>1751</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>1752</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F147" s="0" t="s">
         <x:v>1753</x:v>
       </x:c>
-      <x:c r="F147" s="0" t="s">
+      <x:c r="G147" s="0" t="s">
         <x:v>1754</x:v>
       </x:c>
-      <x:c r="G147" s="0" t="s">
+      <x:c r="H147" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I147" s="0" t="s">
         <x:v>1755</x:v>
       </x:c>
-      <x:c r="H147" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>1170</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>1756</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N147" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q147" s="0" t="s">
-        <x:v>1756</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="S147" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T147" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U147" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="V147" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W147" s="0" t="s">
-        <x:v>1757</x:v>
+        <x:v>1758</x:v>
       </x:c>
       <x:c r="X147" s="0" t="s">
-        <x:v>1758</x:v>
+        <x:v>1759</x:v>
       </x:c>
       <x:c r="Y147" s="0" t="s">
         <x:v>43</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1759</x:v>
       </x:c>
       <x:c r="AA147" s="0" t="s">
         <x:v>1760</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:27">
       <x:c r="A148" s="0" t="s">
         <x:v>1761</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>1762</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>1763</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>1764</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>1765</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>1766</x:v>
       </x:c>
       <x:c r="H148" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I148" s="0" t="s">
+        <x:v>1190</x:v>
+      </x:c>
+      <x:c r="J148" s="0" t="s">
+        <x:v>1191</x:v>
+      </x:c>
+      <x:c r="K148" s="0" t="s">
         <x:v>1767</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1769</x:v>
       </x:c>
       <x:c r="M148" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N148" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="O148" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P148" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q148" s="0" t="s">
-        <x:v>1770</x:v>
+        <x:v>1767</x:v>
       </x:c>
       <x:c r="S148" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="T148" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U148" s="0" t="s">
-        <x:v>1771</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="V148" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W148" s="0" t="s">
-        <x:v>1772</x:v>
+        <x:v>1768</x:v>
       </x:c>
       <x:c r="X148" s="0" t="s">
-        <x:v>1773</x:v>
+        <x:v>1769</x:v>
       </x:c>
       <x:c r="Y148" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z148" s="0" t="s">
-        <x:v>1774</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="AA148" s="0" t="s">
-        <x:v>1775</x:v>
+        <x:v>1771</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:27">
       <x:c r="A149" s="0" t="s">
-        <x:v>1776</x:v>
+        <x:v>1772</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
+        <x:v>1773</x:v>
+      </x:c>
+      <x:c r="D149" s="0" t="s">
+        <x:v>1774</x:v>
+      </x:c>
+      <x:c r="E149" s="0" t="s">
+        <x:v>1775</x:v>
+      </x:c>
+      <x:c r="F149" s="0" t="s">
+        <x:v>1776</x:v>
+      </x:c>
+      <x:c r="G149" s="0" t="s">
         <x:v>1777</x:v>
       </x:c>
-      <x:c r="D149" s="0" t="s">
+      <x:c r="H149" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I149" s="0" t="s">
         <x:v>1778</x:v>
       </x:c>
-      <x:c r="E149" s="0" t="s">
+      <x:c r="J149" s="0" t="s">
         <x:v>1779</x:v>
       </x:c>
-      <x:c r="F149" s="0" t="s">
+      <x:c r="K149" s="0" t="s">
         <x:v>1780</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>1784</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N149" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q149" s="0" t="s">
+        <x:v>1781</x:v>
+      </x:c>
+      <x:c r="S149" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="T149" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U149" s="0" t="s">
+        <x:v>1782</x:v>
+      </x:c>
+      <x:c r="V149" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W149" s="0" t="s">
+        <x:v>1783</x:v>
+      </x:c>
+      <x:c r="X149" s="0" t="s">
         <x:v>1784</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>1786</x:v>
       </x:c>
       <x:c r="Y149" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z149" s="0" t="s">
+        <x:v>1785</x:v>
+      </x:c>
       <x:c r="AA149" s="0" t="s">
-        <x:v>1787</x:v>
+        <x:v>1786</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:27">
       <x:c r="A150" s="0" t="s">
-        <x:v>1788</x:v>
+        <x:v>1787</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
+        <x:v>1788</x:v>
+      </x:c>
+      <x:c r="D150" s="0" t="s">
         <x:v>1789</x:v>
       </x:c>
-      <x:c r="D150" s="0" t="s">
+      <x:c r="E150" s="0" t="s">
         <x:v>1790</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>1791</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>1792</x:v>
       </x:c>
       <x:c r="H150" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I150" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1793</x:v>
       </x:c>
       <x:c r="J150" s="0" t="s">
-        <x:v>1793</x:v>
+        <x:v>1794</x:v>
       </x:c>
       <x:c r="K150" s="0" t="s">
-        <x:v>1794</x:v>
+        <x:v>1795</x:v>
       </x:c>
       <x:c r="M150" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N150" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="O150" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P150" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q150" s="0" t="s">
-        <x:v>1794</x:v>
+        <x:v>1795</x:v>
       </x:c>
       <x:c r="S150" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="T150" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U150" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="V150" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W150" s="0" t="s">
-        <x:v>1795</x:v>
+        <x:v>1796</x:v>
       </x:c>
       <x:c r="X150" s="0" t="s">
-        <x:v>1796</x:v>
+        <x:v>1797</x:v>
       </x:c>
       <x:c r="Y150" s="0" t="s">
         <x:v>43</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1797</x:v>
       </x:c>
       <x:c r="AA150" s="0" t="s">
         <x:v>1798</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:27">
       <x:c r="A151" s="0" t="s">
         <x:v>1799</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
         <x:v>1800</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
         <x:v>1801</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>1802</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>1803</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I151" s="0" t="s">
+        <x:v>1378</x:v>
+      </x:c>
+      <x:c r="J151" s="0" t="s">
         <x:v>1804</x:v>
       </x:c>
-      <x:c r="J151" s="0" t="s">
+      <x:c r="K151" s="0" t="s">
         <x:v>1805</x:v>
       </x:c>
-      <x:c r="K151" s="0" t="s">
+      <x:c r="M151" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="N151" s="0" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="O151" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P151" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q151" s="0" t="s">
+        <x:v>1805</x:v>
+      </x:c>
+      <x:c r="S151" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="T151" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U151" s="0" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="V151" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W151" s="0" t="s">
         <x:v>1806</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>1799</x:v>
       </x:c>
       <x:c r="X151" s="0" t="s">
         <x:v>1807</x:v>
       </x:c>
       <x:c r="Y151" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z151" s="0" t="s">
+        <x:v>1808</x:v>
+      </x:c>
       <x:c r="AA151" s="0" t="s">
-        <x:v>1808</x:v>
+        <x:v>1809</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:27">
       <x:c r="A152" s="0" t="s">
-        <x:v>1809</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>1810</x:v>
+        <x:v>1811</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>1801</x:v>
+        <x:v>1812</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>1811</x:v>
+        <x:v>1813</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
-        <x:v>1812</x:v>
+        <x:v>1814</x:v>
       </x:c>
       <x:c r="H152" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I152" s="0" t="s">
-        <x:v>1621</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="J152" s="0" t="s">
-        <x:v>1622</x:v>
+        <x:v>1816</x:v>
       </x:c>
       <x:c r="K152" s="0" t="s">
-        <x:v>1813</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="M152" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="N152" s="0" t="s">
-        <x:v>1814</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="O152" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P152" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q152" s="0" t="s">
-        <x:v>1815</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="S152" s="0" t="s">
-        <x:v>1816</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="T152" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U152" s="0" t="s">
-        <x:v>1817</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="V152" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W152" s="0" t="s">
+        <x:v>1810</x:v>
+      </x:c>
+      <x:c r="X152" s="0" t="s">
         <x:v>1818</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1819</x:v>
       </x:c>
       <x:c r="Y152" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA152" s="0" t="s">
-        <x:v>1808</x:v>
+        <x:v>1819</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:27">
       <x:c r="A153" s="0" t="s">
         <x:v>1820</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>1821</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>1822</x:v>
+        <x:v>1812</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
+        <x:v>1822</x:v>
+      </x:c>
+      <x:c r="G153" s="0" t="s">
         <x:v>1823</x:v>
       </x:c>
-      <x:c r="G153" s="0" t="s">
+      <x:c r="H153" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I153" s="0" t="s">
+        <x:v>1632</x:v>
+      </x:c>
+      <x:c r="J153" s="0" t="s">
+        <x:v>1633</x:v>
+      </x:c>
+      <x:c r="K153" s="0" t="s">
         <x:v>1824</x:v>
       </x:c>
-      <x:c r="H153" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="K153" s="0" t="s">
+      <x:c r="M153" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="N153" s="0" t="s">
         <x:v>1825</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1013</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q153" s="0" t="s">
         <x:v>1826</x:v>
       </x:c>
-      <x:c r="R153" s="0" t="s">
+      <x:c r="S153" s="0" t="s">
         <x:v>1827</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>634</x:v>
       </x:c>
       <x:c r="T153" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U153" s="0" t="s">
         <x:v>1828</x:v>
       </x:c>
       <x:c r="V153" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>1829</x:v>
       </x:c>
       <x:c r="W153" s="0" t="s">
-        <x:v>1829</x:v>
+        <x:v>1820</x:v>
       </x:c>
       <x:c r="X153" s="0" t="s">
         <x:v>1830</x:v>
       </x:c>
       <x:c r="Y153" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA153" s="0" t="s">
-        <x:v>1831</x:v>
+        <x:v>1819</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:27">
       <x:c r="A154" s="0" t="s">
-        <x:v>1832</x:v>
+        <x:v>1831</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
+        <x:v>1832</x:v>
+      </x:c>
+      <x:c r="D154" s="0" t="s">
         <x:v>1833</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1834</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
+        <x:v>1834</x:v>
+      </x:c>
+      <x:c r="G154" s="0" t="s">
         <x:v>1835</x:v>
       </x:c>
-      <x:c r="G154" s="0" t="s">
+      <x:c r="H154" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I154" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="J154" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="K154" s="0" t="s">
         <x:v>1836</x:v>
       </x:c>
-      <x:c r="H154" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="J154" s="0" t="s">
+      <x:c r="M154" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="N154" s="0" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="O154" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P154" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q154" s="0" t="s">
         <x:v>1837</x:v>
       </x:c>
-      <x:c r="K154" s="0" t="s">
+      <x:c r="R154" s="0" t="s">
         <x:v>1838</x:v>
       </x:c>
-      <x:c r="M154" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="S154" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="T154" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U154" s="0" t="s">
         <x:v>1839</x:v>
       </x:c>
       <x:c r="V154" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W154" s="0" t="s">
         <x:v>1840</x:v>
       </x:c>
       <x:c r="X154" s="0" t="s">
         <x:v>1841</x:v>
       </x:c>
       <x:c r="Y154" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA154" s="0" t="s">
         <x:v>1842</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:27">
       <x:c r="A155" s="0" t="s">
         <x:v>1843</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
         <x:v>1844</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
         <x:v>1845</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>1846</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>1847</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I155" s="0" t="s">
+        <x:v>1553</x:v>
+      </x:c>
+      <x:c r="J155" s="0" t="s">
         <x:v>1848</x:v>
       </x:c>
-      <x:c r="J155" s="0" t="s">
+      <x:c r="K155" s="0" t="s">
         <x:v>1849</x:v>
       </x:c>
-      <x:c r="K155" s="0" t="s">
+      <x:c r="M155" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="N155" s="0" t="s">
         <x:v>1850</x:v>
       </x:c>
-      <x:c r="M155" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q155" s="0" t="s">
+        <x:v>1849</x:v>
+      </x:c>
+      <x:c r="S155" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="T155" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U155" s="0" t="s">
+        <x:v>1850</x:v>
+      </x:c>
+      <x:c r="V155" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W155" s="0" t="s">
         <x:v>1851</x:v>
       </x:c>
-      <x:c r="S155" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="W155" s="0" t="s">
+      <x:c r="X155" s="0" t="s">
         <x:v>1852</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1848</x:v>
       </x:c>
       <x:c r="Y155" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA155" s="0" t="s">
         <x:v>1853</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:27">
       <x:c r="A156" s="0" t="s">
         <x:v>1854</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
         <x:v>1855</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
         <x:v>1856</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F156" s="0" t="s">
         <x:v>1857</x:v>
       </x:c>
-      <x:c r="F156" s="0" t="s">
+      <x:c r="G156" s="0" t="s">
         <x:v>1858</x:v>
       </x:c>
-      <x:c r="G156" s="0" t="s">
+      <x:c r="H156" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I156" s="0" t="s">
         <x:v>1859</x:v>
       </x:c>
-      <x:c r="H156" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I156" s="0" t="s">
+      <x:c r="J156" s="0" t="s">
         <x:v>1860</x:v>
       </x:c>
-      <x:c r="J156" s="0" t="s">
+      <x:c r="K156" s="0" t="s">
         <x:v>1861</x:v>
       </x:c>
-      <x:c r="K156" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="M156" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N156" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O156" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P156" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q156" s="0" t="s">
         <x:v>1862</x:v>
       </x:c>
       <x:c r="S156" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="T156" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U156" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="V156" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W156" s="0" t="s">
         <x:v>1863</x:v>
       </x:c>
       <x:c r="X156" s="0" t="s">
-        <x:v>1864</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="Y156" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA156" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>1864</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:27">
       <x:c r="A157" s="0" t="s">
-        <x:v>1866</x:v>
+        <x:v>1865</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
+        <x:v>1866</x:v>
+      </x:c>
+      <x:c r="D157" s="0" t="s">
         <x:v>1867</x:v>
       </x:c>
-      <x:c r="D157" s="0" t="s">
+      <x:c r="E157" s="0" t="s">
         <x:v>1868</x:v>
       </x:c>
-      <x:c r="E157" s="0" t="s">
+      <x:c r="F157" s="0" t="s">
         <x:v>1869</x:v>
       </x:c>
-      <x:c r="F157" s="0" t="s">
+      <x:c r="G157" s="0" t="s">
         <x:v>1870</x:v>
       </x:c>
-      <x:c r="G157" s="0" t="s">
+      <x:c r="H157" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I157" s="0" t="s">
         <x:v>1871</x:v>
       </x:c>
-      <x:c r="H157" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I157" s="0" t="s">
+      <x:c r="J157" s="0" t="s">
         <x:v>1872</x:v>
       </x:c>
-      <x:c r="J157" s="0" t="s">
+      <x:c r="K157" s="0" t="s">
         <x:v>1873</x:v>
       </x:c>
-      <x:c r="K157" s="0" t="s">
+      <x:c r="M157" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="N157" s="0" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="O157" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P157" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q157" s="0" t="s">
+        <x:v>1873</x:v>
+      </x:c>
+      <x:c r="S157" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="T157" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U157" s="0" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="V157" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W157" s="0" t="s">
         <x:v>1874</x:v>
       </x:c>
-      <x:c r="M157" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N157" s="0" t="s">
+      <x:c r="X157" s="0" t="s">
         <x:v>1875</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>1877</x:v>
       </x:c>
       <x:c r="Y157" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z157" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA157" s="0" t="s">
-        <x:v>1879</x:v>
+        <x:v>1876</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:27">
       <x:c r="A158" s="0" t="s">
-        <x:v>1880</x:v>
+        <x:v>1877</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
+        <x:v>1878</x:v>
+      </x:c>
+      <x:c r="D158" s="0" t="s">
+        <x:v>1879</x:v>
+      </x:c>
+      <x:c r="E158" s="0" t="s">
+        <x:v>1880</x:v>
+      </x:c>
+      <x:c r="F158" s="0" t="s">
         <x:v>1881</x:v>
       </x:c>
-      <x:c r="D158" s="0" t="s">
+      <x:c r="G158" s="0" t="s">
         <x:v>1882</x:v>
       </x:c>
-      <x:c r="E158" s="0" t="s">
+      <x:c r="H158" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I158" s="0" t="s">
         <x:v>1883</x:v>
       </x:c>
-      <x:c r="F158" s="0" t="s">
+      <x:c r="J158" s="0" t="s">
         <x:v>1884</x:v>
       </x:c>
-      <x:c r="G158" s="0" t="s">
+      <x:c r="K158" s="0" t="s">
         <x:v>1885</x:v>
       </x:c>
-      <x:c r="H158" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I158" s="0" t="s">
+      <x:c r="M158" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="N158" s="0" t="s">
         <x:v>1886</x:v>
       </x:c>
-      <x:c r="J158" s="0" t="s">
+      <x:c r="O158" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P158" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q158" s="0" t="s">
+        <x:v>1885</x:v>
+      </x:c>
+      <x:c r="S158" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="T158" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U158" s="0" t="s">
+        <x:v>1886</x:v>
+      </x:c>
+      <x:c r="V158" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W158" s="0" t="s">
         <x:v>1887</x:v>
       </x:c>
-      <x:c r="K158" s="0" t="s">
+      <x:c r="X158" s="0" t="s">
         <x:v>1888</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>1891</x:v>
       </x:c>
       <x:c r="Y158" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z158" s="0" t="s">
-        <x:v>1892</x:v>
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="AA158" s="0" t="s">
-        <x:v>1893</x:v>
+        <x:v>1890</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:27">
       <x:c r="A159" s="0" t="s">
-        <x:v>1894</x:v>
+        <x:v>1891</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
+        <x:v>1892</x:v>
+      </x:c>
+      <x:c r="D159" s="0" t="s">
+        <x:v>1893</x:v>
+      </x:c>
+      <x:c r="E159" s="0" t="s">
+        <x:v>1894</x:v>
+      </x:c>
+      <x:c r="F159" s="0" t="s">
         <x:v>1895</x:v>
       </x:c>
-      <x:c r="D159" s="0" t="s">
+      <x:c r="G159" s="0" t="s">
         <x:v>1896</x:v>
       </x:c>
-      <x:c r="E159" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F159" s="0" t="s">
+      <x:c r="H159" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="I159" s="0" t="s">
         <x:v>1897</x:v>
       </x:c>
-      <x:c r="G159" s="0" t="s">
+      <x:c r="J159" s="0" t="s">
         <x:v>1898</x:v>
       </x:c>
-      <x:c r="H159" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I159" s="0" t="s">
+      <x:c r="K159" s="0" t="s">
         <x:v>1899</x:v>
       </x:c>
-      <x:c r="J159" s="0" t="s">
+      <x:c r="M159" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="N159" s="0" t="s">
         <x:v>1900</x:v>
       </x:c>
-      <x:c r="K159" s="0" t="s">
+      <x:c r="O159" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P159" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q159" s="0" t="s">
+        <x:v>1899</x:v>
+      </x:c>
+      <x:c r="S159" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="T159" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U159" s="0" t="s">
+        <x:v>1900</x:v>
+      </x:c>
+      <x:c r="V159" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W159" s="0" t="s">
         <x:v>1901</x:v>
       </x:c>
-      <x:c r="M159" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N159" s="0" t="s">
+      <x:c r="X159" s="0" t="s">
         <x:v>1902</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>1903</x:v>
       </x:c>
       <x:c r="Y159" s="0" t="s">
         <x:v>43</x:v>
+      </x:c>
+      <x:c r="Z159" s="0" t="s">
+        <x:v>1903</x:v>
       </x:c>
       <x:c r="AA159" s="0" t="s">
         <x:v>1904</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:27">
       <x:c r="A160" s="0" t="s">
         <x:v>1905</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
         <x:v>1906</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
         <x:v>1907</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>1908</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>1909</x:v>
       </x:c>
       <x:c r="H160" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I160" s="0" t="s">
         <x:v>1910</x:v>
       </x:c>
       <x:c r="J160" s="0" t="s">
         <x:v>1911</x:v>
       </x:c>
       <x:c r="K160" s="0" t="s">
         <x:v>1912</x:v>
       </x:c>
       <x:c r="M160" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="N160" s="0" t="s">
-        <x:v>1657</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="O160" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P160" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q160" s="0" t="s">
         <x:v>1912</x:v>
       </x:c>
       <x:c r="S160" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="T160" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U160" s="0" t="s">
-        <x:v>1657</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="V160" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W160" s="0" t="s">
         <x:v>1905</x:v>
       </x:c>
       <x:c r="X160" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="Y160" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA160" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1915</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:27">
       <x:c r="A161" s="0" t="s">
-        <x:v>1915</x:v>
+        <x:v>1916</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>1916</x:v>
+        <x:v>1917</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>1917</x:v>
+        <x:v>1918</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>1918</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>1919</x:v>
+        <x:v>1920</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I161" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1921</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>1735</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>1920</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="N161" s="0" t="s">
-        <x:v>1921</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q161" s="0" t="s">
-        <x:v>1920</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="S161" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="T161" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U161" s="0" t="s">
-        <x:v>1921</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="V161" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W161" s="0" t="s">
-        <x:v>1915</x:v>
+        <x:v>1916</x:v>
       </x:c>
       <x:c r="X161" s="0" t="s">
-        <x:v>1922</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="Y161" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA161" s="0" t="s">
-        <x:v>1923</x:v>
+        <x:v>1925</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:27">
       <x:c r="A162" s="0" t="s">
-        <x:v>1924</x:v>
+        <x:v>1926</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>1925</x:v>
+        <x:v>1927</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>1926</x:v>
+        <x:v>1928</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>1927</x:v>
+        <x:v>1929</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
-        <x:v>1928</x:v>
+        <x:v>1930</x:v>
       </x:c>
       <x:c r="H162" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I162" s="0" t="s">
-        <x:v>1478</x:v>
+        <x:v>1745</x:v>
       </x:c>
       <x:c r="J162" s="0" t="s">
-        <x:v>1479</x:v>
+        <x:v>1746</x:v>
       </x:c>
       <x:c r="K162" s="0" t="s">
-        <x:v>1929</x:v>
+        <x:v>1931</x:v>
       </x:c>
       <x:c r="M162" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N162" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>1932</x:v>
       </x:c>
       <x:c r="O162" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P162" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q162" s="0" t="s">
-        <x:v>1929</x:v>
+        <x:v>1931</x:v>
       </x:c>
       <x:c r="S162" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T162" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U162" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>1932</x:v>
       </x:c>
       <x:c r="V162" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W162" s="0" t="s">
-        <x:v>1924</x:v>
+        <x:v>1926</x:v>
       </x:c>
       <x:c r="X162" s="0" t="s">
-        <x:v>1930</x:v>
+        <x:v>1933</x:v>
       </x:c>
       <x:c r="Y162" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA162" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>1934</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:27">
       <x:c r="A163" s="0" t="s">
-        <x:v>1931</x:v>
+        <x:v>1935</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>1932</x:v>
+        <x:v>1936</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>1933</x:v>
+        <x:v>1937</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>1934</x:v>
+        <x:v>1938</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
+        <x:v>1939</x:v>
+      </x:c>
+      <x:c r="H163" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I163" s="0" t="s">
+        <x:v>1488</x:v>
+      </x:c>
+      <x:c r="J163" s="0" t="s">
+        <x:v>1489</x:v>
+      </x:c>
+      <x:c r="K163" s="0" t="s">
+        <x:v>1940</x:v>
+      </x:c>
+      <x:c r="M163" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="N163" s="0" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="O163" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P163" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q163" s="0" t="s">
+        <x:v>1940</x:v>
+      </x:c>
+      <x:c r="S163" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="T163" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U163" s="0" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="V163" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W163" s="0" t="s">
         <x:v>1935</x:v>
       </x:c>
-      <x:c r="H163" s="0" t="s">
-[...40 lines deleted...]
-      </x:c>
       <x:c r="X163" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1941</x:v>
       </x:c>
       <x:c r="Y163" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA163" s="0" t="s">
-        <x:v>1941</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:27">
       <x:c r="A164" s="0" t="s">
         <x:v>1942</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>1943</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>1944</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>1945</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>1946</x:v>
       </x:c>
       <x:c r="H164" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I164" s="0" t="s">
-        <x:v>1491</x:v>
+        <x:v>1947</x:v>
       </x:c>
       <x:c r="J164" s="0" t="s">
-        <x:v>1947</x:v>
+        <x:v>1948</x:v>
       </x:c>
       <x:c r="K164" s="0" t="s">
-        <x:v>1948</x:v>
+        <x:v>1949</x:v>
       </x:c>
       <x:c r="M164" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="N164" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="O164" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P164" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q164" s="0" t="s">
-        <x:v>1948</x:v>
+        <x:v>1949</x:v>
       </x:c>
       <x:c r="S164" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="T164" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U164" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="V164" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W164" s="0" t="s">
-        <x:v>1942</x:v>
+        <x:v>1950</x:v>
       </x:c>
       <x:c r="X164" s="0" t="s">
-        <x:v>1949</x:v>
+        <x:v>1951</x:v>
       </x:c>
       <x:c r="Y164" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA164" s="0" t="s">
-        <x:v>1950</x:v>
+        <x:v>1952</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:27">
       <x:c r="A165" s="0" t="s">
-        <x:v>1951</x:v>
+        <x:v>1953</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>1952</x:v>
+        <x:v>1954</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
+        <x:v>1955</x:v>
+      </x:c>
+      <x:c r="E165" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F165" s="0" t="s">
+        <x:v>1956</x:v>
+      </x:c>
+      <x:c r="G165" s="0" t="s">
+        <x:v>1957</x:v>
+      </x:c>
+      <x:c r="H165" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I165" s="0" t="s">
+        <x:v>1501</x:v>
+      </x:c>
+      <x:c r="J165" s="0" t="s">
+        <x:v>1958</x:v>
+      </x:c>
+      <x:c r="K165" s="0" t="s">
+        <x:v>1959</x:v>
+      </x:c>
+      <x:c r="M165" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N165" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="O165" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P165" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q165" s="0" t="s">
+        <x:v>1959</x:v>
+      </x:c>
+      <x:c r="S165" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="T165" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U165" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="V165" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W165" s="0" t="s">
         <x:v>1953</x:v>
       </x:c>
-      <x:c r="E165" s="0" t="s">
-[...47 lines deleted...]
-      <x:c r="W165" s="0" t="s">
+      <x:c r="X165" s="0" t="s">
         <x:v>1960</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1961</x:v>
       </x:c>
       <x:c r="Y165" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA165" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>1961</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:27">
       <x:c r="A166" s="0" t="s">
         <x:v>1962</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>1963</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
         <x:v>1964</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>1965</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>1966</x:v>
       </x:c>
       <x:c r="H166" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I166" s="0" t="s">
-        <x:v>1804</x:v>
+        <x:v>1967</x:v>
       </x:c>
       <x:c r="J166" s="0" t="s">
-        <x:v>1967</x:v>
+        <x:v>1968</x:v>
       </x:c>
       <x:c r="K166" s="0" t="s">
-        <x:v>1968</x:v>
+        <x:v>1969</x:v>
       </x:c>
       <x:c r="M166" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="N166" s="0" t="s">
+        <x:v>1970</x:v>
+      </x:c>
+      <x:c r="O166" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P166" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q166" s="0" t="s">
         <x:v>1969</x:v>
       </x:c>
-      <x:c r="O166" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S166" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="T166" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U166" s="0" t="s">
-        <x:v>1969</x:v>
+        <x:v>1970</x:v>
       </x:c>
       <x:c r="V166" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W166" s="0" t="s">
-        <x:v>1970</x:v>
+        <x:v>1971</x:v>
       </x:c>
       <x:c r="X166" s="0" t="s">
-        <x:v>1971</x:v>
+        <x:v>1972</x:v>
       </x:c>
       <x:c r="Y166" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA166" s="0" t="s">
-        <x:v>1972</x:v>
+        <x:v>1277</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:27">
       <x:c r="A167" s="0" t="s">
         <x:v>1973</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>1974</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>1975</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>1976</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>1977</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I167" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>1978</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>1978</x:v>
+        <x:v>1979</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="N167" s="0" t="s">
+        <x:v>1980</x:v>
+      </x:c>
+      <x:c r="O167" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P167" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q167" s="0" t="s">
         <x:v>1979</x:v>
       </x:c>
-      <x:c r="O167" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S167" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="T167" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U167" s="0" t="s">
-        <x:v>1979</x:v>
+        <x:v>1980</x:v>
       </x:c>
       <x:c r="V167" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W167" s="0" t="s">
-        <x:v>1980</x:v>
+        <x:v>1981</x:v>
       </x:c>
       <x:c r="X167" s="0" t="s">
-        <x:v>1981</x:v>
+        <x:v>1982</x:v>
       </x:c>
       <x:c r="Y167" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA167" s="0" t="s">
-        <x:v>1982</x:v>
+        <x:v>1983</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:27">
       <x:c r="A168" s="0" t="s">
-        <x:v>1983</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>1984</x:v>
+        <x:v>1985</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>1985</x:v>
+        <x:v>1986</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>1986</x:v>
+        <x:v>1987</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
-        <x:v>1987</x:v>
+        <x:v>1988</x:v>
       </x:c>
       <x:c r="H168" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
-        <x:v>1988</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="J168" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="K168" s="0" t="s">
         <x:v>1989</x:v>
       </x:c>
-      <x:c r="K168" s="0" t="s">
+      <x:c r="M168" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="N168" s="0" t="s">
         <x:v>1990</x:v>
       </x:c>
-      <x:c r="M168" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N168" s="0" t="s">
+      <x:c r="O168" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P168" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q168" s="0" t="s">
+        <x:v>1989</x:v>
+      </x:c>
+      <x:c r="S168" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="T168" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U168" s="0" t="s">
+        <x:v>1990</x:v>
+      </x:c>
+      <x:c r="V168" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W168" s="0" t="s">
         <x:v>1991</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>1983</x:v>
       </x:c>
       <x:c r="X168" s="0" t="s">
         <x:v>1992</x:v>
       </x:c>
       <x:c r="Y168" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA168" s="0" t="s">
         <x:v>1993</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:27">
       <x:c r="A169" s="0" t="s">
         <x:v>1994</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
         <x:v>1995</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>1586</x:v>
+        <x:v>1996</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>1996</x:v>
+        <x:v>1997</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>1997</x:v>
+        <x:v>1998</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I169" s="0" t="s">
-        <x:v>1998</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>2000</x:v>
+        <x:v>2001</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="N169" s="0" t="s">
+        <x:v>2002</x:v>
+      </x:c>
+      <x:c r="O169" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P169" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q169" s="0" t="s">
         <x:v>2001</x:v>
       </x:c>
-      <x:c r="O169" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S169" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="T169" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U169" s="0" t="s">
         <x:v>2002</x:v>
       </x:c>
       <x:c r="V169" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W169" s="0" t="s">
+        <x:v>1994</x:v>
+      </x:c>
+      <x:c r="X169" s="0" t="s">
         <x:v>2003</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1998</x:v>
       </x:c>
       <x:c r="Y169" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z169" s="0" t="s">
+      <x:c r="AA169" s="0" t="s">
         <x:v>2004</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2005</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:27">
       <x:c r="A170" s="0" t="s">
-        <x:v>2006</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
+        <x:v>2006</x:v>
+      </x:c>
+      <x:c r="D170" s="0" t="s">
+        <x:v>1596</x:v>
+      </x:c>
+      <x:c r="E170" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F170" s="0" t="s">
         <x:v>2007</x:v>
       </x:c>
-      <x:c r="D170" s="0" t="s">
+      <x:c r="G170" s="0" t="s">
         <x:v>2008</x:v>
       </x:c>
-      <x:c r="E170" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F170" s="0" t="s">
+      <x:c r="H170" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I170" s="0" t="s">
         <x:v>2009</x:v>
       </x:c>
-      <x:c r="G170" s="0" t="s">
+      <x:c r="J170" s="0" t="s">
         <x:v>2010</x:v>
       </x:c>
-      <x:c r="H170" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I170" s="0" t="s">
+      <x:c r="K170" s="0" t="s">
         <x:v>2011</x:v>
       </x:c>
-      <x:c r="J170" s="0" t="s">
+      <x:c r="M170" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="N170" s="0" t="s">
         <x:v>2012</x:v>
       </x:c>
-      <x:c r="K170" s="0" t="s">
+      <x:c r="O170" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P170" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q170" s="0" t="s">
+        <x:v>2011</x:v>
+      </x:c>
+      <x:c r="S170" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="T170" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U170" s="0" t="s">
         <x:v>2013</x:v>
       </x:c>
-      <x:c r="M170" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="Q170" s="0" t="s">
+      <x:c r="V170" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W170" s="0" t="s">
         <x:v>2014</x:v>
       </x:c>
-      <x:c r="R170" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="X170" s="0" t="s">
-        <x:v>2018</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="Y170" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z170" s="0" t="s">
-        <x:v>2019</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="AA170" s="0" t="s">
-        <x:v>2020</x:v>
+        <x:v>2016</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:27">
       <x:c r="A171" s="0" t="s">
-        <x:v>2021</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
+        <x:v>2018</x:v>
+      </x:c>
+      <x:c r="D171" s="0" t="s">
+        <x:v>2019</x:v>
+      </x:c>
+      <x:c r="E171" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F171" s="0" t="s">
+        <x:v>2020</x:v>
+      </x:c>
+      <x:c r="G171" s="0" t="s">
+        <x:v>2021</x:v>
+      </x:c>
+      <x:c r="H171" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I171" s="0" t="s">
         <x:v>2022</x:v>
       </x:c>
-      <x:c r="D171" s="0" t="s">
+      <x:c r="J171" s="0" t="s">
         <x:v>2023</x:v>
       </x:c>
-      <x:c r="E171" s="0" t="s">
+      <x:c r="K171" s="0" t="s">
         <x:v>2024</x:v>
       </x:c>
-      <x:c r="F171" s="0" t="s">
+      <x:c r="M171" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N171" s="0" t="s">
+        <x:v>1120</x:v>
+      </x:c>
+      <x:c r="O171" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P171" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q171" s="0" t="s">
         <x:v>2025</x:v>
       </x:c>
-      <x:c r="G171" s="0" t="s">
+      <x:c r="R171" s="0" t="s">
         <x:v>2026</x:v>
       </x:c>
-      <x:c r="H171" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="J171" s="0" t="s">
+      <x:c r="S171" s="0" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="T171" s="0" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="U171" s="0" t="s">
         <x:v>2027</x:v>
       </x:c>
-      <x:c r="K171" s="0" t="s">
+      <x:c r="W171" s="0" t="s">
         <x:v>2028</x:v>
       </x:c>
-      <x:c r="M171" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W171" s="0" t="s">
+      <x:c r="X171" s="0" t="s">
         <x:v>2029</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2030</x:v>
       </x:c>
       <x:c r="Y171" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z171" s="0" t="s">
+        <x:v>2030</x:v>
+      </x:c>
+      <x:c r="AA171" s="0" t="s">
         <x:v>2031</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2032</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:27">
       <x:c r="A172" s="0" t="s">
-        <x:v>2033</x:v>
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
+        <x:v>2033</x:v>
+      </x:c>
+      <x:c r="D172" s="0" t="s">
         <x:v>2034</x:v>
       </x:c>
-      <x:c r="D172" s="0" t="s">
+      <x:c r="E172" s="0" t="s">
         <x:v>2035</x:v>
       </x:c>
-      <x:c r="E172" s="0" t="s">
+      <x:c r="F172" s="0" t="s">
         <x:v>2036</x:v>
       </x:c>
-      <x:c r="F172" s="0" t="s">
+      <x:c r="G172" s="0" t="s">
         <x:v>2037</x:v>
       </x:c>
-      <x:c r="G172" s="0" t="s">
+      <x:c r="H172" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I172" s="0" t="s">
+        <x:v>1960</x:v>
+      </x:c>
+      <x:c r="J172" s="0" t="s">
         <x:v>2038</x:v>
       </x:c>
-      <x:c r="H172" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I172" s="0" t="s">
+      <x:c r="K172" s="0" t="s">
         <x:v>2039</x:v>
       </x:c>
-      <x:c r="J172" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="K172" s="0" t="s">
+      <x:c r="M172" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="N172" s="0" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="O172" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P172" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q172" s="0" t="s">
+        <x:v>2039</x:v>
+      </x:c>
+      <x:c r="S172" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="T172" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U172" s="0" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="V172" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W172" s="0" t="s">
         <x:v>2040</x:v>
       </x:c>
-      <x:c r="M172" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W172" s="0" t="s">
+      <x:c r="X172" s="0" t="s">
         <x:v>2041</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2039</x:v>
       </x:c>
       <x:c r="Y172" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z172" s="0" t="s">
         <x:v>2042</x:v>
       </x:c>
       <x:c r="AA172" s="0" t="s">
         <x:v>2043</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:27">
       <x:c r="A173" s="0" t="s">
         <x:v>2044</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>2045</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
         <x:v>2046</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>2047</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>2047</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>2048</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I173" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>2050</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>2049</x:v>
+        <x:v>2051</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N173" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="O173" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P173" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q173" s="0" t="s">
+        <x:v>2051</x:v>
+      </x:c>
+      <x:c r="S173" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="T173" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U173" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="V173" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W173" s="0" t="s">
+        <x:v>2052</x:v>
+      </x:c>
+      <x:c r="X173" s="0" t="s">
         <x:v>2050</x:v>
       </x:c>
-      <x:c r="O173" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="Y173" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="Z173" s="0" t="s">
+        <x:v>2053</x:v>
       </x:c>
       <x:c r="AA173" s="0" t="s">
-        <x:v>2051</x:v>
+        <x:v>2054</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:27">
       <x:c r="A174" s="0" t="s">
-        <x:v>2052</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>2053</x:v>
+        <x:v>2056</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>2054</x:v>
+        <x:v>2057</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>2055</x:v>
+        <x:v>2058</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
-        <x:v>2056</x:v>
+        <x:v>2059</x:v>
       </x:c>
       <x:c r="H174" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I174" s="0" t="s">
-        <x:v>2057</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J174" s="0" t="s">
-        <x:v>2058</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="K174" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="M174" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N174" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="O174" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P174" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q174" s="0" t="s">
         <x:v>2060</x:v>
       </x:c>
       <x:c r="S174" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T174" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U174" s="0" t="s">
-        <x:v>1991</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="V174" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W174" s="0" t="s">
-        <x:v>2052</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="X174" s="0" t="s">
-        <x:v>2061</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="Y174" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="AA174" s="0" t="s">
         <x:v>2062</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:27">
       <x:c r="A175" s="0" t="s">
         <x:v>2063</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>2064</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>2065</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>2066</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>2067</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I175" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>2068</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>2069</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
-        <x:v>2068</x:v>
+        <x:v>2070</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="N175" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q175" s="0" t="s">
-        <x:v>2069</x:v>
+        <x:v>2071</x:v>
       </x:c>
       <x:c r="S175" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="T175" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U175" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>2002</x:v>
       </x:c>
       <x:c r="V175" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W175" s="0" t="s">
-        <x:v>2070</x:v>
+        <x:v>2063</x:v>
       </x:c>
       <x:c r="X175" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="Y175" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA175" s="0" t="s">
-        <x:v>2071</x:v>
+        <x:v>2073</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:27">
       <x:c r="A176" s="0" t="s">
-        <x:v>2072</x:v>
+        <x:v>2074</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>2073</x:v>
+        <x:v>2075</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>2074</x:v>
+        <x:v>2076</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>2075</x:v>
+        <x:v>2077</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
-        <x:v>2076</x:v>
+        <x:v>2078</x:v>
       </x:c>
       <x:c r="H176" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I176" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="J176" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="K176" s="0" t="s">
-        <x:v>2077</x:v>
+        <x:v>2079</x:v>
       </x:c>
       <x:c r="M176" s="0" t="s">
-        <x:v>2078</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="N176" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="O176" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P176" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q176" s="0" t="s">
-        <x:v>2077</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="S176" s="0" t="s">
-        <x:v>2078</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="T176" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U176" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="V176" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W176" s="0" t="s">
-        <x:v>2079</x:v>
+        <x:v>2081</x:v>
       </x:c>
       <x:c r="X176" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Y176" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA176" s="0" t="s">
-        <x:v>2080</x:v>
+        <x:v>2082</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:27">
       <x:c r="A177" s="0" t="s">
-        <x:v>2081</x:v>
+        <x:v>2083</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>2082</x:v>
+        <x:v>2084</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>2083</x:v>
+        <x:v>2085</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>2084</x:v>
+        <x:v>2086</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>2085</x:v>
+        <x:v>2087</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I177" s="0" t="s">
-        <x:v>2086</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>2087</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>2088</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>2089</x:v>
       </x:c>
       <x:c r="N177" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q177" s="0" t="s">
+        <x:v>2088</x:v>
+      </x:c>
+      <x:c r="S177" s="0" t="s">
         <x:v>2089</x:v>
       </x:c>
-      <x:c r="S177" s="0" t="s">
+      <x:c r="T177" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U177" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="V177" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W177" s="0" t="s">
         <x:v>2090</x:v>
       </x:c>
-      <x:c r="T177" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="X177" s="0" t="s">
-        <x:v>2093</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="Y177" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z177" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA177" s="0" t="s">
-        <x:v>2095</x:v>
+        <x:v>2091</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:27">
       <x:c r="A178" s="0" t="s">
-        <x:v>2096</x:v>
+        <x:v>2092</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>2097</x:v>
+        <x:v>2093</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>2098</x:v>
+        <x:v>2094</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
+        <x:v>2095</x:v>
+      </x:c>
+      <x:c r="G178" s="0" t="s">
+        <x:v>2096</x:v>
+      </x:c>
+      <x:c r="H178" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I178" s="0" t="s">
+        <x:v>2097</x:v>
+      </x:c>
+      <x:c r="J178" s="0" t="s">
+        <x:v>2098</x:v>
+      </x:c>
+      <x:c r="K178" s="0" t="s">
         <x:v>2099</x:v>
       </x:c>
-      <x:c r="G178" s="0" t="s">
+      <x:c r="M178" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="N178" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="O178" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P178" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q178" s="0" t="s">
         <x:v>2100</x:v>
       </x:c>
-      <x:c r="H178" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I178" s="0" t="s">
+      <x:c r="S178" s="0" t="s">
         <x:v>2101</x:v>
       </x:c>
-      <x:c r="J178" s="0" t="s">
+      <x:c r="T178" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U178" s="0" t="s">
         <x:v>2102</x:v>
       </x:c>
-      <x:c r="K178" s="0" t="s">
+      <x:c r="V178" s="0" t="s">
         <x:v>2103</x:v>
       </x:c>
-      <x:c r="M178" s="0" t="s">
+      <x:c r="W178" s="0" t="s">
+        <x:v>2092</x:v>
+      </x:c>
+      <x:c r="X178" s="0" t="s">
         <x:v>2104</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>2101</x:v>
       </x:c>
       <x:c r="Y178" s="0" t="s">
         <x:v>43</x:v>
+      </x:c>
+      <x:c r="Z178" s="0" t="s">
+        <x:v>2105</x:v>
       </x:c>
       <x:c r="AA178" s="0" t="s">
         <x:v>2106</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:27">
       <x:c r="A179" s="0" t="s">
         <x:v>2107</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
         <x:v>2108</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
         <x:v>2109</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>2110</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>2111</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I179" s="0" t="s">
         <x:v>2112</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>2113</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>2114</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>2115</x:v>
       </x:c>
       <x:c r="N179" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q179" s="0" t="s">
+        <x:v>2114</x:v>
+      </x:c>
+      <x:c r="S179" s="0" t="s">
         <x:v>2115</x:v>
       </x:c>
-      <x:c r="S179" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="T179" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U179" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="V179" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W179" s="0" t="s">
         <x:v>2116</x:v>
       </x:c>
       <x:c r="X179" s="0" t="s">
-        <x:v>2117</x:v>
+        <x:v>2112</x:v>
       </x:c>
       <x:c r="Y179" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA179" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2117</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:27">
       <x:c r="A180" s="0" t="s">
-        <x:v>2119</x:v>
+        <x:v>2118</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
+        <x:v>2119</x:v>
+      </x:c>
+      <x:c r="D180" s="0" t="s">
         <x:v>2120</x:v>
       </x:c>
-      <x:c r="D180" s="0" t="s">
+      <x:c r="E180" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F180" s="0" t="s">
         <x:v>2121</x:v>
       </x:c>
-      <x:c r="E180" s="0" t="s">
+      <x:c r="G180" s="0" t="s">
         <x:v>2122</x:v>
       </x:c>
-      <x:c r="F180" s="0" t="s">
+      <x:c r="H180" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I180" s="0" t="s">
         <x:v>2123</x:v>
       </x:c>
-      <x:c r="G180" s="0" t="s">
+      <x:c r="J180" s="0" t="s">
         <x:v>2124</x:v>
       </x:c>
-      <x:c r="H180" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I180" s="0" t="s">
+      <x:c r="K180" s="0" t="s">
         <x:v>2125</x:v>
       </x:c>
-      <x:c r="J180" s="0" t="s">
+      <x:c r="M180" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="N180" s="0" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="O180" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P180" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q180" s="0" t="s">
         <x:v>2126</x:v>
       </x:c>
-      <x:c r="K180" s="0" t="s">
+      <x:c r="S180" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="T180" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U180" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="V180" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W180" s="0" t="s">
         <x:v>2127</x:v>
       </x:c>
-      <x:c r="M180" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W180" s="0" t="s">
+      <x:c r="X180" s="0" t="s">
         <x:v>2128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2125</x:v>
       </x:c>
       <x:c r="Y180" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z180" s="0" t="s">
+      <x:c r="AA180" s="0" t="s">
         <x:v>2129</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2130</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:27">
       <x:c r="A181" s="0" t="s">
-        <x:v>2131</x:v>
+        <x:v>2130</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
+        <x:v>2131</x:v>
+      </x:c>
+      <x:c r="D181" s="0" t="s">
         <x:v>2132</x:v>
       </x:c>
-      <x:c r="D181" s="0" t="s">
+      <x:c r="E181" s="0" t="s">
         <x:v>2133</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>2134</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>2135</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I181" s="0" t="s">
         <x:v>2136</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>2137</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>2138</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="N181" s="0" t="s">
-        <x:v>2139</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q181" s="0" t="s">
         <x:v>2138</x:v>
       </x:c>
       <x:c r="S181" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="T181" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U181" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="V181" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W181" s="0" t="s">
         <x:v>2139</x:v>
       </x:c>
-      <x:c r="V181" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="X181" s="0" t="s">
-        <x:v>2141</x:v>
+        <x:v>2136</x:v>
       </x:c>
       <x:c r="Y181" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z181" s="0" t="s">
+        <x:v>2140</x:v>
+      </x:c>
       <x:c r="AA181" s="0" t="s">
-        <x:v>2142</x:v>
+        <x:v>2141</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:27">
       <x:c r="A182" s="0" t="s">
-        <x:v>2143</x:v>
+        <x:v>2142</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
+        <x:v>2143</x:v>
+      </x:c>
+      <x:c r="D182" s="0" t="s">
         <x:v>2144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2145</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
+        <x:v>2145</x:v>
+      </x:c>
+      <x:c r="G182" s="0" t="s">
         <x:v>2146</x:v>
       </x:c>
-      <x:c r="G182" s="0" t="s">
+      <x:c r="H182" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I182" s="0" t="s">
         <x:v>2147</x:v>
       </x:c>
-      <x:c r="H182" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J182" s="0" t="s">
-        <x:v>1226</x:v>
+        <x:v>2148</x:v>
       </x:c>
       <x:c r="K182" s="0" t="s">
-        <x:v>2148</x:v>
+        <x:v>2149</x:v>
       </x:c>
       <x:c r="M182" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N182" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>2150</x:v>
       </x:c>
       <x:c r="O182" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P182" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q182" s="0" t="s">
-        <x:v>2148</x:v>
+        <x:v>2149</x:v>
       </x:c>
       <x:c r="S182" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T182" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U182" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>2150</x:v>
       </x:c>
       <x:c r="V182" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W182" s="0" t="s">
-        <x:v>2143</x:v>
+        <x:v>2151</x:v>
       </x:c>
       <x:c r="X182" s="0" t="s">
-        <x:v>2149</x:v>
+        <x:v>2152</x:v>
       </x:c>
       <x:c r="Y182" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA182" s="0" t="s">
-        <x:v>2150</x:v>
+        <x:v>2153</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:27">
       <x:c r="A183" s="0" t="s">
-        <x:v>2151</x:v>
+        <x:v>2154</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>2152</x:v>
+        <x:v>2155</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>2153</x:v>
+        <x:v>2156</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
+        <x:v>2157</x:v>
+      </x:c>
+      <x:c r="G183" s="0" t="s">
+        <x:v>2158</x:v>
+      </x:c>
+      <x:c r="H183" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I183" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="J183" s="0" t="s">
+        <x:v>1247</x:v>
+      </x:c>
+      <x:c r="K183" s="0" t="s">
+        <x:v>2159</x:v>
+      </x:c>
+      <x:c r="M183" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="N183" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="O183" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P183" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q183" s="0" t="s">
+        <x:v>2159</x:v>
+      </x:c>
+      <x:c r="S183" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="T183" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U183" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="V183" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W183" s="0" t="s">
         <x:v>2154</x:v>
       </x:c>
-      <x:c r="G183" s="0" t="s">
-[...43 lines deleted...]
-      </x:c>
       <x:c r="X183" s="0" t="s">
-        <x:v>2158</x:v>
+        <x:v>2160</x:v>
       </x:c>
       <x:c r="Y183" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z183" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA183" s="0" t="s">
-        <x:v>2160</x:v>
+        <x:v>2161</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:27">
       <x:c r="A184" s="0" t="s">
-        <x:v>2161</x:v>
+        <x:v>2162</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
+        <x:v>2163</x:v>
+      </x:c>
+      <x:c r="D184" s="0" t="s">
+        <x:v>2164</x:v>
+      </x:c>
+      <x:c r="E184" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F184" s="0" t="s">
+        <x:v>2165</x:v>
+      </x:c>
+      <x:c r="G184" s="0" t="s">
+        <x:v>2166</x:v>
+      </x:c>
+      <x:c r="H184" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I184" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="J184" s="0" t="s">
+        <x:v>1260</x:v>
+      </x:c>
+      <x:c r="K184" s="0" t="s">
+        <x:v>2167</x:v>
+      </x:c>
+      <x:c r="M184" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="N184" s="0" t="s">
+        <x:v>2168</x:v>
+      </x:c>
+      <x:c r="O184" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P184" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q184" s="0" t="s">
+        <x:v>2167</x:v>
+      </x:c>
+      <x:c r="S184" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="T184" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U184" s="0" t="s">
+        <x:v>2168</x:v>
+      </x:c>
+      <x:c r="V184" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W184" s="0" t="s">
         <x:v>2162</x:v>
       </x:c>
-      <x:c r="D184" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="N184" s="0" t="s">
+      <x:c r="X184" s="0" t="s">
         <x:v>2169</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>2170</x:v>
       </x:c>
       <x:c r="Y184" s="0" t="s">
         <x:v>43</x:v>
+      </x:c>
+      <x:c r="Z184" s="0" t="s">
+        <x:v>2170</x:v>
       </x:c>
       <x:c r="AA184" s="0" t="s">
         <x:v>2171</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:27">
       <x:c r="A185" s="0" t="s">
         <x:v>2172</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
         <x:v>2173</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
         <x:v>2174</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>2175</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>2176</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I185" s="0" t="s">
         <x:v>2177</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>2178</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>2179</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="N185" s="0" t="s">
         <x:v>2180</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q185" s="0" t="s">
         <x:v>2179</x:v>
       </x:c>
       <x:c r="S185" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="T185" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U185" s="0" t="s">
         <x:v>2180</x:v>
       </x:c>
       <x:c r="V185" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W185" s="0" t="s">
+        <x:v>2172</x:v>
+      </x:c>
+      <x:c r="X185" s="0" t="s">
         <x:v>2181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2182</x:v>
       </x:c>
       <x:c r="Y185" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA185" s="0" t="s">
-        <x:v>2183</x:v>
+        <x:v>2182</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:27">
       <x:c r="A186" s="0" t="s">
-        <x:v>2184</x:v>
+        <x:v>2183</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
+        <x:v>2184</x:v>
+      </x:c>
+      <x:c r="D186" s="0" t="s">
         <x:v>2185</x:v>
       </x:c>
-      <x:c r="D186" s="0" t="s">
+      <x:c r="E186" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F186" s="0" t="s">
         <x:v>2186</x:v>
       </x:c>
-      <x:c r="E186" s="0" t="s">
+      <x:c r="G186" s="0" t="s">
         <x:v>2187</x:v>
       </x:c>
-      <x:c r="F186" s="0" t="s">
+      <x:c r="H186" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I186" s="0" t="s">
         <x:v>2188</x:v>
       </x:c>
-      <x:c r="G186" s="0" t="s">
+      <x:c r="J186" s="0" t="s">
         <x:v>2189</x:v>
       </x:c>
-      <x:c r="H186" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I186" s="0" t="s">
+      <x:c r="K186" s="0" t="s">
         <x:v>2190</x:v>
       </x:c>
-      <x:c r="J186" s="0" t="s">
+      <x:c r="M186" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="N186" s="0" t="s">
         <x:v>2191</x:v>
       </x:c>
-      <x:c r="K186" s="0" t="s">
+      <x:c r="O186" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P186" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q186" s="0" t="s">
+        <x:v>2190</x:v>
+      </x:c>
+      <x:c r="S186" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="T186" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U186" s="0" t="s">
+        <x:v>2191</x:v>
+      </x:c>
+      <x:c r="V186" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W186" s="0" t="s">
         <x:v>2192</x:v>
       </x:c>
-      <x:c r="M186" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N186" s="0" t="s">
+      <x:c r="X186" s="0" t="s">
         <x:v>2193</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>2195</x:v>
       </x:c>
       <x:c r="Y186" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA186" s="0" t="s">
-        <x:v>2196</x:v>
+        <x:v>2194</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:27">
       <x:c r="A187" s="0" t="s">
-        <x:v>2197</x:v>
+        <x:v>2195</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
+        <x:v>2196</x:v>
+      </x:c>
+      <x:c r="D187" s="0" t="s">
+        <x:v>2197</x:v>
+      </x:c>
+      <x:c r="E187" s="0" t="s">
         <x:v>2198</x:v>
       </x:c>
-      <x:c r="D187" s="0" t="s">
+      <x:c r="F187" s="0" t="s">
         <x:v>2199</x:v>
       </x:c>
-      <x:c r="E187" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F187" s="0" t="s">
+      <x:c r="G187" s="0" t="s">
         <x:v>2200</x:v>
       </x:c>
-      <x:c r="G187" s="0" t="s">
+      <x:c r="H187" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I187" s="0" t="s">
         <x:v>2201</x:v>
       </x:c>
-      <x:c r="H187" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I187" s="0" t="s">
+      <x:c r="J187" s="0" t="s">
         <x:v>2202</x:v>
       </x:c>
-      <x:c r="J187" s="0" t="s">
+      <x:c r="K187" s="0" t="s">
         <x:v>2203</x:v>
       </x:c>
-      <x:c r="K187" s="0" t="s">
+      <x:c r="M187" s="0" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="N187" s="0" t="s">
         <x:v>2204</x:v>
       </x:c>
-      <x:c r="M187" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q187" s="0" t="s">
+        <x:v>2203</x:v>
+      </x:c>
+      <x:c r="S187" s="0" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="T187" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U187" s="0" t="s">
         <x:v>2204</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2193</x:v>
       </x:c>
       <x:c r="V187" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W187" s="0" t="s">
         <x:v>2205</x:v>
       </x:c>
       <x:c r="X187" s="0" t="s">
         <x:v>2206</x:v>
       </x:c>
       <x:c r="Y187" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z187" s="0" t="s">
+      <x:c r="AA187" s="0" t="s">
         <x:v>2207</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2208</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:27">
       <x:c r="A188" s="0" t="s">
-        <x:v>2209</x:v>
+        <x:v>2208</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
+        <x:v>2209</x:v>
+      </x:c>
+      <x:c r="D188" s="0" t="s">
         <x:v>2210</x:v>
       </x:c>
-      <x:c r="D188" s="0" t="s">
+      <x:c r="E188" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F188" s="0" t="s">
         <x:v>2211</x:v>
       </x:c>
-      <x:c r="E188" s="0" t="s">
+      <x:c r="G188" s="0" t="s">
         <x:v>2212</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2214</x:v>
       </x:c>
       <x:c r="H188" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I188" s="0" t="s">
+        <x:v>2213</x:v>
+      </x:c>
+      <x:c r="J188" s="0" t="s">
+        <x:v>2214</x:v>
+      </x:c>
+      <x:c r="K188" s="0" t="s">
         <x:v>2215</x:v>
       </x:c>
-      <x:c r="J188" s="0" t="s">
+      <x:c r="M188" s="0" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="N188" s="0" t="s">
+        <x:v>2204</x:v>
+      </x:c>
+      <x:c r="O188" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P188" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q188" s="0" t="s">
+        <x:v>2215</x:v>
+      </x:c>
+      <x:c r="S188" s="0" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="T188" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U188" s="0" t="s">
+        <x:v>2204</x:v>
+      </x:c>
+      <x:c r="V188" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W188" s="0" t="s">
         <x:v>2216</x:v>
       </x:c>
-      <x:c r="K188" s="0" t="s">
+      <x:c r="X188" s="0" t="s">
         <x:v>2217</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>2220</x:v>
       </x:c>
       <x:c r="Y188" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z188" s="0" t="s">
-        <x:v>2221</x:v>
+        <x:v>2218</x:v>
       </x:c>
       <x:c r="AA188" s="0" t="s">
-        <x:v>2222</x:v>
+        <x:v>2219</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:27">
       <x:c r="A189" s="0" t="s">
-        <x:v>2223</x:v>
+        <x:v>2220</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
+        <x:v>2221</x:v>
+      </x:c>
+      <x:c r="D189" s="0" t="s">
+        <x:v>2222</x:v>
+      </x:c>
+      <x:c r="E189" s="0" t="s">
+        <x:v>2223</x:v>
+      </x:c>
+      <x:c r="F189" s="0" t="s">
         <x:v>2224</x:v>
       </x:c>
-      <x:c r="D189" s="0" t="s">
+      <x:c r="G189" s="0" t="s">
         <x:v>2225</x:v>
       </x:c>
-      <x:c r="E189" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F189" s="0" t="s">
+      <x:c r="H189" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I189" s="0" t="s">
         <x:v>2226</x:v>
       </x:c>
-      <x:c r="G189" s="0" t="s">
+      <x:c r="J189" s="0" t="s">
         <x:v>2227</x:v>
       </x:c>
-      <x:c r="H189" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I189" s="0" t="s">
+      <x:c r="K189" s="0" t="s">
         <x:v>2228</x:v>
       </x:c>
-      <x:c r="J189" s="0" t="s">
+      <x:c r="M189" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="N189" s="0" t="s">
         <x:v>2229</x:v>
       </x:c>
-      <x:c r="K189" s="0" t="s">
+      <x:c r="O189" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P189" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q189" s="0" t="s">
+        <x:v>2228</x:v>
+      </x:c>
+      <x:c r="S189" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="T189" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U189" s="0" t="s">
+        <x:v>2229</x:v>
+      </x:c>
+      <x:c r="V189" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W189" s="0" t="s">
         <x:v>2230</x:v>
       </x:c>
-      <x:c r="M189" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W189" s="0" t="s">
+      <x:c r="X189" s="0" t="s">
         <x:v>2231</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2232</x:v>
       </x:c>
       <x:c r="Y189" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z189" s="0" t="s">
+        <x:v>2232</x:v>
+      </x:c>
+      <x:c r="AA189" s="0" t="s">
         <x:v>2233</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2234</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:27">
       <x:c r="A190" s="0" t="s">
-        <x:v>2235</x:v>
+        <x:v>2234</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
+        <x:v>2235</x:v>
+      </x:c>
+      <x:c r="D190" s="0" t="s">
         <x:v>2236</x:v>
       </x:c>
-      <x:c r="D190" s="0" t="s">
+      <x:c r="E190" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F190" s="0" t="s">
         <x:v>2237</x:v>
       </x:c>
-      <x:c r="E190" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F190" s="0" t="s">
+      <x:c r="G190" s="0" t="s">
         <x:v>2238</x:v>
       </x:c>
-      <x:c r="G190" s="0" t="s">
+      <x:c r="H190" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I190" s="0" t="s">
         <x:v>2239</x:v>
       </x:c>
-      <x:c r="H190" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I190" s="0" t="s">
+      <x:c r="J190" s="0" t="s">
         <x:v>2240</x:v>
       </x:c>
-      <x:c r="J190" s="0" t="s">
+      <x:c r="K190" s="0" t="s">
         <x:v>2241</x:v>
       </x:c>
-      <x:c r="K190" s="0" t="s">
+      <x:c r="M190" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="N190" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="O190" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P190" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q190" s="0" t="s">
+        <x:v>2241</x:v>
+      </x:c>
+      <x:c r="S190" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="T190" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U190" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="V190" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W190" s="0" t="s">
         <x:v>2242</x:v>
       </x:c>
-      <x:c r="M190" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="Q190" s="0" t="s">
+      <x:c r="X190" s="0" t="s">
         <x:v>2243</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>2246</x:v>
       </x:c>
       <x:c r="Y190" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z190" s="0" t="s">
-        <x:v>2247</x:v>
+        <x:v>2244</x:v>
       </x:c>
       <x:c r="AA190" s="0" t="s">
-        <x:v>2248</x:v>
+        <x:v>2245</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:27">
       <x:c r="A191" s="0" t="s">
-        <x:v>2249</x:v>
+        <x:v>2246</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
+        <x:v>2247</x:v>
+      </x:c>
+      <x:c r="D191" s="0" t="s">
+        <x:v>2248</x:v>
+      </x:c>
+      <x:c r="E191" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F191" s="0" t="s">
+        <x:v>2249</x:v>
+      </x:c>
+      <x:c r="G191" s="0" t="s">
         <x:v>2250</x:v>
       </x:c>
-      <x:c r="D191" s="0" t="s">
+      <x:c r="H191" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I191" s="0" t="s">
         <x:v>2251</x:v>
       </x:c>
-      <x:c r="E191" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F191" s="0" t="s">
+      <x:c r="J191" s="0" t="s">
         <x:v>2252</x:v>
       </x:c>
-      <x:c r="G191" s="0" t="s">
+      <x:c r="K191" s="0" t="s">
         <x:v>2253</x:v>
       </x:c>
-      <x:c r="H191" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I191" s="0" t="s">
+      <x:c r="M191" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="N191" s="0" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="O191" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P191" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q191" s="0" t="s">
         <x:v>2254</x:v>
       </x:c>
-      <x:c r="J191" s="0" t="s">
+      <x:c r="S191" s="0" t="s">
         <x:v>2255</x:v>
       </x:c>
-      <x:c r="K191" s="0" t="s">
+      <x:c r="T191" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U191" s="0" t="s">
         <x:v>2256</x:v>
       </x:c>
-      <x:c r="M191" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N191" s="0" t="s">
+      <x:c r="V191" s="0" t="s">
+        <x:v>1829</x:v>
+      </x:c>
+      <x:c r="W191" s="0" t="s">
+        <x:v>2246</x:v>
+      </x:c>
+      <x:c r="X191" s="0" t="s">
         <x:v>2257</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>2259</x:v>
       </x:c>
       <x:c r="Y191" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z191" s="0" t="s">
+        <x:v>2258</x:v>
+      </x:c>
       <x:c r="AA191" s="0" t="s">
-        <x:v>2260</x:v>
+        <x:v>2259</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:27">
       <x:c r="A192" s="0" t="s">
-        <x:v>2261</x:v>
+        <x:v>2260</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
+        <x:v>2261</x:v>
+      </x:c>
+      <x:c r="D192" s="0" t="s">
         <x:v>2262</x:v>
       </x:c>
-      <x:c r="D192" s="0" t="s">
+      <x:c r="E192" s="0" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="F192" s="0" t="s">
         <x:v>2263</x:v>
       </x:c>
-      <x:c r="E192" s="0" t="s">
+      <x:c r="G192" s="0" t="s">
         <x:v>2264</x:v>
       </x:c>
-      <x:c r="F192" s="0" t="s">
+      <x:c r="H192" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I192" s="0" t="s">
         <x:v>2265</x:v>
       </x:c>
-      <x:c r="G192" s="0" t="s">
+      <x:c r="J192" s="0" t="s">
         <x:v>2266</x:v>
       </x:c>
-      <x:c r="H192" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I192" s="0" t="s">
+      <x:c r="K192" s="0" t="s">
         <x:v>2267</x:v>
       </x:c>
-      <x:c r="J192" s="0" t="s">
+      <x:c r="M192" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="N192" s="0" t="s">
         <x:v>2268</x:v>
       </x:c>
-      <x:c r="K192" s="0" t="s">
+      <x:c r="O192" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P192" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q192" s="0" t="s">
+        <x:v>2267</x:v>
+      </x:c>
+      <x:c r="S192" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="T192" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U192" s="0" t="s">
+        <x:v>2268</x:v>
+      </x:c>
+      <x:c r="V192" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W192" s="0" t="s">
         <x:v>2269</x:v>
       </x:c>
-      <x:c r="M192" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W192" s="0" t="s">
+      <x:c r="X192" s="0" t="s">
         <x:v>2270</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2271</x:v>
       </x:c>
       <x:c r="Y192" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA192" s="0" t="s">
-        <x:v>2272</x:v>
+        <x:v>2271</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:27">
       <x:c r="A193" s="0" t="s">
-        <x:v>2273</x:v>
+        <x:v>2272</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
+        <x:v>2273</x:v>
+      </x:c>
+      <x:c r="D193" s="0" t="s">
         <x:v>2274</x:v>
       </x:c>
-      <x:c r="D193" s="0" t="s">
+      <x:c r="E193" s="0" t="s">
+        <x:v>2198</x:v>
+      </x:c>
+      <x:c r="F193" s="0" t="s">
         <x:v>2275</x:v>
       </x:c>
-      <x:c r="E193" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F193" s="0" t="s">
+      <x:c r="G193" s="0" t="s">
         <x:v>2276</x:v>
       </x:c>
-      <x:c r="G193" s="0" t="s">
+      <x:c r="H193" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I193" s="0" t="s">
         <x:v>2277</x:v>
       </x:c>
-      <x:c r="H193" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I193" s="0" t="s">
+      <x:c r="J193" s="0" t="s">
         <x:v>2278</x:v>
       </x:c>
-      <x:c r="J193" s="0" t="s">
+      <x:c r="K193" s="0" t="s">
         <x:v>2279</x:v>
       </x:c>
-      <x:c r="K193" s="0" t="s">
+      <x:c r="M193" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="N193" s="0" t="s">
         <x:v>2280</x:v>
       </x:c>
-      <x:c r="M193" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N193" s="0" t="s">
+      <x:c r="O193" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P193" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q193" s="0" t="s">
+        <x:v>2279</x:v>
+      </x:c>
+      <x:c r="S193" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="T193" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U193" s="0" t="s">
+        <x:v>2280</x:v>
+      </x:c>
+      <x:c r="V193" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W193" s="0" t="s">
+        <x:v>2272</x:v>
+      </x:c>
+      <x:c r="X193" s="0" t="s">
         <x:v>2281</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>2282</x:v>
       </x:c>
       <x:c r="Y193" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA193" s="0" t="s">
-        <x:v>2283</x:v>
+        <x:v>2282</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:27">
       <x:c r="A194" s="0" t="s">
-        <x:v>2284</x:v>
+        <x:v>2283</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
+        <x:v>2284</x:v>
+      </x:c>
+      <x:c r="D194" s="0" t="s">
         <x:v>2285</x:v>
       </x:c>
-      <x:c r="D194" s="0" t="s">
+      <x:c r="E194" s="0" t="s">
+        <x:v>1398</x:v>
+      </x:c>
+      <x:c r="F194" s="0" t="s">
         <x:v>2286</x:v>
       </x:c>
-      <x:c r="E194" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F194" s="0" t="s">
+      <x:c r="G194" s="0" t="s">
         <x:v>2287</x:v>
       </x:c>
-      <x:c r="G194" s="0" t="s">
+      <x:c r="H194" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I194" s="0" t="s">
         <x:v>2288</x:v>
       </x:c>
-      <x:c r="H194" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I194" s="0" t="s">
+      <x:c r="J194" s="0" t="s">
         <x:v>2289</x:v>
       </x:c>
-      <x:c r="J194" s="0" t="s">
+      <x:c r="K194" s="0" t="s">
         <x:v>2290</x:v>
       </x:c>
-      <x:c r="K194" s="0" t="s">
+      <x:c r="M194" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="N194" s="0" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="O194" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P194" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q194" s="0" t="s">
+        <x:v>2290</x:v>
+      </x:c>
+      <x:c r="S194" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="T194" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U194" s="0" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="V194" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W194" s="0" t="s">
         <x:v>2291</x:v>
       </x:c>
-      <x:c r="M194" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W194" s="0" t="s">
+      <x:c r="X194" s="0" t="s">
         <x:v>2292</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2293</x:v>
       </x:c>
       <x:c r="Y194" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA194" s="0" t="s">
-        <x:v>2283</x:v>
+        <x:v>2282</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:27">
       <x:c r="A195" s="0" t="s">
-        <x:v>2294</x:v>
+        <x:v>2293</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
+        <x:v>2294</x:v>
+      </x:c>
+      <x:c r="D195" s="0" t="s">
         <x:v>2295</x:v>
       </x:c>
-      <x:c r="D195" s="0" t="s">
+      <x:c r="E195" s="0" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="F195" s="0" t="s">
         <x:v>2296</x:v>
       </x:c>
-      <x:c r="E195" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F195" s="0" t="s">
+      <x:c r="G195" s="0" t="s">
         <x:v>2297</x:v>
       </x:c>
-      <x:c r="G195" s="0" t="s">
+      <x:c r="H195" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I195" s="0" t="s">
         <x:v>2298</x:v>
       </x:c>
-      <x:c r="H195" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I195" s="0" t="s">
+      <x:c r="J195" s="0" t="s">
         <x:v>2299</x:v>
       </x:c>
-      <x:c r="J195" s="0" t="s">
+      <x:c r="K195" s="0" t="s">
         <x:v>2300</x:v>
       </x:c>
-      <x:c r="K195" s="0" t="s">
+      <x:c r="M195" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="N195" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="O195" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P195" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q195" s="0" t="s">
+        <x:v>2300</x:v>
+      </x:c>
+      <x:c r="S195" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="T195" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U195" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="V195" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W195" s="0" t="s">
         <x:v>2301</x:v>
       </x:c>
-      <x:c r="M195" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W195" s="0" t="s">
+      <x:c r="X195" s="0" t="s">
         <x:v>2302</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2303</x:v>
       </x:c>
       <x:c r="Y195" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z195" s="0" t="s">
+        <x:v>2303</x:v>
+      </x:c>
+      <x:c r="AA195" s="0" t="s">
         <x:v>2304</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2305</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:27">
       <x:c r="A196" s="0" t="s">
-        <x:v>2306</x:v>
+        <x:v>2305</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
+        <x:v>2306</x:v>
+      </x:c>
+      <x:c r="D196" s="0" t="s">
         <x:v>2307</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2308</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
+        <x:v>2308</x:v>
+      </x:c>
+      <x:c r="G196" s="0" t="s">
         <x:v>2309</x:v>
       </x:c>
-      <x:c r="G196" s="0" t="s">
+      <x:c r="H196" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I196" s="0" t="s">
         <x:v>2310</x:v>
       </x:c>
-      <x:c r="H196" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I196" s="0" t="s">
+      <x:c r="J196" s="0" t="s">
         <x:v>2311</x:v>
       </x:c>
-      <x:c r="J196" s="0" t="s">
+      <x:c r="K196" s="0" t="s">
         <x:v>2312</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2313</x:v>
       </x:c>
       <x:c r="M196" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N196" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="O196" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P196" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q196" s="0" t="s">
-        <x:v>2313</x:v>
+        <x:v>2312</x:v>
       </x:c>
       <x:c r="S196" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T196" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U196" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="V196" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W196" s="0" t="s">
+        <x:v>2313</x:v>
+      </x:c>
+      <x:c r="X196" s="0" t="s">
         <x:v>2314</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2315</x:v>
       </x:c>
       <x:c r="Y196" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z196" s="0" t="s">
+        <x:v>2315</x:v>
+      </x:c>
+      <x:c r="AA196" s="0" t="s">
         <x:v>2316</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2317</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:27">
       <x:c r="A197" s="0" t="s">
-        <x:v>2318</x:v>
+        <x:v>2317</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
+        <x:v>2318</x:v>
+      </x:c>
+      <x:c r="D197" s="0" t="s">
         <x:v>2319</x:v>
       </x:c>
-      <x:c r="D197" s="0" t="s">
+      <x:c r="E197" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F197" s="0" t="s">
         <x:v>2320</x:v>
       </x:c>
-      <x:c r="E197" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F197" s="0" t="s">
+      <x:c r="G197" s="0" t="s">
         <x:v>2321</x:v>
       </x:c>
-      <x:c r="G197" s="0" t="s">
+      <x:c r="H197" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I197" s="0" t="s">
         <x:v>2322</x:v>
       </x:c>
-      <x:c r="H197" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I197" s="0" t="s">
+      <x:c r="J197" s="0" t="s">
+        <x:v>1611</x:v>
+      </x:c>
+      <x:c r="K197" s="0" t="s">
         <x:v>2323</x:v>
       </x:c>
-      <x:c r="J197" s="0" t="s">
+      <x:c r="M197" s="0" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="N197" s="0" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="O197" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P197" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q197" s="0" t="s">
+        <x:v>2323</x:v>
+      </x:c>
+      <x:c r="S197" s="0" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="T197" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U197" s="0" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="V197" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W197" s="0" t="s">
+        <x:v>2317</x:v>
+      </x:c>
+      <x:c r="X197" s="0" t="s">
         <x:v>2324</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>2326</x:v>
       </x:c>
       <x:c r="Y197" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z197" s="0" t="s">
-        <x:v>2327</x:v>
+        <x:v>2325</x:v>
       </x:c>
       <x:c r="AA197" s="0" t="s">
-        <x:v>2328</x:v>
+        <x:v>2326</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:27">
       <x:c r="A198" s="0" t="s">
-        <x:v>2329</x:v>
+        <x:v>2327</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
+        <x:v>2328</x:v>
+      </x:c>
+      <x:c r="D198" s="0" t="s">
+        <x:v>2329</x:v>
+      </x:c>
+      <x:c r="E198" s="0" t="s">
         <x:v>2330</x:v>
       </x:c>
-      <x:c r="D198" s="0" t="s">
+      <x:c r="F198" s="0" t="s">
         <x:v>2331</x:v>
       </x:c>
-      <x:c r="E198" s="0" t="s">
+      <x:c r="G198" s="0" t="s">
         <x:v>2332</x:v>
       </x:c>
-      <x:c r="F198" s="0" t="s">
+      <x:c r="H198" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I198" s="0" t="s">
         <x:v>2333</x:v>
       </x:c>
-      <x:c r="G198" s="0" t="s">
+      <x:c r="J198" s="0" t="s">
         <x:v>2334</x:v>
       </x:c>
-      <x:c r="H198" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I198" s="0" t="s">
+      <x:c r="K198" s="0" t="s">
         <x:v>2335</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2337</x:v>
       </x:c>
       <x:c r="M198" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N198" s="0" t="s">
-        <x:v>2338</x:v>
+        <x:v>2336</x:v>
       </x:c>
       <x:c r="O198" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P198" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q198" s="0" t="s">
-        <x:v>2337</x:v>
+        <x:v>2335</x:v>
       </x:c>
       <x:c r="S198" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T198" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U198" s="0" t="s">
+        <x:v>2336</x:v>
+      </x:c>
+      <x:c r="V198" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W198" s="0" t="s">
+        <x:v>2337</x:v>
+      </x:c>
+      <x:c r="X198" s="0" t="s">
         <x:v>2338</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2340</x:v>
       </x:c>
       <x:c r="Y198" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z198" s="0" t="s">
-        <x:v>2341</x:v>
+        <x:v>2339</x:v>
       </x:c>
       <x:c r="AA198" s="0" t="s">
-        <x:v>2342</x:v>
+        <x:v>2340</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:27">
       <x:c r="A199" s="0" t="s">
-        <x:v>2343</x:v>
+        <x:v>2341</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
+        <x:v>2342</x:v>
+      </x:c>
+      <x:c r="D199" s="0" t="s">
+        <x:v>2343</x:v>
+      </x:c>
+      <x:c r="E199" s="0" t="s">
         <x:v>2344</x:v>
       </x:c>
-      <x:c r="D199" s="0" t="s">
+      <x:c r="F199" s="0" t="s">
         <x:v>2345</x:v>
       </x:c>
-      <x:c r="E199" s="0" t="s">
+      <x:c r="G199" s="0" t="s">
         <x:v>2346</x:v>
       </x:c>
-      <x:c r="F199" s="0" t="s">
+      <x:c r="H199" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I199" s="0" t="s">
         <x:v>2347</x:v>
       </x:c>
-      <x:c r="G199" s="0" t="s">
+      <x:c r="J199" s="0" t="s">
         <x:v>2348</x:v>
       </x:c>
-      <x:c r="H199" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I199" s="0" t="s">
+      <x:c r="K199" s="0" t="s">
         <x:v>2349</x:v>
       </x:c>
-      <x:c r="J199" s="0" t="s">
+      <x:c r="M199" s="0" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="N199" s="0" t="s">
+        <x:v>2204</x:v>
+      </x:c>
+      <x:c r="O199" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P199" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q199" s="0" t="s">
+        <x:v>2349</x:v>
+      </x:c>
+      <x:c r="S199" s="0" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="T199" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U199" s="0" t="s">
+        <x:v>2204</x:v>
+      </x:c>
+      <x:c r="V199" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W199" s="0" t="s">
         <x:v>2350</x:v>
       </x:c>
-      <x:c r="K199" s="0" t="s">
+      <x:c r="X199" s="0" t="s">
         <x:v>2351</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>2353</x:v>
       </x:c>
       <x:c r="Y199" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z199" s="0" t="s">
-        <x:v>2354</x:v>
+        <x:v>2352</x:v>
       </x:c>
       <x:c r="AA199" s="0" t="s">
-        <x:v>2355</x:v>
+        <x:v>2353</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:27">
       <x:c r="A200" s="0" t="s">
-        <x:v>2356</x:v>
+        <x:v>2354</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>2357</x:v>
+        <x:v>2355</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>2358</x:v>
+        <x:v>2356</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>2359</x:v>
+        <x:v>2357</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
-        <x:v>2360</x:v>
+        <x:v>2358</x:v>
       </x:c>
       <x:c r="H200" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I200" s="0" t="s">
+        <x:v>2359</x:v>
+      </x:c>
+      <x:c r="J200" s="0" t="s">
+        <x:v>2360</x:v>
+      </x:c>
+      <x:c r="K200" s="0" t="s">
         <x:v>2361</x:v>
       </x:c>
-      <x:c r="J200" s="0" t="s">
+      <x:c r="M200" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N200" s="0" t="s">
         <x:v>2362</x:v>
       </x:c>
-      <x:c r="K200" s="0" t="s">
+      <x:c r="O200" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P200" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q200" s="0" t="s">
+        <x:v>2361</x:v>
+      </x:c>
+      <x:c r="S200" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="T200" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U200" s="0" t="s">
+        <x:v>2362</x:v>
+      </x:c>
+      <x:c r="V200" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W200" s="0" t="s">
+        <x:v>2354</x:v>
+      </x:c>
+      <x:c r="X200" s="0" t="s">
         <x:v>2363</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>2365</x:v>
       </x:c>
       <x:c r="Y200" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z200" s="0" t="s">
-        <x:v>2366</x:v>
+        <x:v>2364</x:v>
       </x:c>
       <x:c r="AA200" s="0" t="s">
-        <x:v>2367</x:v>
+        <x:v>2365</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:27">
       <x:c r="A201" s="0" t="s">
-        <x:v>2368</x:v>
+        <x:v>2366</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
+        <x:v>2367</x:v>
+      </x:c>
+      <x:c r="D201" s="0" t="s">
+        <x:v>2368</x:v>
+      </x:c>
+      <x:c r="E201" s="0" t="s">
         <x:v>2369</x:v>
       </x:c>
-      <x:c r="D201" s="0" t="s">
+      <x:c r="F201" s="0" t="s">
         <x:v>2370</x:v>
       </x:c>
-      <x:c r="E201" s="0" t="s">
+      <x:c r="G201" s="0" t="s">
         <x:v>2371</x:v>
       </x:c>
-      <x:c r="F201" s="0" t="s">
+      <x:c r="H201" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I201" s="0" t="s">
         <x:v>2372</x:v>
       </x:c>
-      <x:c r="G201" s="0" t="s">
+      <x:c r="J201" s="0" t="s">
         <x:v>2373</x:v>
       </x:c>
-      <x:c r="H201" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I201" s="0" t="s">
+      <x:c r="K201" s="0" t="s">
         <x:v>2374</x:v>
       </x:c>
-      <x:c r="J201" s="0" t="s">
+      <x:c r="M201" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="N201" s="0" t="s">
         <x:v>2375</x:v>
       </x:c>
-      <x:c r="K201" s="0" t="s">
+      <x:c r="O201" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P201" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q201" s="0" t="s">
+        <x:v>2374</x:v>
+      </x:c>
+      <x:c r="S201" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="T201" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U201" s="0" t="s">
+        <x:v>2375</x:v>
+      </x:c>
+      <x:c r="V201" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W201" s="0" t="s">
         <x:v>2376</x:v>
       </x:c>
-      <x:c r="M201" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N201" s="0" t="s">
+      <x:c r="X201" s="0" t="s">
         <x:v>2377</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>2379</x:v>
       </x:c>
       <x:c r="Y201" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z201" s="0" t="s">
-        <x:v>2380</x:v>
+        <x:v>2378</x:v>
       </x:c>
       <x:c r="AA201" s="0" t="s">
-        <x:v>2381</x:v>
+        <x:v>2379</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:27">
       <x:c r="A202" s="0" t="s">
-        <x:v>2382</x:v>
+        <x:v>2380</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
+        <x:v>2381</x:v>
+      </x:c>
+      <x:c r="D202" s="0" t="s">
+        <x:v>2382</x:v>
+      </x:c>
+      <x:c r="E202" s="0" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="F202" s="0" t="s">
         <x:v>2383</x:v>
       </x:c>
-      <x:c r="D202" s="0" t="s">
+      <x:c r="G202" s="0" t="s">
         <x:v>2384</x:v>
       </x:c>
-      <x:c r="E202" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F202" s="0" t="s">
+      <x:c r="H202" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I202" s="0" t="s">
         <x:v>2385</x:v>
       </x:c>
-      <x:c r="G202" s="0" t="s">
+      <x:c r="J202" s="0" t="s">
         <x:v>2386</x:v>
       </x:c>
-      <x:c r="H202" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I202" s="0" t="s">
+      <x:c r="K202" s="0" t="s">
         <x:v>2387</x:v>
       </x:c>
-      <x:c r="J202" s="0" t="s">
+      <x:c r="M202" s="0" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="N202" s="0" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="O202" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P202" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q202" s="0" t="s">
+        <x:v>2387</x:v>
+      </x:c>
+      <x:c r="S202" s="0" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="T202" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U202" s="0" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="V202" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W202" s="0" t="s">
+        <x:v>2380</x:v>
+      </x:c>
+      <x:c r="X202" s="0" t="s">
         <x:v>2388</x:v>
       </x:c>
-      <x:c r="K202" s="0" t="s">
+      <x:c r="Y202" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="Z202" s="0" t="s">
         <x:v>2389</x:v>
       </x:c>
-      <x:c r="M202" s="0" t="s">
-[...29 lines deleted...]
-      <x:c r="X202" s="0" t="s">
+      <x:c r="AA202" s="0" t="s">
         <x:v>2390</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2392</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:27">
       <x:c r="A203" s="0" t="s">
-        <x:v>2393</x:v>
+        <x:v>2391</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>2394</x:v>
+        <x:v>2392</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>2395</x:v>
+        <x:v>2393</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
+        <x:v>2394</x:v>
+      </x:c>
+      <x:c r="G203" s="0" t="s">
+        <x:v>2395</x:v>
+      </x:c>
+      <x:c r="H203" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I203" s="0" t="s">
         <x:v>2396</x:v>
       </x:c>
-      <x:c r="G203" s="0" t="s">
+      <x:c r="J203" s="0" t="s">
         <x:v>2397</x:v>
       </x:c>
-      <x:c r="H203" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I203" s="0" t="s">
+      <x:c r="K203" s="0" t="s">
         <x:v>2398</x:v>
       </x:c>
-      <x:c r="J203" s="0" t="s">
+      <x:c r="M203" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="N203" s="0" t="s">
         <x:v>2399</x:v>
       </x:c>
-      <x:c r="K203" s="0" t="s">
+      <x:c r="O203" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P203" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q203" s="0" t="s">
+        <x:v>2398</x:v>
+      </x:c>
+      <x:c r="S203" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="T203" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U203" s="0" t="s">
+        <x:v>2399</x:v>
+      </x:c>
+      <x:c r="V203" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W203" s="0" t="s">
         <x:v>2400</x:v>
       </x:c>
-      <x:c r="M203" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N203" s="0" t="s">
+      <x:c r="X203" s="0" t="s">
         <x:v>2401</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>2403</x:v>
       </x:c>
       <x:c r="Y203" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z203" s="0" t="s">
-        <x:v>2404</x:v>
+        <x:v>2402</x:v>
       </x:c>
       <x:c r="AA203" s="0" t="s">
-        <x:v>2405</x:v>
+        <x:v>2403</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:27">
       <x:c r="A204" s="0" t="s">
-        <x:v>2406</x:v>
+        <x:v>2404</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>2407</x:v>
+        <x:v>2405</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>2408</x:v>
+        <x:v>2406</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
+        <x:v>2407</x:v>
+      </x:c>
+      <x:c r="G204" s="0" t="s">
+        <x:v>2408</x:v>
+      </x:c>
+      <x:c r="H204" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I204" s="0" t="s">
         <x:v>2409</x:v>
       </x:c>
-      <x:c r="G204" s="0" t="s">
+      <x:c r="J204" s="0" t="s">
         <x:v>2410</x:v>
       </x:c>
-      <x:c r="H204" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I204" s="0" t="s">
+      <x:c r="K204" s="0" t="s">
         <x:v>2411</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2413</x:v>
       </x:c>
       <x:c r="M204" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N204" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="O204" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P204" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q204" s="0" t="s">
-        <x:v>2414</x:v>
+        <x:v>2412</x:v>
       </x:c>
       <x:c r="S204" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="T204" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U204" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="V204" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W204" s="0" t="s">
-        <x:v>2406</x:v>
+        <x:v>2404</x:v>
       </x:c>
       <x:c r="X204" s="0" t="s">
-        <x:v>2415</x:v>
+        <x:v>2413</x:v>
       </x:c>
       <x:c r="Y204" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z204" s="0" t="s">
+        <x:v>2414</x:v>
+      </x:c>
       <x:c r="AA204" s="0" t="s">
-        <x:v>2416</x:v>
+        <x:v>2415</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:27">
       <x:c r="A205" s="0" t="s">
-        <x:v>2417</x:v>
+        <x:v>2416</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
+        <x:v>2417</x:v>
+      </x:c>
+      <x:c r="D205" s="0" t="s">
         <x:v>2418</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2419</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
+        <x:v>2419</x:v>
+      </x:c>
+      <x:c r="G205" s="0" t="s">
         <x:v>2420</x:v>
       </x:c>
-      <x:c r="G205" s="0" t="s">
+      <x:c r="H205" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I205" s="0" t="s">
+        <x:v>1513</x:v>
+      </x:c>
+      <x:c r="J205" s="0" t="s">
+        <x:v>1514</x:v>
+      </x:c>
+      <x:c r="K205" s="0" t="s">
         <x:v>2421</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2422</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N205" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q205" s="0" t="s">
-        <x:v>2423</x:v>
+        <x:v>2422</x:v>
       </x:c>
       <x:c r="S205" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="T205" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U205" s="0" t="s">
+        <x:v>2423</x:v>
+      </x:c>
+      <x:c r="V205" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W205" s="0" t="s">
+        <x:v>2416</x:v>
+      </x:c>
+      <x:c r="X205" s="0" t="s">
         <x:v>2424</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2425</x:v>
       </x:c>
       <x:c r="Y205" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z205" s="0" t="s">
-        <x:v>2426</x:v>
+        <x:v>2414</x:v>
       </x:c>
       <x:c r="AA205" s="0" t="s">
-        <x:v>2416</x:v>
+        <x:v>2415</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:27">
       <x:c r="A206" s="0" t="s">
-        <x:v>2427</x:v>
+        <x:v>2425</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
+        <x:v>2426</x:v>
+      </x:c>
+      <x:c r="D206" s="0" t="s">
+        <x:v>2427</x:v>
+      </x:c>
+      <x:c r="E206" s="0" t="s">
         <x:v>2428</x:v>
       </x:c>
-      <x:c r="D206" s="0" t="s">
+      <x:c r="F206" s="0" t="s">
         <x:v>2429</x:v>
       </x:c>
-      <x:c r="E206" s="0" t="s">
+      <x:c r="G206" s="0" t="s">
         <x:v>2430</x:v>
       </x:c>
-      <x:c r="F206" s="0" t="s">
+      <x:c r="H206" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I206" s="0" t="s">
+        <x:v>2277</x:v>
+      </x:c>
+      <x:c r="J206" s="0" t="s">
+        <x:v>2278</x:v>
+      </x:c>
+      <x:c r="K206" s="0" t="s">
         <x:v>2431</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>2433</x:v>
       </x:c>
       <x:c r="M206" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N206" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="O206" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P206" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q206" s="0" t="s">
-        <x:v>2433</x:v>
+        <x:v>2431</x:v>
       </x:c>
       <x:c r="S206" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T206" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U206" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="V206" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W206" s="0" t="s">
-        <x:v>2434</x:v>
+        <x:v>2432</x:v>
       </x:c>
       <x:c r="X206" s="0" t="s">
-        <x:v>2435</x:v>
+        <x:v>2433</x:v>
       </x:c>
       <x:c r="Y206" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z206" s="0" t="s">
-        <x:v>2436</x:v>
+        <x:v>2434</x:v>
       </x:c>
       <x:c r="AA206" s="0" t="s">
-        <x:v>2437</x:v>
+        <x:v>2435</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:27">
       <x:c r="A207" s="0" t="s">
-        <x:v>2438</x:v>
+        <x:v>2436</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
+        <x:v>2437</x:v>
+      </x:c>
+      <x:c r="D207" s="0" t="s">
+        <x:v>2438</x:v>
+      </x:c>
+      <x:c r="E207" s="0" t="s">
+        <x:v>2198</x:v>
+      </x:c>
+      <x:c r="F207" s="0" t="s">
         <x:v>2439</x:v>
       </x:c>
-      <x:c r="D207" s="0" t="s">
+      <x:c r="G207" s="0" t="s">
         <x:v>2440</x:v>
       </x:c>
-      <x:c r="E207" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H207" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I207" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
+        <x:v>2441</x:v>
+      </x:c>
+      <x:c r="K207" s="0" t="s">
+        <x:v>2442</x:v>
+      </x:c>
+      <x:c r="M207" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="N207" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="O207" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P207" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q207" s="0" t="s">
+        <x:v>2442</x:v>
+      </x:c>
+      <x:c r="S207" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="T207" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U207" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="V207" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W207" s="0" t="s">
+        <x:v>2436</x:v>
+      </x:c>
+      <x:c r="X207" s="0" t="s">
         <x:v>2443</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>2445</x:v>
       </x:c>
       <x:c r="Y207" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA207" s="0" t="s">
-        <x:v>2446</x:v>
+        <x:v>2444</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:27">
       <x:c r="A208" s="0" t="s">
-        <x:v>2447</x:v>
+        <x:v>2445</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>2448</x:v>
+        <x:v>2446</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>2449</x:v>
+        <x:v>2447</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
+        <x:v>2448</x:v>
+      </x:c>
+      <x:c r="G208" s="0" t="s">
+        <x:v>2449</x:v>
+      </x:c>
+      <x:c r="H208" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I208" s="0" t="s">
         <x:v>2450</x:v>
       </x:c>
-      <x:c r="G208" s="0" t="s">
+      <x:c r="J208" s="0" t="s">
         <x:v>2451</x:v>
       </x:c>
-      <x:c r="H208" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I208" s="0" t="s">
+      <x:c r="K208" s="0" t="s">
         <x:v>2452</x:v>
       </x:c>
-      <x:c r="J208" s="0" t="s">
+      <x:c r="M208" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N208" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="O208" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P208" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q208" s="0" t="s">
+        <x:v>2452</x:v>
+      </x:c>
+      <x:c r="S208" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="T208" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U208" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="V208" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W208" s="0" t="s">
         <x:v>2453</x:v>
       </x:c>
-      <x:c r="K208" s="0" t="s">
+      <x:c r="X208" s="0" t="s">
         <x:v>2454</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>2456</x:v>
       </x:c>
       <x:c r="Y208" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z208" s="0" t="s">
-        <x:v>2457</x:v>
+        <x:v>2455</x:v>
       </x:c>
       <x:c r="AA208" s="0" t="s">
-        <x:v>2367</x:v>
+        <x:v>2365</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:27">
       <x:c r="A209" s="0" t="s">
-        <x:v>2458</x:v>
+        <x:v>2456</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>2459</x:v>
+        <x:v>2457</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>2460</x:v>
+        <x:v>2458</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
+        <x:v>2459</x:v>
+      </x:c>
+      <x:c r="G209" s="0" t="s">
+        <x:v>2460</x:v>
+      </x:c>
+      <x:c r="H209" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I209" s="0" t="s">
         <x:v>2461</x:v>
       </x:c>
-      <x:c r="G209" s="0" t="s">
+      <x:c r="J209" s="0" t="s">
         <x:v>2462</x:v>
       </x:c>
-      <x:c r="H209" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I209" s="0" t="s">
+      <x:c r="K209" s="0" t="s">
         <x:v>2463</x:v>
       </x:c>
-      <x:c r="J209" s="0" t="s">
+      <x:c r="M209" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="N209" s="0" t="s">
         <x:v>2464</x:v>
       </x:c>
-      <x:c r="K209" s="0" t="s">
+      <x:c r="O209" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P209" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q209" s="0" t="s">
+        <x:v>2463</x:v>
+      </x:c>
+      <x:c r="S209" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="T209" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U209" s="0" t="s">
+        <x:v>2464</x:v>
+      </x:c>
+      <x:c r="V209" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W209" s="0" t="s">
+        <x:v>2456</x:v>
+      </x:c>
+      <x:c r="X209" s="0" t="s">
         <x:v>2465</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>2467</x:v>
       </x:c>
       <x:c r="Y209" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA209" s="0" t="s">
-        <x:v>2468</x:v>
+        <x:v>2466</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:27">
       <x:c r="A210" s="0" t="s">
-        <x:v>2469</x:v>
+        <x:v>2467</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>2470</x:v>
+        <x:v>2468</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>2471</x:v>
+        <x:v>2469</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>2472</x:v>
+        <x:v>2470</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
-        <x:v>2473</x:v>
+        <x:v>2471</x:v>
       </x:c>
       <x:c r="H210" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I210" s="0" t="s">
+        <x:v>2472</x:v>
+      </x:c>
+      <x:c r="J210" s="0" t="s">
+        <x:v>2473</x:v>
+      </x:c>
+      <x:c r="K210" s="0" t="s">
         <x:v>2474</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2476</x:v>
       </x:c>
       <x:c r="M210" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N210" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="O210" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P210" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q210" s="0" t="s">
-        <x:v>2476</x:v>
+        <x:v>2474</x:v>
       </x:c>
       <x:c r="S210" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="T210" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U210" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="V210" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W210" s="0" t="s">
-        <x:v>2469</x:v>
+        <x:v>2467</x:v>
       </x:c>
       <x:c r="X210" s="0" t="s">
-        <x:v>2477</x:v>
+        <x:v>2475</x:v>
       </x:c>
       <x:c r="Y210" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA210" s="0" t="s">
-        <x:v>2478</x:v>
+        <x:v>2476</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:27">
       <x:c r="A211" s="0" t="s">
-        <x:v>2479</x:v>
+        <x:v>2477</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>2480</x:v>
+        <x:v>2478</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>2481</x:v>
+        <x:v>2479</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
+        <x:v>2480</x:v>
+      </x:c>
+      <x:c r="G211" s="0" t="s">
+        <x:v>2481</x:v>
+      </x:c>
+      <x:c r="H211" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I211" s="0" t="s">
+        <x:v>1042</x:v>
+      </x:c>
+      <x:c r="J211" s="0" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="K211" s="0" t="s">
         <x:v>2482</x:v>
       </x:c>
-      <x:c r="G211" s="0" t="s">
+      <x:c r="M211" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N211" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="O211" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P211" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q211" s="0" t="s">
+        <x:v>2482</x:v>
+      </x:c>
+      <x:c r="S211" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="T211" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U211" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="V211" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W211" s="0" t="s">
+        <x:v>2477</x:v>
+      </x:c>
+      <x:c r="X211" s="0" t="s">
         <x:v>2483</x:v>
-      </x:c>
-[...43 lines deleted...]
-        <x:v>2485</x:v>
       </x:c>
       <x:c r="Y211" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA211" s="0" t="s">
-        <x:v>2478</x:v>
+        <x:v>2476</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:27">
       <x:c r="A212" s="0" t="s">
-        <x:v>2486</x:v>
+        <x:v>2484</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
+        <x:v>2485</x:v>
+      </x:c>
+      <x:c r="D212" s="0" t="s">
+        <x:v>1267</x:v>
+      </x:c>
+      <x:c r="E212" s="0" t="s">
+        <x:v>1742</x:v>
+      </x:c>
+      <x:c r="F212" s="0" t="s">
+        <x:v>2486</x:v>
+      </x:c>
+      <x:c r="G212" s="0" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="H212" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I212" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="J212" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="K212" s="0" t="s">
         <x:v>2487</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>2489</x:v>
       </x:c>
       <x:c r="M212" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N212" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="O212" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P212" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q212" s="0" t="s">
-        <x:v>2489</x:v>
+        <x:v>2487</x:v>
       </x:c>
       <x:c r="S212" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="T212" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U212" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="V212" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W212" s="0" t="s">
-        <x:v>2490</x:v>
+        <x:v>2488</x:v>
       </x:c>
       <x:c r="X212" s="0" t="s">
-        <x:v>2491</x:v>
+        <x:v>2489</x:v>
       </x:c>
       <x:c r="Y212" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA212" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>1277</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:27">
       <x:c r="A213" s="0" t="s">
-        <x:v>2492</x:v>
+        <x:v>2490</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
+        <x:v>2491</x:v>
+      </x:c>
+      <x:c r="D213" s="0" t="s">
+        <x:v>2492</x:v>
+      </x:c>
+      <x:c r="E213" s="0" t="s">
+        <x:v>1114</x:v>
+      </x:c>
+      <x:c r="F213" s="0" t="s">
         <x:v>2493</x:v>
       </x:c>
-      <x:c r="D213" s="0" t="s">
+      <x:c r="G213" s="0" t="s">
         <x:v>2494</x:v>
       </x:c>
-      <x:c r="E213" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F213" s="0" t="s">
+      <x:c r="H213" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I213" s="0" t="s">
+        <x:v>2385</x:v>
+      </x:c>
+      <x:c r="J213" s="0" t="s">
+        <x:v>2386</x:v>
+      </x:c>
+      <x:c r="K213" s="0" t="s">
         <x:v>2495</x:v>
       </x:c>
-      <x:c r="G213" s="0" t="s">
+      <x:c r="M213" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="N213" s="0" t="s">
         <x:v>2496</x:v>
       </x:c>
-      <x:c r="H213" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="K213" s="0" t="s">
+      <x:c r="O213" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P213" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q213" s="0" t="s">
+        <x:v>2495</x:v>
+      </x:c>
+      <x:c r="S213" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="T213" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U213" s="0" t="s">
         <x:v>2497</x:v>
       </x:c>
-      <x:c r="M213" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N213" s="0" t="s">
+      <x:c r="V213" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W213" s="0" t="s">
         <x:v>2498</x:v>
       </x:c>
-      <x:c r="O213" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="U213" s="0" t="s">
+      <x:c r="X213" s="0" t="s">
         <x:v>2499</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2501</x:v>
       </x:c>
       <x:c r="Y213" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z213" s="0" t="s">
-        <x:v>2502</x:v>
+        <x:v>2500</x:v>
       </x:c>
       <x:c r="AA213" s="0" t="s">
-        <x:v>2503</x:v>
+        <x:v>2501</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:27">
       <x:c r="A214" s="0" t="s">
-        <x:v>2504</x:v>
+        <x:v>2502</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
+        <x:v>2503</x:v>
+      </x:c>
+      <x:c r="D214" s="0" t="s">
+        <x:v>2504</x:v>
+      </x:c>
+      <x:c r="E214" s="0" t="s">
         <x:v>2505</x:v>
       </x:c>
-      <x:c r="D214" s="0" t="s">
+      <x:c r="F214" s="0" t="s">
         <x:v>2506</x:v>
       </x:c>
-      <x:c r="E214" s="0" t="s">
+      <x:c r="G214" s="0" t="s">
         <x:v>2507</x:v>
       </x:c>
-      <x:c r="F214" s="0" t="s">
+      <x:c r="H214" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I214" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="J214" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="K214" s="0" t="s">
         <x:v>2508</x:v>
       </x:c>
-      <x:c r="G214" s="0" t="s">
+      <x:c r="M214" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="N214" s="0" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="O214" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P214" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q214" s="0" t="s">
+        <x:v>2508</x:v>
+      </x:c>
+      <x:c r="S214" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="T214" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U214" s="0" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="V214" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W214" s="0" t="s">
         <x:v>2509</x:v>
       </x:c>
-      <x:c r="H214" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="K214" s="0" t="s">
+      <x:c r="X214" s="0" t="s">
         <x:v>2510</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>2512</x:v>
       </x:c>
       <x:c r="Y214" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z214" s="0" t="s">
-        <x:v>2513</x:v>
+        <x:v>2511</x:v>
       </x:c>
       <x:c r="AA214" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:27">
       <x:c r="A215" s="0" t="s">
-        <x:v>2514</x:v>
+        <x:v>2512</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
+        <x:v>2513</x:v>
+      </x:c>
+      <x:c r="D215" s="0" t="s">
+        <x:v>2514</x:v>
+      </x:c>
+      <x:c r="E215" s="0" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="F215" s="0" t="s">
         <x:v>2515</x:v>
       </x:c>
-      <x:c r="D215" s="0" t="s">
+      <x:c r="G215" s="0" t="s">
         <x:v>2516</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2518</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I215" s="0" t="s">
+        <x:v>2517</x:v>
+      </x:c>
+      <x:c r="J215" s="0" t="s">
+        <x:v>2518</x:v>
+      </x:c>
+      <x:c r="K215" s="0" t="s">
         <x:v>2519</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2521</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N215" s="0" t="s">
-        <x:v>2522</x:v>
+        <x:v>2520</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q215" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="S215" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="T215" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="U215" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="W215" s="0" t="s">
-        <x:v>2017</x:v>
+        <x:v>2028</x:v>
       </x:c>
       <x:c r="X215" s="0" t="s">
-        <x:v>2018</x:v>
+        <x:v>2029</x:v>
       </x:c>
       <x:c r="Y215" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z215" s="0" t="s">
-        <x:v>2523</x:v>
+        <x:v>2521</x:v>
       </x:c>
       <x:c r="AA215" s="0" t="s">
-        <x:v>2524</x:v>
+        <x:v>2522</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:27">
       <x:c r="A216" s="0" t="s">
-        <x:v>2525</x:v>
+        <x:v>2523</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
+        <x:v>2524</x:v>
+      </x:c>
+      <x:c r="D216" s="0" t="s">
+        <x:v>2525</x:v>
+      </x:c>
+      <x:c r="E216" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F216" s="0" t="s">
         <x:v>2526</x:v>
       </x:c>
-      <x:c r="D216" s="0" t="s">
+      <x:c r="G216" s="0" t="s">
         <x:v>2527</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2529</x:v>
       </x:c>
       <x:c r="H216" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I216" s="0" t="s">
-        <x:v>2530</x:v>
+        <x:v>2528</x:v>
       </x:c>
       <x:c r="J216" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="K216" s="0" t="s">
-        <x:v>2531</x:v>
+        <x:v>2529</x:v>
       </x:c>
       <x:c r="M216" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N216" s="0" t="s">
-        <x:v>2532</x:v>
+        <x:v>2530</x:v>
       </x:c>
       <x:c r="O216" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P216" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q216" s="0" t="s">
-        <x:v>2531</x:v>
+        <x:v>2529</x:v>
       </x:c>
       <x:c r="S216" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="T216" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U216" s="0" t="s">
+        <x:v>2530</x:v>
+      </x:c>
+      <x:c r="V216" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W216" s="0" t="s">
+        <x:v>2531</x:v>
+      </x:c>
+      <x:c r="X216" s="0" t="s">
         <x:v>2532</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2534</x:v>
       </x:c>
       <x:c r="Y216" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA216" s="0" t="s">
-        <x:v>2535</x:v>
+        <x:v>2533</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:27">
       <x:c r="A217" s="0" t="s">
-        <x:v>2536</x:v>
+        <x:v>2534</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>2537</x:v>
+        <x:v>2535</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>2538</x:v>
+        <x:v>2536</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
+        <x:v>2537</x:v>
+      </x:c>
+      <x:c r="G217" s="0" t="s">
+        <x:v>2538</x:v>
+      </x:c>
+      <x:c r="H217" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I217" s="0" t="s">
         <x:v>2539</x:v>
       </x:c>
-      <x:c r="G217" s="0" t="s">
+      <x:c r="J217" s="0" t="s">
         <x:v>2540</x:v>
       </x:c>
-      <x:c r="H217" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I217" s="0" t="s">
+      <x:c r="K217" s="0" t="s">
         <x:v>2541</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2543</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N217" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q217" s="0" t="s">
-        <x:v>2543</x:v>
+        <x:v>2541</x:v>
       </x:c>
       <x:c r="S217" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T217" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U217" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="V217" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W217" s="0" t="s">
-        <x:v>2536</x:v>
+        <x:v>2534</x:v>
       </x:c>
       <x:c r="X217" s="0" t="s">
-        <x:v>2544</x:v>
+        <x:v>2542</x:v>
       </x:c>
       <x:c r="Y217" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA217" s="0" t="s">
-        <x:v>2545</x:v>
+        <x:v>2543</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:27">
       <x:c r="A218" s="0" t="s">
-        <x:v>2546</x:v>
+        <x:v>2544</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
+        <x:v>2545</x:v>
+      </x:c>
+      <x:c r="D218" s="0" t="s">
+        <x:v>2546</x:v>
+      </x:c>
+      <x:c r="E218" s="0" t="s">
+        <x:v>2133</x:v>
+      </x:c>
+      <x:c r="F218" s="0" t="s">
         <x:v>2547</x:v>
       </x:c>
-      <x:c r="D218" s="0" t="s">
+      <x:c r="G218" s="0" t="s">
         <x:v>2548</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2550</x:v>
       </x:c>
       <x:c r="H218" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I218" s="0" t="s">
+        <x:v>2549</x:v>
+      </x:c>
+      <x:c r="J218" s="0" t="s">
+        <x:v>2550</x:v>
+      </x:c>
+      <x:c r="K218" s="0" t="s">
         <x:v>2551</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2553</x:v>
       </x:c>
       <x:c r="M218" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N218" s="0" t="s">
-        <x:v>2554</x:v>
+        <x:v>2552</x:v>
       </x:c>
       <x:c r="O218" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P218" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q218" s="0" t="s">
-        <x:v>2553</x:v>
+        <x:v>2551</x:v>
       </x:c>
       <x:c r="S218" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="T218" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U218" s="0" t="s">
+        <x:v>2552</x:v>
+      </x:c>
+      <x:c r="V218" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W218" s="0" t="s">
+        <x:v>2553</x:v>
+      </x:c>
+      <x:c r="X218" s="0" t="s">
         <x:v>2554</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2556</x:v>
       </x:c>
       <x:c r="Y218" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z218" s="0" t="s">
-        <x:v>2557</x:v>
+        <x:v>2555</x:v>
       </x:c>
       <x:c r="AA218" s="0" t="s">
-        <x:v>2558</x:v>
+        <x:v>2556</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:27">
       <x:c r="A219" s="0" t="s">
-        <x:v>2559</x:v>
+        <x:v>2557</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
+        <x:v>2558</x:v>
+      </x:c>
+      <x:c r="D219" s="0" t="s">
+        <x:v>2559</x:v>
+      </x:c>
+      <x:c r="E219" s="0" t="s">
+        <x:v>2035</x:v>
+      </x:c>
+      <x:c r="F219" s="0" t="s">
         <x:v>2560</x:v>
       </x:c>
-      <x:c r="D219" s="0" t="s">
+      <x:c r="G219" s="0" t="s">
         <x:v>2561</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2563</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
+        <x:v>2562</x:v>
+      </x:c>
+      <x:c r="J219" s="0" t="s">
+        <x:v>2563</x:v>
+      </x:c>
+      <x:c r="K219" s="0" t="s">
         <x:v>2564</x:v>
       </x:c>
-      <x:c r="J219" s="0" t="s">
+      <x:c r="M219" s="0" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="N219" s="0" t="s">
+        <x:v>2204</x:v>
+      </x:c>
+      <x:c r="O219" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P219" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q219" s="0" t="s">
+        <x:v>2564</x:v>
+      </x:c>
+      <x:c r="S219" s="0" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="T219" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U219" s="0" t="s">
+        <x:v>2204</x:v>
+      </x:c>
+      <x:c r="V219" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W219" s="0" t="s">
         <x:v>2565</x:v>
       </x:c>
-      <x:c r="K219" s="0" t="s">
+      <x:c r="X219" s="0" t="s">
         <x:v>2566</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>2568</x:v>
       </x:c>
       <x:c r="Y219" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z219" s="0" t="s">
-        <x:v>2569</x:v>
+        <x:v>2567</x:v>
       </x:c>
       <x:c r="AA219" s="0" t="s">
-        <x:v>2570</x:v>
+        <x:v>2568</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:27">
       <x:c r="A220" s="0" t="s">
-        <x:v>2571</x:v>
+        <x:v>2569</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
+        <x:v>2570</x:v>
+      </x:c>
+      <x:c r="D220" s="0" t="s">
+        <x:v>2571</x:v>
+      </x:c>
+      <x:c r="E220" s="0" t="s">
         <x:v>2572</x:v>
       </x:c>
-      <x:c r="D220" s="0" t="s">
+      <x:c r="F220" s="0" t="s">
         <x:v>2573</x:v>
       </x:c>
-      <x:c r="E220" s="0" t="s">
+      <x:c r="G220" s="0" t="s">
         <x:v>2574</x:v>
       </x:c>
-      <x:c r="F220" s="0" t="s">
+      <x:c r="H220" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I220" s="0" t="s">
         <x:v>2575</x:v>
       </x:c>
-      <x:c r="G220" s="0" t="s">
+      <x:c r="J220" s="0" t="s">
         <x:v>2576</x:v>
       </x:c>
-      <x:c r="H220" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I220" s="0" t="s">
+      <x:c r="K220" s="0" t="s">
         <x:v>2577</x:v>
       </x:c>
-      <x:c r="J220" s="0" t="s">
+      <x:c r="M220" s="0" t="s">
+        <x:v>1344</x:v>
+      </x:c>
+      <x:c r="N220" s="0" t="s">
+        <x:v>1310</x:v>
+      </x:c>
+      <x:c r="O220" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P220" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q220" s="0" t="s">
+        <x:v>2577</x:v>
+      </x:c>
+      <x:c r="S220" s="0" t="s">
+        <x:v>1344</x:v>
+      </x:c>
+      <x:c r="T220" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U220" s="0" t="s">
+        <x:v>1310</x:v>
+      </x:c>
+      <x:c r="V220" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W220" s="0" t="s">
         <x:v>2578</x:v>
       </x:c>
-      <x:c r="K220" s="0" t="s">
+      <x:c r="X220" s="0" t="s">
         <x:v>2579</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>2581</x:v>
       </x:c>
       <x:c r="Y220" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z220" s="0" t="s">
-        <x:v>2582</x:v>
+        <x:v>2580</x:v>
       </x:c>
       <x:c r="AA220" s="0" t="s">
-        <x:v>2583</x:v>
+        <x:v>2581</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:27">
       <x:c r="A221" s="0" t="s">
-        <x:v>2584</x:v>
+        <x:v>2582</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>2585</x:v>
+        <x:v>2583</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>2586</x:v>
+        <x:v>2584</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
+        <x:v>2585</x:v>
+      </x:c>
+      <x:c r="G221" s="0" t="s">
+        <x:v>2586</x:v>
+      </x:c>
+      <x:c r="H221" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I221" s="0" t="s">
         <x:v>2587</x:v>
       </x:c>
-      <x:c r="G221" s="0" t="s">
+      <x:c r="J221" s="0" t="s">
         <x:v>2588</x:v>
       </x:c>
-      <x:c r="H221" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I221" s="0" t="s">
+      <x:c r="K221" s="0" t="s">
         <x:v>2589</x:v>
       </x:c>
-      <x:c r="J221" s="0" t="s">
+      <x:c r="M221" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="N221" s="0" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="O221" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P221" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q221" s="0" t="s">
+        <x:v>2589</x:v>
+      </x:c>
+      <x:c r="S221" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="T221" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U221" s="0" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="V221" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W221" s="0" t="s">
+        <x:v>2582</x:v>
+      </x:c>
+      <x:c r="X221" s="0" t="s">
         <x:v>2590</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>2592</x:v>
       </x:c>
       <x:c r="Y221" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA221" s="0" t="s">
-        <x:v>2593</x:v>
+        <x:v>2591</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:27">
       <x:c r="A222" s="0" t="s">
-        <x:v>2594</x:v>
+        <x:v>2592</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
+        <x:v>2593</x:v>
+      </x:c>
+      <x:c r="D222" s="0" t="s">
+        <x:v>2594</x:v>
+      </x:c>
+      <x:c r="E222" s="0" t="s">
         <x:v>2595</x:v>
       </x:c>
-      <x:c r="D222" s="0" t="s">
+      <x:c r="F222" s="0" t="s">
         <x:v>2596</x:v>
       </x:c>
-      <x:c r="E222" s="0" t="s">
+      <x:c r="G222" s="0" t="s">
         <x:v>2597</x:v>
       </x:c>
-      <x:c r="F222" s="0" t="s">
+      <x:c r="H222" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I222" s="0" t="s">
         <x:v>2598</x:v>
       </x:c>
-      <x:c r="G222" s="0" t="s">
+      <x:c r="J222" s="0" t="s">
         <x:v>2599</x:v>
       </x:c>
-      <x:c r="H222" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I222" s="0" t="s">
+      <x:c r="K222" s="0" t="s">
         <x:v>2600</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2602</x:v>
       </x:c>
       <x:c r="M222" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="N222" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="O222" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P222" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q222" s="0" t="s">
-        <x:v>2602</x:v>
+        <x:v>2600</x:v>
       </x:c>
       <x:c r="S222" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="T222" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U222" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="V222" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W222" s="0" t="s">
-        <x:v>2603</x:v>
+        <x:v>2601</x:v>
       </x:c>
       <x:c r="X222" s="0" t="s">
-        <x:v>2600</x:v>
+        <x:v>2598</x:v>
       </x:c>
       <x:c r="Y222" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z222" s="0" t="s">
+        <x:v>2602</x:v>
+      </x:c>
       <x:c r="AA222" s="0" t="s">
-        <x:v>2604</x:v>
+        <x:v>2603</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:27">
       <x:c r="A223" s="0" t="s">
-        <x:v>2605</x:v>
+        <x:v>2604</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
+        <x:v>2605</x:v>
+      </x:c>
+      <x:c r="D223" s="0" t="s">
         <x:v>2606</x:v>
       </x:c>
-      <x:c r="D223" s="0" t="s">
+      <x:c r="E223" s="0" t="s">
         <x:v>2607</x:v>
       </x:c>
-      <x:c r="E223" s="0" t="s">
+      <x:c r="F223" s="0" t="s">
         <x:v>2608</x:v>
       </x:c>
-      <x:c r="F223" s="0" t="s">
+      <x:c r="G223" s="0" t="s">
         <x:v>2609</x:v>
       </x:c>
-      <x:c r="G223" s="0" t="s">
+      <x:c r="H223" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I223" s="0" t="s">
+        <x:v>2022</x:v>
+      </x:c>
+      <x:c r="J223" s="0" t="s">
+        <x:v>2023</x:v>
+      </x:c>
+      <x:c r="K223" s="0" t="s">
         <x:v>2610</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2611</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N223" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q223" s="0" t="s">
-        <x:v>2014</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>2015</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="S223" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="T223" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="U223" s="0" t="s">
-        <x:v>2016</x:v>
+        <x:v>2027</x:v>
       </x:c>
       <x:c r="W223" s="0" t="s">
-        <x:v>2017</x:v>
+        <x:v>2028</x:v>
       </x:c>
       <x:c r="X223" s="0" t="s">
-        <x:v>2018</x:v>
+        <x:v>2029</x:v>
       </x:c>
       <x:c r="Y223" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z223" s="0" t="s">
+        <x:v>2611</x:v>
+      </x:c>
+      <x:c r="AA223" s="0" t="s">
         <x:v>2612</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2613</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:27">
       <x:c r="A224" s="0" t="s">
-        <x:v>2614</x:v>
+        <x:v>2613</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
+        <x:v>2614</x:v>
+      </x:c>
+      <x:c r="D224" s="0" t="s">
         <x:v>2615</x:v>
       </x:c>
-      <x:c r="D224" s="0" t="s">
+      <x:c r="E224" s="0" t="s">
         <x:v>2616</x:v>
       </x:c>
-      <x:c r="E224" s="0" t="s">
+      <x:c r="F224" s="0" t="s">
         <x:v>2617</x:v>
       </x:c>
-      <x:c r="F224" s="0" t="s">
+      <x:c r="G224" s="0" t="s">
         <x:v>2618</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2619</x:v>
       </x:c>
       <x:c r="H224" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I224" s="0" t="s">
+        <x:v>2619</x:v>
+      </x:c>
+      <x:c r="J224" s="0" t="s">
         <x:v>2620</x:v>
       </x:c>
-      <x:c r="J224" s="0" t="s">
+      <x:c r="K224" s="0" t="s">
         <x:v>2621</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2622</x:v>
       </x:c>
       <x:c r="M224" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="N224" s="0" t="s">
+        <x:v>2622</x:v>
+      </x:c>
+      <x:c r="O224" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P224" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q224" s="0" t="s">
         <x:v>2623</x:v>
       </x:c>
-      <x:c r="O224" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="Q224" s="0" t="s">
+      <x:c r="R224" s="0" t="s">
         <x:v>2624</x:v>
       </x:c>
-      <x:c r="R224" s="0" t="s">
+      <x:c r="S224" s="0" t="s">
         <x:v>2625</x:v>
       </x:c>
-      <x:c r="S224" s="0" t="s">
+      <x:c r="T224" s="0" t="s">
         <x:v>2626</x:v>
       </x:c>
-      <x:c r="T224" s="0" t="s">
+      <x:c r="U224" s="0" t="s">
         <x:v>2627</x:v>
       </x:c>
-      <x:c r="U224" s="0" t="s">
+      <x:c r="W224" s="0" t="s">
         <x:v>2628</x:v>
       </x:c>
-      <x:c r="W224" s="0" t="s">
+      <x:c r="X224" s="0" t="s">
         <x:v>2629</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2630</x:v>
       </x:c>
       <x:c r="Y224" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z224" s="0" t="s">
+        <x:v>2630</x:v>
+      </x:c>
+      <x:c r="AA224" s="0" t="s">
         <x:v>2631</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2632</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:27">
       <x:c r="A225" s="0" t="s">
-        <x:v>2633</x:v>
+        <x:v>2632</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
+        <x:v>2633</x:v>
+      </x:c>
+      <x:c r="D225" s="0" t="s">
         <x:v>2634</x:v>
       </x:c>
-      <x:c r="D225" s="0" t="s">
+      <x:c r="E225" s="0" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="F225" s="0" t="s">
         <x:v>2635</x:v>
       </x:c>
-      <x:c r="E225" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F225" s="0" t="s">
+      <x:c r="G225" s="0" t="s">
         <x:v>2636</x:v>
       </x:c>
-      <x:c r="G225" s="0" t="s">
+      <x:c r="H225" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I225" s="0" t="s">
         <x:v>2637</x:v>
       </x:c>
-      <x:c r="H225" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I225" s="0" t="s">
+      <x:c r="J225" s="0" t="s">
         <x:v>2638</x:v>
       </x:c>
-      <x:c r="J225" s="0" t="s">
+      <x:c r="K225" s="0" t="s">
         <x:v>2639</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2640</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N225" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q225" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="S225" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="T225" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="U225" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="W225" s="0" t="s">
-        <x:v>2641</x:v>
+        <x:v>2640</x:v>
       </x:c>
       <x:c r="X225" s="0" t="s">
-        <x:v>2638</x:v>
+        <x:v>2637</x:v>
       </x:c>
       <x:c r="Y225" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z225" s="0" t="s">
+        <x:v>2641</x:v>
+      </x:c>
+      <x:c r="AA225" s="0" t="s">
         <x:v>2642</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2643</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:27">
       <x:c r="A226" s="0" t="s">
-        <x:v>2644</x:v>
+        <x:v>2643</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
+        <x:v>2644</x:v>
+      </x:c>
+      <x:c r="D226" s="0" t="s">
         <x:v>2645</x:v>
       </x:c>
-      <x:c r="D226" s="0" t="s">
+      <x:c r="E226" s="0" t="s">
         <x:v>2646</x:v>
       </x:c>
-      <x:c r="E226" s="0" t="s">
+      <x:c r="F226" s="0" t="s">
         <x:v>2647</x:v>
       </x:c>
-      <x:c r="F226" s="0" t="s">
+      <x:c r="G226" s="0" t="s">
         <x:v>2648</x:v>
       </x:c>
-      <x:c r="G226" s="0" t="s">
+      <x:c r="H226" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I226" s="0" t="s">
         <x:v>2649</x:v>
       </x:c>
-      <x:c r="H226" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I226" s="0" t="s">
+      <x:c r="J226" s="0" t="s">
         <x:v>2650</x:v>
       </x:c>
-      <x:c r="J226" s="0" t="s">
+      <x:c r="K226" s="0" t="s">
         <x:v>2651</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2652</x:v>
       </x:c>
       <x:c r="M226" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N226" s="0" t="s">
-        <x:v>2653</x:v>
+        <x:v>2652</x:v>
       </x:c>
       <x:c r="O226" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P226" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q226" s="0" t="s">
-        <x:v>2652</x:v>
+        <x:v>2651</x:v>
       </x:c>
       <x:c r="S226" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="T226" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U226" s="0" t="s">
+        <x:v>2652</x:v>
+      </x:c>
+      <x:c r="V226" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W226" s="0" t="s">
         <x:v>2653</x:v>
       </x:c>
-      <x:c r="V226" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="W226" s="0" t="s">
+      <x:c r="X226" s="0" t="s">
         <x:v>2654</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2655</x:v>
       </x:c>
       <x:c r="Y226" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z226" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="AA226" s="0" t="s">
-        <x:v>2656</x:v>
+        <x:v>2655</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:27">
       <x:c r="A227" s="0" t="s">
-        <x:v>2657</x:v>
+        <x:v>2656</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
+        <x:v>2657</x:v>
+      </x:c>
+      <x:c r="D227" s="0" t="s">
         <x:v>2658</x:v>
       </x:c>
-      <x:c r="D227" s="0" t="s">
+      <x:c r="E227" s="0" t="s">
+        <x:v>2047</x:v>
+      </x:c>
+      <x:c r="F227" s="0" t="s">
         <x:v>2659</x:v>
       </x:c>
-      <x:c r="E227" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F227" s="0" t="s">
+      <x:c r="G227" s="0" t="s">
         <x:v>2660</x:v>
       </x:c>
-      <x:c r="G227" s="0" t="s">
+      <x:c r="H227" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I227" s="0" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="J227" s="0" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="K227" s="0" t="s">
         <x:v>2661</x:v>
       </x:c>
-      <x:c r="H227" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="K227" s="0" t="s">
+      <x:c r="M227" s="0" t="s">
         <x:v>2662</x:v>
       </x:c>
-      <x:c r="M227" s="0" t="s">
+      <x:c r="N227" s="0" t="s">
         <x:v>2663</x:v>
       </x:c>
-      <x:c r="N227" s="0" t="s">
+      <x:c r="O227" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P227" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q227" s="0" t="s">
+        <x:v>2661</x:v>
+      </x:c>
+      <x:c r="S227" s="0" t="s">
+        <x:v>2662</x:v>
+      </x:c>
+      <x:c r="T227" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U227" s="0" t="s">
+        <x:v>2663</x:v>
+      </x:c>
+      <x:c r="V227" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W227" s="0" t="s">
         <x:v>2664</x:v>
       </x:c>
-      <x:c r="O227" s="0" t="s">
-[...20 lines deleted...]
-      <x:c r="W227" s="0" t="s">
+      <x:c r="X227" s="0" t="s">
         <x:v>2665</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2666</x:v>
       </x:c>
       <x:c r="Y227" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z227" s="0" t="s">
+        <x:v>2666</x:v>
+      </x:c>
+      <x:c r="AA227" s="0" t="s">
         <x:v>2667</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2668</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:27">
       <x:c r="A228" s="0" t="s">
-        <x:v>2669</x:v>
+        <x:v>2668</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
+        <x:v>2669</x:v>
+      </x:c>
+      <x:c r="D228" s="0" t="s">
         <x:v>2670</x:v>
       </x:c>
-      <x:c r="D228" s="0" t="s">
+      <x:c r="E228" s="0" t="s">
         <x:v>2671</x:v>
       </x:c>
-      <x:c r="E228" s="0" t="s">
+      <x:c r="F228" s="0" t="s">
         <x:v>2672</x:v>
       </x:c>
-      <x:c r="F228" s="0" t="s">
+      <x:c r="G228" s="0" t="s">
         <x:v>2673</x:v>
       </x:c>
-      <x:c r="G228" s="0" t="s">
+      <x:c r="H228" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I228" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="J228" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="K228" s="0" t="s">
         <x:v>2674</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2675</x:v>
       </x:c>
       <x:c r="M228" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N228" s="0" t="s">
-        <x:v>2676</x:v>
+        <x:v>2675</x:v>
       </x:c>
       <x:c r="O228" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P228" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q228" s="0" t="s">
-        <x:v>2675</x:v>
+        <x:v>2674</x:v>
       </x:c>
       <x:c r="S228" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="T228" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U228" s="0" t="s">
+        <x:v>2675</x:v>
+      </x:c>
+      <x:c r="V228" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W228" s="0" t="s">
         <x:v>2676</x:v>
       </x:c>
-      <x:c r="V228" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="W228" s="0" t="s">
+      <x:c r="X228" s="0" t="s">
         <x:v>2677</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2678</x:v>
       </x:c>
       <x:c r="Y228" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z228" s="0" t="s">
+        <x:v>2678</x:v>
+      </x:c>
+      <x:c r="AA228" s="0" t="s">
         <x:v>2679</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2680</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:27">
       <x:c r="A229" s="0" t="s">
-        <x:v>2681</x:v>
+        <x:v>2680</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
+        <x:v>2681</x:v>
+      </x:c>
+      <x:c r="D229" s="0" t="s">
         <x:v>2682</x:v>
       </x:c>
-      <x:c r="D229" s="0" t="s">
+      <x:c r="E229" s="0" t="s">
+        <x:v>2047</x:v>
+      </x:c>
+      <x:c r="F229" s="0" t="s">
         <x:v>2683</x:v>
       </x:c>
-      <x:c r="E229" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F229" s="0" t="s">
+      <x:c r="G229" s="0" t="s">
         <x:v>2684</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2685</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I229" s="0" t="s">
+        <x:v>2619</x:v>
+      </x:c>
+      <x:c r="J229" s="0" t="s">
         <x:v>2620</x:v>
       </x:c>
-      <x:c r="J229" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K229" s="0" t="s">
-        <x:v>2686</x:v>
+        <x:v>2685</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N229" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q229" s="0" t="s">
+        <x:v>2623</x:v>
+      </x:c>
+      <x:c r="R229" s="0" t="s">
         <x:v>2624</x:v>
       </x:c>
-      <x:c r="R229" s="0" t="s">
+      <x:c r="S229" s="0" t="s">
         <x:v>2625</x:v>
       </x:c>
-      <x:c r="S229" s="0" t="s">
+      <x:c r="T229" s="0" t="s">
         <x:v>2626</x:v>
       </x:c>
-      <x:c r="T229" s="0" t="s">
+      <x:c r="U229" s="0" t="s">
         <x:v>2627</x:v>
       </x:c>
-      <x:c r="U229" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="W229" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="X229" s="0" t="s">
-        <x:v>2630</x:v>
+        <x:v>2629</x:v>
       </x:c>
       <x:c r="Y229" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z229" s="0" t="s">
+        <x:v>2686</x:v>
+      </x:c>
+      <x:c r="AA229" s="0" t="s">
         <x:v>2687</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2688</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:27">
       <x:c r="A230" s="0" t="s">
-        <x:v>2689</x:v>
+        <x:v>2688</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
+        <x:v>2689</x:v>
+      </x:c>
+      <x:c r="D230" s="0" t="s">
         <x:v>2690</x:v>
       </x:c>
-      <x:c r="D230" s="0" t="s">
+      <x:c r="E230" s="0" t="s">
         <x:v>2691</x:v>
       </x:c>
-      <x:c r="E230" s="0" t="s">
+      <x:c r="F230" s="0" t="s">
         <x:v>2692</x:v>
       </x:c>
-      <x:c r="F230" s="0" t="s">
+      <x:c r="G230" s="0" t="s">
         <x:v>2693</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2694</x:v>
       </x:c>
       <x:c r="H230" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I230" s="0" t="s">
-        <x:v>2520</x:v>
+        <x:v>2518</x:v>
       </x:c>
       <x:c r="J230" s="0" t="s">
+        <x:v>2694</x:v>
+      </x:c>
+      <x:c r="K230" s="0" t="s">
         <x:v>2695</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2696</x:v>
       </x:c>
       <x:c r="M230" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N230" s="0" t="s">
-        <x:v>2697</x:v>
+        <x:v>2696</x:v>
       </x:c>
       <x:c r="O230" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P230" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q230" s="0" t="s">
-        <x:v>2696</x:v>
+        <x:v>2695</x:v>
       </x:c>
       <x:c r="S230" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="T230" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U230" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="V230" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W230" s="0" t="s">
-        <x:v>2698</x:v>
+        <x:v>2697</x:v>
       </x:c>
       <x:c r="X230" s="0" t="s">
-        <x:v>2520</x:v>
+        <x:v>2518</x:v>
       </x:c>
       <x:c r="Y230" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z230" s="0" t="s">
+        <x:v>2698</x:v>
+      </x:c>
+      <x:c r="AA230" s="0" t="s">
         <x:v>2699</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2700</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:27">
       <x:c r="A231" s="0" t="s">
-        <x:v>2701</x:v>
+        <x:v>2700</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
+        <x:v>2701</x:v>
+      </x:c>
+      <x:c r="D231" s="0" t="s">
         <x:v>2702</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2703</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
+        <x:v>2703</x:v>
+      </x:c>
+      <x:c r="G231" s="0" t="s">
         <x:v>2704</x:v>
       </x:c>
-      <x:c r="G231" s="0" t="s">
+      <x:c r="H231" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I231" s="0" t="s">
+        <x:v>1622</x:v>
+      </x:c>
+      <x:c r="J231" s="0" t="s">
         <x:v>2705</x:v>
       </x:c>
-      <x:c r="H231" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="J231" s="0" t="s">
+      <x:c r="K231" s="0" t="s">
         <x:v>2706</x:v>
       </x:c>
-      <x:c r="K231" s="0" t="s">
+      <x:c r="M231" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N231" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="O231" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P231" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q231" s="0" t="s">
         <x:v>2707</x:v>
       </x:c>
-      <x:c r="M231" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="Q231" s="0" t="s">
+      <x:c r="S231" s="0" t="s">
         <x:v>2708</x:v>
       </x:c>
-      <x:c r="S231" s="0" t="s">
+      <x:c r="T231" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U231" s="0" t="s">
         <x:v>2709</x:v>
       </x:c>
-      <x:c r="T231" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="U231" s="0" t="s">
+      <x:c r="V231" s="0" t="s">
+        <x:v>2103</x:v>
+      </x:c>
+      <x:c r="W231" s="0" t="s">
         <x:v>2710</x:v>
       </x:c>
-      <x:c r="V231" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="W231" s="0" t="s">
+      <x:c r="X231" s="0" t="s">
         <x:v>2711</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2712</x:v>
       </x:c>
       <x:c r="Y231" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA231" s="0" t="s">
-        <x:v>2713</x:v>
+        <x:v>2712</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:27">
       <x:c r="A232" s="0" t="s">
-        <x:v>2714</x:v>
+        <x:v>2713</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
+        <x:v>2714</x:v>
+      </x:c>
+      <x:c r="D232" s="0" t="s">
         <x:v>2715</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2716</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
+        <x:v>2716</x:v>
+      </x:c>
+      <x:c r="G232" s="0" t="s">
         <x:v>2717</x:v>
       </x:c>
-      <x:c r="G232" s="0" t="s">
+      <x:c r="H232" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I232" s="0" t="s">
+        <x:v>1388</x:v>
+      </x:c>
+      <x:c r="J232" s="0" t="s">
+        <x:v>1389</x:v>
+      </x:c>
+      <x:c r="K232" s="0" t="s">
         <x:v>2718</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2719</x:v>
       </x:c>
       <x:c r="M232" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="N232" s="0" t="s">
-        <x:v>2720</x:v>
+        <x:v>2719</x:v>
       </x:c>
       <x:c r="O232" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P232" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q232" s="0" t="s">
-        <x:v>2719</x:v>
+        <x:v>2718</x:v>
       </x:c>
       <x:c r="S232" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="T232" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U232" s="0" t="s">
+        <x:v>2719</x:v>
+      </x:c>
+      <x:c r="V232" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W232" s="0" t="s">
         <x:v>2720</x:v>
       </x:c>
-      <x:c r="V232" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="W232" s="0" t="s">
+      <x:c r="X232" s="0" t="s">
         <x:v>2721</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2722</x:v>
       </x:c>
       <x:c r="Y232" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA232" s="0" t="s">
-        <x:v>2723</x:v>
+        <x:v>2722</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:27">
       <x:c r="A233" s="0" t="s">
-        <x:v>2724</x:v>
+        <x:v>2723</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
+        <x:v>2724</x:v>
+      </x:c>
+      <x:c r="D233" s="0" t="s">
         <x:v>2725</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2726</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
+        <x:v>2726</x:v>
+      </x:c>
+      <x:c r="G233" s="0" t="s">
         <x:v>2727</x:v>
       </x:c>
-      <x:c r="G233" s="0" t="s">
+      <x:c r="H233" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I233" s="0" t="s">
         <x:v>2728</x:v>
       </x:c>
-      <x:c r="H233" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I233" s="0" t="s">
+      <x:c r="J233" s="0" t="s">
         <x:v>2729</x:v>
       </x:c>
-      <x:c r="J233" s="0" t="s">
+      <x:c r="K233" s="0" t="s">
         <x:v>2730</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2731</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N233" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q233" s="0" t="s">
-        <x:v>2731</x:v>
+        <x:v>2730</x:v>
       </x:c>
       <x:c r="S233" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="T233" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U233" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="V233" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W233" s="0" t="s">
+        <x:v>2731</x:v>
+      </x:c>
+      <x:c r="X233" s="0" t="s">
         <x:v>2732</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2733</x:v>
       </x:c>
       <x:c r="Y233" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA233" s="0" t="s">
-        <x:v>2734</x:v>
+        <x:v>2733</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:27">
       <x:c r="A234" s="0" t="s">
-        <x:v>2735</x:v>
+        <x:v>2734</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
+        <x:v>2735</x:v>
+      </x:c>
+      <x:c r="D234" s="0" t="s">
         <x:v>2736</x:v>
       </x:c>
-      <x:c r="D234" s="0" t="s">
+      <x:c r="E234" s="0" t="s">
+        <x:v>2223</x:v>
+      </x:c>
+      <x:c r="F234" s="0" t="s">
         <x:v>2737</x:v>
       </x:c>
-      <x:c r="E234" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F234" s="0" t="s">
+      <x:c r="G234" s="0" t="s">
         <x:v>2738</x:v>
       </x:c>
-      <x:c r="G234" s="0" t="s">
+      <x:c r="H234" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I234" s="0" t="s">
         <x:v>2739</x:v>
       </x:c>
-      <x:c r="H234" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I234" s="0" t="s">
+      <x:c r="J234" s="0" t="s">
         <x:v>2740</x:v>
       </x:c>
-      <x:c r="J234" s="0" t="s">
+      <x:c r="K234" s="0" t="s">
         <x:v>2741</x:v>
       </x:c>
-      <x:c r="K234" s="0" t="s">
+      <x:c r="M234" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="N234" s="0" t="s">
         <x:v>2742</x:v>
       </x:c>
-      <x:c r="M234" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N234" s="0" t="s">
+      <x:c r="O234" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P234" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q234" s="0" t="s">
+        <x:v>2741</x:v>
+      </x:c>
+      <x:c r="S234" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="T234" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U234" s="0" t="s">
+        <x:v>2742</x:v>
+      </x:c>
+      <x:c r="V234" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W234" s="0" t="s">
         <x:v>2743</x:v>
       </x:c>
-      <x:c r="O234" s="0" t="s">
-[...20 lines deleted...]
-      <x:c r="W234" s="0" t="s">
+      <x:c r="X234" s="0" t="s">
         <x:v>2744</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2745</x:v>
       </x:c>
       <x:c r="Y234" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA234" s="0" t="s">
-        <x:v>2746</x:v>
+        <x:v>2745</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:27">
       <x:c r="A235" s="0" t="s">
-        <x:v>2747</x:v>
+        <x:v>2746</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
+        <x:v>2747</x:v>
+      </x:c>
+      <x:c r="D235" s="0" t="s">
         <x:v>2748</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2749</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
+        <x:v>2749</x:v>
+      </x:c>
+      <x:c r="G235" s="0" t="s">
         <x:v>2750</x:v>
       </x:c>
-      <x:c r="G235" s="0" t="s">
+      <x:c r="H235" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I235" s="0" t="s">
         <x:v>2751</x:v>
       </x:c>
-      <x:c r="H235" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I235" s="0" t="s">
+      <x:c r="J235" s="0" t="s">
         <x:v>2752</x:v>
       </x:c>
-      <x:c r="J235" s="0" t="s">
+      <x:c r="K235" s="0" t="s">
         <x:v>2753</x:v>
       </x:c>
-      <x:c r="K235" s="0" t="s">
+      <x:c r="M235" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N235" s="0" t="s">
+        <x:v>1120</x:v>
+      </x:c>
+      <x:c r="O235" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P235" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q235" s="0" t="s">
+        <x:v>2753</x:v>
+      </x:c>
+      <x:c r="S235" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="T235" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U235" s="0" t="s">
+        <x:v>1120</x:v>
+      </x:c>
+      <x:c r="V235" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W235" s="0" t="s">
         <x:v>2754</x:v>
       </x:c>
-      <x:c r="M235" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W235" s="0" t="s">
+      <x:c r="X235" s="0" t="s">
         <x:v>2755</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2756</x:v>
       </x:c>
       <x:c r="Y235" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA235" s="0" t="s">
-        <x:v>2757</x:v>
+        <x:v>2756</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:27">
       <x:c r="A236" s="0" t="s">
-        <x:v>2758</x:v>
+        <x:v>2757</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
+        <x:v>2758</x:v>
+      </x:c>
+      <x:c r="D236" s="0" t="s">
         <x:v>2759</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2760</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
+        <x:v>2760</x:v>
+      </x:c>
+      <x:c r="G236" s="0" t="s">
         <x:v>2761</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2762</x:v>
       </x:c>
       <x:c r="H236" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I236" s="0" t="s">
+        <x:v>2762</x:v>
+      </x:c>
+      <x:c r="J236" s="0" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="K236" s="0" t="s">
         <x:v>2763</x:v>
       </x:c>
-      <x:c r="J236" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="K236" s="0" t="s">
+      <x:c r="M236" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="N236" s="0" t="s">
+        <x:v>2013</x:v>
+      </x:c>
+      <x:c r="O236" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P236" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q236" s="0" t="s">
+        <x:v>2763</x:v>
+      </x:c>
+      <x:c r="S236" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="T236" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U236" s="0" t="s">
+        <x:v>2013</x:v>
+      </x:c>
+      <x:c r="V236" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W236" s="0" t="s">
         <x:v>2764</x:v>
       </x:c>
-      <x:c r="M236" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W236" s="0" t="s">
+      <x:c r="X236" s="0" t="s">
         <x:v>2765</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2766</x:v>
       </x:c>
       <x:c r="Y236" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA236" s="0" t="s">
-        <x:v>2767</x:v>
+        <x:v>2766</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:27">
       <x:c r="A237" s="0" t="s">
-        <x:v>2768</x:v>
+        <x:v>2767</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
+        <x:v>2768</x:v>
+      </x:c>
+      <x:c r="D237" s="0" t="s">
         <x:v>2769</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2770</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
+        <x:v>2770</x:v>
+      </x:c>
+      <x:c r="G237" s="0" t="s">
         <x:v>2771</x:v>
       </x:c>
-      <x:c r="G237" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H237" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I237" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
-        <x:v>2773</x:v>
+        <x:v>2772</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="N237" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q237" s="0" t="s">
-        <x:v>2773</x:v>
+        <x:v>2772</x:v>
       </x:c>
       <x:c r="S237" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="T237" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U237" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="V237" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W237" s="0" t="s">
-        <x:v>2765</x:v>
+        <x:v>2764</x:v>
       </x:c>
       <x:c r="X237" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Y237" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA237" s="0" t="s">
-        <x:v>2767</x:v>
+        <x:v>2766</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:27">
       <x:c r="A238" s="0" t="s">
-        <x:v>2774</x:v>
+        <x:v>2773</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
+        <x:v>2774</x:v>
+      </x:c>
+      <x:c r="D238" s="0" t="s">
         <x:v>2775</x:v>
       </x:c>
-      <x:c r="D238" s="0" t="s">
+      <x:c r="E238" s="0" t="s">
+        <x:v>1775</x:v>
+      </x:c>
+      <x:c r="F238" s="0" t="s">
         <x:v>2776</x:v>
       </x:c>
-      <x:c r="E238" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F238" s="0" t="s">
+      <x:c r="G238" s="0" t="s">
         <x:v>2777</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2778</x:v>
       </x:c>
       <x:c r="H238" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I238" s="0" t="s">
+        <x:v>2778</x:v>
+      </x:c>
+      <x:c r="J238" s="0" t="s">
         <x:v>2779</x:v>
       </x:c>
-      <x:c r="J238" s="0" t="s">
+      <x:c r="K238" s="0" t="s">
         <x:v>2780</x:v>
       </x:c>
-      <x:c r="K238" s="0" t="s">
+      <x:c r="M238" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="N238" s="0" t="s">
+        <x:v>1782</x:v>
+      </x:c>
+      <x:c r="O238" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P238" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q238" s="0" t="s">
+        <x:v>2780</x:v>
+      </x:c>
+      <x:c r="S238" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="T238" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U238" s="0" t="s">
+        <x:v>1782</x:v>
+      </x:c>
+      <x:c r="V238" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W238" s="0" t="s">
         <x:v>2781</x:v>
       </x:c>
-      <x:c r="M238" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W238" s="0" t="s">
+      <x:c r="X238" s="0" t="s">
         <x:v>2782</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2783</x:v>
       </x:c>
       <x:c r="Y238" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z238" s="0" t="s">
+        <x:v>2783</x:v>
+      </x:c>
+      <x:c r="AA238" s="0" t="s">
         <x:v>2784</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2785</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:27">
       <x:c r="A239" s="0" t="s">
-        <x:v>2786</x:v>
+        <x:v>2785</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
+        <x:v>2786</x:v>
+      </x:c>
+      <x:c r="D239" s="0" t="s">
         <x:v>2787</x:v>
       </x:c>
-      <x:c r="D239" s="0" t="s">
+      <x:c r="E239" s="0" t="s">
+        <x:v>1764</x:v>
+      </x:c>
+      <x:c r="F239" s="0" t="s">
         <x:v>2788</x:v>
       </x:c>
-      <x:c r="E239" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F239" s="0" t="s">
+      <x:c r="G239" s="0" t="s">
         <x:v>2789</x:v>
       </x:c>
-      <x:c r="G239" s="0" t="s">
+      <x:c r="H239" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I239" s="0" t="s">
         <x:v>2790</x:v>
       </x:c>
-      <x:c r="H239" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I239" s="0" t="s">
+      <x:c r="J239" s="0" t="s">
         <x:v>2791</x:v>
       </x:c>
-      <x:c r="J239" s="0" t="s">
+      <x:c r="K239" s="0" t="s">
         <x:v>2792</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2793</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N239" s="0" t="s">
-        <x:v>2794</x:v>
+        <x:v>2793</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q239" s="0" t="s">
-        <x:v>2793</x:v>
+        <x:v>2792</x:v>
       </x:c>
       <x:c r="S239" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="T239" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U239" s="0" t="s">
+        <x:v>2793</x:v>
+      </x:c>
+      <x:c r="V239" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W239" s="0" t="s">
         <x:v>2794</x:v>
       </x:c>
-      <x:c r="V239" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="X239" s="0" t="s">
-        <x:v>2783</x:v>
+        <x:v>2782</x:v>
       </x:c>
       <x:c r="Y239" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z239" s="0" t="s">
+        <x:v>2795</x:v>
+      </x:c>
+      <x:c r="AA239" s="0" t="s">
         <x:v>2796</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2797</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:27">
       <x:c r="A240" s="0" t="s">
-        <x:v>2798</x:v>
+        <x:v>2797</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
+        <x:v>2798</x:v>
+      </x:c>
+      <x:c r="D240" s="0" t="s">
         <x:v>2799</x:v>
       </x:c>
-      <x:c r="D240" s="0" t="s">
+      <x:c r="E240" s="0" t="s">
+        <x:v>2616</x:v>
+      </x:c>
+      <x:c r="F240" s="0" t="s">
         <x:v>2800</x:v>
       </x:c>
-      <x:c r="E240" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F240" s="0" t="s">
+      <x:c r="G240" s="0" t="s">
         <x:v>2801</x:v>
       </x:c>
-      <x:c r="G240" s="0" t="s">
+      <x:c r="H240" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I240" s="0" t="s">
+        <x:v>2575</x:v>
+      </x:c>
+      <x:c r="J240" s="0" t="s">
+        <x:v>2576</x:v>
+      </x:c>
+      <x:c r="K240" s="0" t="s">
         <x:v>2802</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2803</x:v>
       </x:c>
       <x:c r="M240" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N240" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="O240" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P240" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q240" s="0" t="s">
-        <x:v>2803</x:v>
+        <x:v>2802</x:v>
       </x:c>
       <x:c r="S240" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="T240" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U240" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="V240" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W240" s="0" t="s">
+        <x:v>2803</x:v>
+      </x:c>
+      <x:c r="X240" s="0" t="s">
         <x:v>2804</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2805</x:v>
       </x:c>
       <x:c r="Y240" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA240" s="0" t="s">
-        <x:v>2806</x:v>
+        <x:v>2805</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:27">
       <x:c r="A241" s="0" t="s">
-        <x:v>2807</x:v>
+        <x:v>2806</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
+        <x:v>2807</x:v>
+      </x:c>
+      <x:c r="D241" s="0" t="s">
         <x:v>2808</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2809</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
+        <x:v>2809</x:v>
+      </x:c>
+      <x:c r="G241" s="0" t="s">
         <x:v>2810</x:v>
       </x:c>
-      <x:c r="G241" s="0" t="s">
+      <x:c r="H241" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I241" s="0" t="s">
         <x:v>2811</x:v>
       </x:c>
-      <x:c r="H241" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I241" s="0" t="s">
+      <x:c r="J241" s="0" t="s">
         <x:v>2812</x:v>
       </x:c>
-      <x:c r="J241" s="0" t="s">
+      <x:c r="K241" s="0" t="s">
         <x:v>2813</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2814</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="N241" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q241" s="0" t="s">
-        <x:v>2814</x:v>
+        <x:v>2813</x:v>
       </x:c>
       <x:c r="S241" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="T241" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U241" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="V241" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W241" s="0" t="s">
-        <x:v>2807</x:v>
+        <x:v>2806</x:v>
       </x:c>
       <x:c r="X241" s="0" t="s">
-        <x:v>2815</x:v>
+        <x:v>2814</x:v>
       </x:c>
       <x:c r="Y241" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA241" s="0" t="s">
-        <x:v>2816</x:v>
+        <x:v>2815</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:27">
       <x:c r="A242" s="0" t="s">
-        <x:v>2817</x:v>
+        <x:v>2816</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
+        <x:v>2817</x:v>
+      </x:c>
+      <x:c r="D242" s="0" t="s">
         <x:v>2818</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2819</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
+        <x:v>2819</x:v>
+      </x:c>
+      <x:c r="G242" s="0" t="s">
         <x:v>2820</x:v>
       </x:c>
-      <x:c r="G242" s="0" t="s">
+      <x:c r="H242" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I242" s="0" t="s">
+        <x:v>1341</x:v>
+      </x:c>
+      <x:c r="J242" s="0" t="s">
+        <x:v>1342</x:v>
+      </x:c>
+      <x:c r="K242" s="0" t="s">
         <x:v>2821</x:v>
       </x:c>
-      <x:c r="H242" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="K242" s="0" t="s">
+      <x:c r="M242" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="N242" s="0" t="s">
         <x:v>2822</x:v>
       </x:c>
-      <x:c r="M242" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N242" s="0" t="s">
+      <x:c r="O242" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P242" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q242" s="0" t="s">
+        <x:v>2821</x:v>
+      </x:c>
+      <x:c r="S242" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="T242" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U242" s="0" t="s">
+        <x:v>2822</x:v>
+      </x:c>
+      <x:c r="V242" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W242" s="0" t="s">
+        <x:v>2816</x:v>
+      </x:c>
+      <x:c r="X242" s="0" t="s">
         <x:v>2823</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>2824</x:v>
       </x:c>
       <x:c r="Y242" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z242" s="0" t="s">
-        <x:v>2207</x:v>
+        <x:v>2218</x:v>
       </x:c>
       <x:c r="AA242" s="0" t="s">
-        <x:v>2208</x:v>
+        <x:v>2219</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:27">
       <x:c r="A243" s="0" t="s">
-        <x:v>2825</x:v>
+        <x:v>2824</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
+        <x:v>2825</x:v>
+      </x:c>
+      <x:c r="D243" s="0" t="s">
         <x:v>2826</x:v>
       </x:c>
-      <x:c r="D243" s="0" t="s">
+      <x:c r="E243" s="0" t="s">
         <x:v>2827</x:v>
       </x:c>
-      <x:c r="E243" s="0" t="s">
+      <x:c r="F243" s="0" t="s">
         <x:v>2828</x:v>
       </x:c>
-      <x:c r="F243" s="0" t="s">
+      <x:c r="G243" s="0" t="s">
         <x:v>2829</x:v>
       </x:c>
-      <x:c r="G243" s="0" t="s">
+      <x:c r="H243" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I243" s="0" t="s">
         <x:v>2830</x:v>
       </x:c>
-      <x:c r="H243" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I243" s="0" t="s">
+      <x:c r="J243" s="0" t="s">
         <x:v>2831</x:v>
       </x:c>
-      <x:c r="J243" s="0" t="s">
+      <x:c r="K243" s="0" t="s">
         <x:v>2832</x:v>
       </x:c>
-      <x:c r="K243" s="0" t="s">
+      <x:c r="M243" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="N243" s="0" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="O243" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P243" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q243" s="0" t="s">
+        <x:v>2832</x:v>
+      </x:c>
+      <x:c r="S243" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="T243" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U243" s="0" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="V243" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W243" s="0" t="s">
         <x:v>2833</x:v>
       </x:c>
-      <x:c r="M243" s="0" t="s">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="X243" s="0" t="s">
-        <x:v>2519</x:v>
+        <x:v>2517</x:v>
       </x:c>
       <x:c r="Y243" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z243" s="0" t="s">
+        <x:v>2834</x:v>
+      </x:c>
+      <x:c r="AA243" s="0" t="s">
         <x:v>2835</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2836</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:27">
       <x:c r="A244" s="0" t="s">
-        <x:v>2837</x:v>
+        <x:v>2836</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
+        <x:v>2837</x:v>
+      </x:c>
+      <x:c r="D244" s="0" t="s">
         <x:v>2838</x:v>
       </x:c>
-      <x:c r="D244" s="0" t="s">
+      <x:c r="E244" s="0" t="s">
         <x:v>2839</x:v>
       </x:c>
-      <x:c r="E244" s="0" t="s">
+      <x:c r="F244" s="0" t="s">
         <x:v>2840</x:v>
       </x:c>
-      <x:c r="F244" s="0" t="s">
+      <x:c r="G244" s="0" t="s">
         <x:v>2841</x:v>
       </x:c>
-      <x:c r="G244" s="0" t="s">
+      <x:c r="H244" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I244" s="0" t="s">
         <x:v>2842</x:v>
       </x:c>
-      <x:c r="H244" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I244" s="0" t="s">
+      <x:c r="J244" s="0" t="s">
         <x:v>2843</x:v>
       </x:c>
-      <x:c r="J244" s="0" t="s">
+      <x:c r="K244" s="0" t="s">
         <x:v>2844</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2845</x:v>
       </x:c>
       <x:c r="M244" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N244" s="0" t="s">
-        <x:v>2846</x:v>
+        <x:v>2845</x:v>
       </x:c>
       <x:c r="O244" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P244" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q244" s="0" t="s">
-        <x:v>2845</x:v>
+        <x:v>2844</x:v>
       </x:c>
       <x:c r="S244" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="T244" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U244" s="0" t="s">
+        <x:v>2845</x:v>
+      </x:c>
+      <x:c r="V244" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W244" s="0" t="s">
         <x:v>2846</x:v>
       </x:c>
-      <x:c r="V244" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="W244" s="0" t="s">
+      <x:c r="X244" s="0" t="s">
         <x:v>2847</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2848</x:v>
       </x:c>
       <x:c r="Y244" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z244" s="0" t="s">
+        <x:v>2848</x:v>
+      </x:c>
+      <x:c r="AA244" s="0" t="s">
         <x:v>2849</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2850</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:27">
       <x:c r="A245" s="0" t="s">
-        <x:v>2851</x:v>
+        <x:v>2850</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
+        <x:v>2851</x:v>
+      </x:c>
+      <x:c r="D245" s="0" t="s">
         <x:v>2852</x:v>
       </x:c>
-      <x:c r="D245" s="0" t="s">
+      <x:c r="E245" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="F245" s="0" t="s">
         <x:v>2853</x:v>
       </x:c>
-      <x:c r="E245" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F245" s="0" t="s">
+      <x:c r="G245" s="0" t="s">
         <x:v>2854</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2855</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I245" s="0" t="s">
+        <x:v>2855</x:v>
+      </x:c>
+      <x:c r="J245" s="0" t="s">
         <x:v>2856</x:v>
       </x:c>
-      <x:c r="J245" s="0" t="s">
+      <x:c r="K245" s="0" t="s">
         <x:v>2857</x:v>
       </x:c>
-      <x:c r="K245" s="0" t="s">
+      <x:c r="M245" s="0" t="s">
+        <x:v>1296</x:v>
+      </x:c>
+      <x:c r="N245" s="0" t="s">
         <x:v>2858</x:v>
       </x:c>
-      <x:c r="M245" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N245" s="0" t="s">
+      <x:c r="O245" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P245" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q245" s="0" t="s">
+        <x:v>2857</x:v>
+      </x:c>
+      <x:c r="S245" s="0" t="s">
+        <x:v>1296</x:v>
+      </x:c>
+      <x:c r="T245" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U245" s="0" t="s">
+        <x:v>1297</x:v>
+      </x:c>
+      <x:c r="V245" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W245" s="0" t="s">
         <x:v>2859</x:v>
       </x:c>
-      <x:c r="O245" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="X245" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="Y245" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z245" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="AA245" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1301</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:27">
       <x:c r="A246" s="0" t="s">
-        <x:v>2861</x:v>
+        <x:v>2860</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
+        <x:v>2861</x:v>
+      </x:c>
+      <x:c r="D246" s="0" t="s">
         <x:v>2862</x:v>
       </x:c>
-      <x:c r="D246" s="0" t="s">
+      <x:c r="E246" s="0" t="s">
+        <x:v>2133</x:v>
+      </x:c>
+      <x:c r="F246" s="0" t="s">
         <x:v>2863</x:v>
       </x:c>
-      <x:c r="E246" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F246" s="0" t="s">
+      <x:c r="G246" s="0" t="s">
         <x:v>2864</x:v>
       </x:c>
-      <x:c r="G246" s="0" t="s">
+      <x:c r="H246" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I246" s="0" t="s">
         <x:v>2865</x:v>
       </x:c>
-      <x:c r="H246" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I246" s="0" t="s">
+      <x:c r="J246" s="0" t="s">
         <x:v>2866</x:v>
       </x:c>
-      <x:c r="J246" s="0" t="s">
+      <x:c r="K246" s="0" t="s">
         <x:v>2867</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2868</x:v>
       </x:c>
       <x:c r="M246" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N246" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="O246" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P246" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q246" s="0" t="s">
-        <x:v>2868</x:v>
+        <x:v>2867</x:v>
       </x:c>
       <x:c r="S246" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="T246" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U246" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="V246" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W246" s="0" t="s">
+        <x:v>2868</x:v>
+      </x:c>
+      <x:c r="X246" s="0" t="s">
         <x:v>2869</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2870</x:v>
       </x:c>
       <x:c r="Y246" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z246" s="0" t="s">
-        <x:v>2871</x:v>
+        <x:v>2870</x:v>
       </x:c>
       <x:c r="AA246" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1072</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:27">
       <x:c r="A247" s="0" t="s">
-        <x:v>2872</x:v>
+        <x:v>2871</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
+        <x:v>2872</x:v>
+      </x:c>
+      <x:c r="D247" s="0" t="s">
         <x:v>2873</x:v>
       </x:c>
-      <x:c r="D247" s="0" t="s">
+      <x:c r="E247" s="0" t="s">
         <x:v>2874</x:v>
       </x:c>
-      <x:c r="E247" s="0" t="s">
+      <x:c r="F247" s="0" t="s">
         <x:v>2875</x:v>
       </x:c>
-      <x:c r="F247" s="0" t="s">
+      <x:c r="G247" s="0" t="s">
         <x:v>2876</x:v>
       </x:c>
-      <x:c r="G247" s="0" t="s">
+      <x:c r="H247" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I247" s="0" t="s">
         <x:v>2877</x:v>
       </x:c>
-      <x:c r="H247" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I247" s="0" t="s">
+      <x:c r="J247" s="0" t="s">
         <x:v>2878</x:v>
       </x:c>
-      <x:c r="J247" s="0" t="s">
+      <x:c r="K247" s="0" t="s">
         <x:v>2879</x:v>
       </x:c>
-      <x:c r="K247" s="0" t="s">
+      <x:c r="M247" s="0" t="s">
+        <x:v>1296</x:v>
+      </x:c>
+      <x:c r="N247" s="0" t="s">
+        <x:v>1297</x:v>
+      </x:c>
+      <x:c r="O247" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P247" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q247" s="0" t="s">
+        <x:v>2879</x:v>
+      </x:c>
+      <x:c r="S247" s="0" t="s">
+        <x:v>1296</x:v>
+      </x:c>
+      <x:c r="T247" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U247" s="0" t="s">
+        <x:v>1297</x:v>
+      </x:c>
+      <x:c r="V247" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W247" s="0" t="s">
         <x:v>2880</x:v>
       </x:c>
-      <x:c r="M247" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W247" s="0" t="s">
+      <x:c r="X247" s="0" t="s">
         <x:v>2881</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2882</x:v>
       </x:c>
       <x:c r="Y247" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA247" s="0" t="s">
-        <x:v>2883</x:v>
+        <x:v>2882</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:27">
       <x:c r="A248" s="0" t="s">
-        <x:v>2884</x:v>
+        <x:v>2883</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
+        <x:v>2884</x:v>
+      </x:c>
+      <x:c r="D248" s="0" t="s">
         <x:v>2885</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2886</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
+        <x:v>2886</x:v>
+      </x:c>
+      <x:c r="G248" s="0" t="s">
         <x:v>2887</x:v>
       </x:c>
-      <x:c r="G248" s="0" t="s">
+      <x:c r="H248" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I248" s="0" t="s">
         <x:v>2888</x:v>
       </x:c>
-      <x:c r="H248" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I248" s="0" t="s">
+      <x:c r="J248" s="0" t="s">
         <x:v>2889</x:v>
       </x:c>
-      <x:c r="J248" s="0" t="s">
+      <x:c r="K248" s="0" t="s">
         <x:v>2890</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2891</x:v>
       </x:c>
       <x:c r="M248" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="N248" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="O248" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P248" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q248" s="0" t="s">
-        <x:v>2891</x:v>
+        <x:v>2890</x:v>
       </x:c>
       <x:c r="S248" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="T248" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U248" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="V248" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W248" s="0" t="s">
+        <x:v>2891</x:v>
+      </x:c>
+      <x:c r="X248" s="0" t="s">
         <x:v>2892</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2893</x:v>
       </x:c>
       <x:c r="Y248" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA248" s="0" t="s">
-        <x:v>2894</x:v>
+        <x:v>2893</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:27">
       <x:c r="A249" s="0" t="s">
-        <x:v>2895</x:v>
+        <x:v>2894</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
+        <x:v>2895</x:v>
+      </x:c>
+      <x:c r="D249" s="0" t="s">
         <x:v>2896</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2897</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
+        <x:v>2897</x:v>
+      </x:c>
+      <x:c r="G249" s="0" t="s">
         <x:v>2898</x:v>
       </x:c>
-      <x:c r="G249" s="0" t="s">
+      <x:c r="H249" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I249" s="0" t="s">
         <x:v>2899</x:v>
       </x:c>
-      <x:c r="H249" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I249" s="0" t="s">
+      <x:c r="J249" s="0" t="s">
         <x:v>2900</x:v>
       </x:c>
-      <x:c r="J249" s="0" t="s">
+      <x:c r="K249" s="0" t="s">
         <x:v>2901</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2902</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N249" s="0" t="s">
-        <x:v>2903</x:v>
+        <x:v>2902</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q249" s="0" t="s">
-        <x:v>2902</x:v>
+        <x:v>2901</x:v>
       </x:c>
       <x:c r="S249" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="T249" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U249" s="0" t="s">
+        <x:v>2902</x:v>
+      </x:c>
+      <x:c r="V249" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W249" s="0" t="s">
         <x:v>2903</x:v>
       </x:c>
-      <x:c r="V249" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="W249" s="0" t="s">
+      <x:c r="X249" s="0" t="s">
         <x:v>2904</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2905</x:v>
       </x:c>
       <x:c r="Y249" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z249" s="0" t="s">
+        <x:v>2905</x:v>
+      </x:c>
+      <x:c r="AA249" s="0" t="s">
         <x:v>2906</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2907</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:27">
       <x:c r="A250" s="0" t="s">
-        <x:v>2908</x:v>
+        <x:v>2907</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
+        <x:v>2908</x:v>
+      </x:c>
+      <x:c r="D250" s="0" t="s">
         <x:v>2909</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2910</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
+        <x:v>2910</x:v>
+      </x:c>
+      <x:c r="G250" s="0" t="s">
         <x:v>2911</x:v>
       </x:c>
-      <x:c r="G250" s="0" t="s">
+      <x:c r="H250" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I250" s="0" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="J250" s="0" t="s">
         <x:v>2912</x:v>
       </x:c>
-      <x:c r="H250" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="J250" s="0" t="s">
+      <x:c r="K250" s="0" t="s">
         <x:v>2913</x:v>
       </x:c>
-      <x:c r="K250" s="0" t="s">
+      <x:c r="M250" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="N250" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="O250" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P250" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q250" s="0" t="s">
+        <x:v>2913</x:v>
+      </x:c>
+      <x:c r="S250" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="T250" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U250" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="V250" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W250" s="0" t="s">
         <x:v>2914</x:v>
       </x:c>
-      <x:c r="M250" s="0" t="s">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="X250" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="Y250" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA250" s="0" t="s">
-        <x:v>2916</x:v>
+        <x:v>2915</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Facility Data</vt:lpstr>
       <vt:lpstr>Facility Data!Print_Area</vt:lpstr>
       <vt:lpstr>Facility Data!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>