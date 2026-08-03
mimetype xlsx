--- v1 (2026-05-16)
+++ v2 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfae0ae9d5d814a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b548fb76fc245cabdbcdcc3eee6f0b2.psmdcp" Id="R569d056d8c7b4919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f39fbccafe04f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/220ce8359d0a4d71b66b2eb3418bb358.psmdcp" Id="R71cc5606816d415d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Facility Data" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Facility Type</x:t>
   </x:si>
   <x:si>
@@ -439,168 +439,180 @@
   <x:si>
     <x:t>7/8/2027 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>1701 SW 47TH AVENUE</x:t>
   </x:si>
   <x:si>
     <x:t>33317</x:t>
   </x:si>
   <x:si>
     <x:t>ADVANTAGE SENIOR LIVING FACILITY, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>4/10/2015 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>YONAYVIS RAMOS</x:t>
   </x:si>
   <x:si>
     <x:t>AFH SENIOR CARE CORAL SPRINGS</x:t>
   </x:si>
   <x:si>
     <x:t>11964835</x:t>
   </x:si>
   <x:si>
+    <x:t>(954) 560-1252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PROVISIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/9/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/8/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11937 NW 31ST ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33065-3329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2450 HOLLYWOOD BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STE 605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33020-6627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAZMAX HEALTHCARE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/14/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAXIME JEAN-PIERRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFH SENIOR CARE PLANTATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11964786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 483-8494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/1/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/30/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>621 NW 76TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLANTATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33324-1440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Heights Residency, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/1/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://afhseniorcareflorida.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIA DANA NASUI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFH SENIOR CARE POMPANO BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967965</x:t>
+  </x:si>
+  <x:si>
     <x:t>(845) 596-2743</x:t>
   </x:si>
   <x:si>
-    <x:t>3764</x:t>
-[...2 lines deleted...]
-    <x:t>9289</x:t>
+    <x:t>10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11929</x:t>
   </x:si>
   <x:si>
     <x:t>7/22/2024 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>7/21/2026 12:00:00 AM</x:t>
   </x:si>
   <x:si>
-    <x:t>11937 NW 31ST ST</x:t>
-[...85 lines deleted...]
-  <x:si>
     <x:t>4200 NE 19TH AVE</x:t>
   </x:si>
   <x:si>
     <x:t>33064-6019</x:t>
   </x:si>
   <x:si>
+    <x:t>3147 N 34TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33021-2625</x:t>
+  </x:si>
+  <x:si>
     <x:t>4200 POMPANO BEACH ALF LLC</x:t>
   </x:si>
   <x:si>
     <x:t>4/26/2022 12:00:00 AM</x:t>
   </x:si>
   <x:si>
-    <x:t>https://afhseniorcare.com/project/pompano-beach-afch/</x:t>
-[...2 lines deleted...]
-    <x:t>ROSE MARIE WONG</x:t>
+    <x:t>GALE LEAVEN</x:t>
   </x:si>
   <x:si>
     <x:t>ALEA ASSISTED LIVING FACILITIES, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>11965060</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 731-4863</x:t>
   </x:si>
   <x:si>
     <x:t>8</x:t>
   </x:si>
   <x:si>
     <x:t>3982</x:t>
   </x:si>
   <x:si>
     <x:t>9465</x:t>
   </x:si>
   <x:si>
     <x:t>8/27/2025 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>8/26/2027 12:00:00 AM</x:t>
   </x:si>
@@ -778,99 +790,99 @@
   <x:si>
     <x:t>33067</x:t>
   </x:si>
   <x:si>
     <x:t>212 S CENTRAL AVE SUITE 301</x:t>
   </x:si>
   <x:si>
     <x:t>ST LOUIS</x:t>
   </x:si>
   <x:si>
     <x:t>MO</x:t>
   </x:si>
   <x:si>
     <x:t>63105</x:t>
   </x:si>
   <x:si>
     <x:t>HSRE-ASL PARKLAND TRS, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>5/21/2021 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>www.allegroliving.com</x:t>
   </x:si>
   <x:si>
-    <x:t>STEPHEN SANFORD</x:t>
+    <x:t>DAVID SCHUPACK</x:t>
   </x:si>
   <x:si>
     <x:t>11970342</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 883-9903</x:t>
   </x:si>
   <x:si>
     <x:t>125</x:t>
   </x:si>
   <x:si>
     <x:t>539807</x:t>
   </x:si>
   <x:si>
     <x:t>13859</x:t>
   </x:si>
   <x:si>
     <x:t>1/29/2026 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>1/28/2028 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>1290 N FEDERAL HWY</x:t>
   </x:si>
   <x:si>
     <x:t>FT LAUDERDALE</x:t>
   </x:si>
   <x:si>
     <x:t>33304-1481</x:t>
   </x:si>
   <x:si>
     <x:t>212 S CENTRAL AVE STE 301</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT LOUIS</x:t>
   </x:si>
   <x:si>
     <x:t>63105-3500</x:t>
   </x:si>
   <x:si>
     <x:t>SHP VI/HOLDEN FORT LAUDERDALE LLC</x:t>
   </x:si>
   <x:si>
     <x:t>1/29/2024 12:00:00 AM</x:t>
   </x:si>
   <x:si>
-    <x:t>DENA E. SALAS</x:t>
+    <x:t>JUDY ROTENBERG</x:t>
   </x:si>
   <x:si>
     <x:t>ANGEL CARE ALF INC</x:t>
   </x:si>
   <x:si>
     <x:t>11969188</x:t>
   </x:si>
   <x:si>
     <x:t>(561) 929-9912</x:t>
   </x:si>
   <x:si>
     <x:t>397876</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>8/9/2025 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>8/8/2027 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>2821 NE 18 ST</x:t>
   </x:si>
@@ -940,51 +952,51 @@
   <x:si>
     <x:t>(305) 332-4057</x:t>
   </x:si>
   <x:si>
     <x:t>4</x:t>
   </x:si>
   <x:si>
     <x:t>394278</x:t>
   </x:si>
   <x:si>
     <x:t>12966</x:t>
   </x:si>
   <x:si>
     <x:t>5/14/2025 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>5/13/2027 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>1708 SW 11 CT</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2016 12:00:00 AM</x:t>
   </x:si>
   <x:si>
-    <x:t>CLERMELINE RICHARDSON</x:t>
+    <x:t>CLERMERLINE MARCELIN</x:t>
   </x:si>
   <x:si>
     <x:t>ANNIE'S RETIREMENT HOME INC</x:t>
   </x:si>
   <x:si>
     <x:t>11932651</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 772-6551</x:t>
   </x:si>
   <x:si>
     <x:t>2038</x:t>
   </x:si>
   <x:si>
     <x:t>8184</x:t>
   </x:si>
   <x:si>
     <x:t>5/19/2025 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>5/18/2027 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>1650 NE 62ND ST</x:t>
   </x:si>
@@ -1150,7509 +1162,7506 @@
   <x:si>
     <x:t>www.artisseniorliving.com</x:t>
   </x:si>
   <x:si>
     <x:t>REGINALD WILCOX</x:t>
   </x:si>
   <x:si>
     <x:t>ASTON GARDENS AT PARKLAND COMMONS</x:t>
   </x:si>
   <x:si>
     <x:t>11966071</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 323-0611</x:t>
   </x:si>
   <x:si>
     <x:t>100</x:t>
   </x:si>
   <x:si>
     <x:t>150843</x:t>
   </x:si>
   <x:si>
     <x:t>10316</x:t>
   </x:si>
   <x:si>
+    <x:t>7/1/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9423 ASTON GARDENS COURT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOP ASTG PARKLAND COMMONS, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.astongardens.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELANIE RIVERA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATLANTIC SHORE RETIREMENT RESIDENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11943069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 941-7974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/19/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/18/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1500 N RIVERSIDE DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33062-3310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Your Legacy Managing Group LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/19/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>asrr1500.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELIEZER MERISIER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATLANTIS SENIOR CARE RESIDENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11968800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 990-8857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>368083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/6/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/5/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>460 NW 40TH CT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OAKLAND PARK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OAKLAND PARK ALF LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/6/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHAEL J CHERILL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUDREY'S TLC I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 306-2745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>312075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/28/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/27/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10620 NW 29TH COURT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNRISE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUDREY'S TLC, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2010 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUDREY BEVERLY THORPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUDREY'S TLC II</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(754) 368-9993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>308791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/12/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/11/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6808 MERION PLACE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N LAUDERDALE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33068-3706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/2/2010 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVALINA SENIOR LIVING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 982-6128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>582463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/31/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/30/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3003 N UNIVERSITY DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNRISE ALF OPCO, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.avalinasrliving.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERIC TOWNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVALON PARK RETIREMENT RESIDENCE, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11910737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 981-4822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/7/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/6/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>604 NORTH 62ND AVENUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVALON PARK RETIREMENT RESIDENCE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/7/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDREW KULNICK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVON MANOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11968395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 966-3026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/2/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/1/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4531 SW 34TH DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33312-5515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYTAS CORP.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/10/2012 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBERT BRUCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARNETT LAKEVIEW ALF INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11942911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 877-5606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/31/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/30/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3833 SW 33RD ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEST PARK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/15/2018 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>barnettalf.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCOTT BARNETT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARNETT SUNLAND PARK ALF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>574791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/8/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/7/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6029 SW 39TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6029 NW 39TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARNETT WOODLAND ALF INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 967-0690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>494419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/21/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/20/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4561 SW 36TH STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/7/2021 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barnett assisted living .com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEACHSIDE LIVING LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11965835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 788-8350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/5/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/4/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>420 N RIVERSIDE DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33062-5035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRISTALLIS MANOR III</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/5/2020 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRISTOPHER L DIERKING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEAUTY &amp; BEYOND SUITES LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 258-0612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>565300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/22/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/21/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6780 NW 44TH CT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beauty &amp; beyond Suites LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEA COLEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BELMONT VILLAGE FT LAUDERDALE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 780-5627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/30/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1031 SEMINOLE DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BV FORT LAUDERDALE OPCO, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.belmontvillage.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUSAN SNYDER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BINDA ASSISTED LIVING LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 341-3082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/7/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/6/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5544 NW 106TH DRIVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BINDA ASSISTED LIVING, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/29/2006 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.aplaceformom.com/community/binda-assisted-living-137952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUKULA MBURKU BINDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLESSING CARE RESIDENTIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 998-2507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>537736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/5/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>591 NE 38TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLESSING CARE RESIDENTIAL, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIREILLE GUIRAND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLISSFUL MEADOWS SENIOR HOME, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(970) 470-7153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>567890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/14/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/13/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3700 NW 27TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAUDERDALE LAKES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P O BOX 451482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JEAN BELLOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLUE RIBBON CARE ASSISTED LIVING FACILITY III,LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(786) 510-0286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>544247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/1/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/30/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8335 NW 80TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11545 TERRA BELLA BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLUE RIBBON CARE ASSISTED LIVING FACILITY III, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.blueribboncarealf.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RENNAY ROSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIDGEPOINTE ASSISTED LIVING FACILITY LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 294-1012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>525662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/31/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/30/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113 NE 7 ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/27/2023 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIDGETTE E SIMPO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROWARD HOUSE, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11910658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 568-7373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/4/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/3/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>417 SE 18TH CT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33316-2831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1726 SE 3RD AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33316-2514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/7/1991 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.browardhouse.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICOLE BURRELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAMELOT COURT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11922197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 922-0808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2233 MCKINLEY STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOGETHER HOMES LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/18/2018 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CamelotCourtAssistedLiving.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVITA KING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARING VILLAGE OF MARGATE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11910733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 971-2286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/1/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6810 SW 7TH STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARGATE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARING VILLAGES OPCO LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/31/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CASABLANCA ELITE ADULT CARE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 817-3971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>512194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/28/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/27/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>509 NW 103RD AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/2/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEORGIA GAYLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CELEBRATION VILLA OF DEER CREEK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11964897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 426-3800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/15/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/14/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2403 W HILLSBORO BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33442-8507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOP Deerfield, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/15/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.brookdale.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHAEL A GRAHAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRISTALLIS MANOR II LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(754) 217-4629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/3/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/2/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>819 N 31 CT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/28/2018 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOSE VASQUEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRISTALLIS MANOR, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11968286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 921-0918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>332884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/25/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/24/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2119 WILSON STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/22/2012 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COASTAL POINTE SENIOR LIVING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11932584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 481-2304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/29/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1208 SOUTH MILITARY TRAIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255 WASHINGTON ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STE 230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEWTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02458-1644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNH SE TENANT TRS, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/1/2012 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.fivestarseniorliving.com/communities/fl/deerfield-beach/the-horizon-club</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAURA THOLLANDER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLONIAL GARDENS RESIDENCES LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11910722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 484-1960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/26/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2801 NW 55 AVENUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEYSELL HERNANDEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMFORT SPRINGS HOME CARE, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11963815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 255-6773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/11/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/10/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1326 N.W. 113TH TERRACE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/1/1996 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANN MARIE WILSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORAL PLAZA ALF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11912046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 970-0053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/28/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/28/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5850 MARGATE BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORAL PLAZA ALF LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/1/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.CoralPlazabyRSR.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUTH VALDA CHANEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORAL SPRINGS COUNTRY CLUB FOR SENIORS INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 839-4791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/29/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/28/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2903 NW 115TH TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33065-3439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORAL SPRINGS COUNTRY CLUB FOR SENIORS, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/13/2005 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.theelitemanor.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETRINEA A MATTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COVENANT LIVING OF FLORIDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11910662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 916-6479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/19/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/18/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9211 WEST BROWARD BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COVENANT LIVING OF FLORIDA, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/11/2005 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.covlivingflorida.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHURMEKIA MCKENZIE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COZY CARE RESIDENCE PEMBROKE ALF LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 741-5775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>410225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/27/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/26/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7650 TAFT ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COZY CARE RESIDENCE OF PEMBROKE PINES LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/22/2018 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cozycarealf.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BERNICE BEAUDOUIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYPRESS MANOR ASSISTED LIVING FACILITY II</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 825-8977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/9/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1910 NW 77TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33063-6816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYPRESS MANOR ASSISTED LIVING FACILITY, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/12/2003 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.cypressmanoralf.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LURLINE MARIE EVANS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11965255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/2/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/1/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7459 ROYAL PALM BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33063-1208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/4/1999 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEJAY'S ADULT CARE, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11968366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 792-4874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>338014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/2/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/1/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 NW 65TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33317-1706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/20/2012 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTHEIL V. FRECKLETON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWELLING OF POMPANO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11942934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 942-6000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/1/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>295 SW 4TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33060-6933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWELLING OF POMPANO LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.pompanobeachal.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAHEALIA DEFOE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAGLES EYE COMFORT CARE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(754) 703-4509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>402589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/25/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8620 NW 3RD ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/30/2017 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eagleseyecomfortcare.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLORIA B DAUBON GOLDING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAGLES EYE COMFORT CARE MIRAMAR LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11968257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 232-1389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>330664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6308 S W 27TH STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAGLE'S EYE COMFORT CARE MIRAMAR LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/21/2019 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EASTSIDE ACTIVE LIVING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11968060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 362-3487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/30/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/29/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1600 TAFT ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EASTSIDE ACTIVE LIVING, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/1/2015 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.eastsidealf.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVETLANA SOKOLOVSKY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMERALD PARK OF HOLLYWOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11964990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 987-5400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/29/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5770 STIRLING RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33021-1549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5770 STIRLING ROAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMERALD PARK ALF LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/1/2018 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.428healthcare.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYANA CUNNINGHAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVELYN'S PLACE, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11968633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(754) 204-6112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>357804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/8/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/7/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4901 JEFFERSON STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/7/2014 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRISCILLA KARESA WALTERS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXQUISITE CARE, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 725-9571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/7/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/6/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323 NW 45TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33442-9399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exquisite Care, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JORDAN J. ROBINSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXQUISITE SENIOR CARE, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 274-6849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2616 WASHINGTON STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/11/2008 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMY SMITH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXTENDED CARE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 967-8428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>398437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/22/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/21/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5423 HARRISON STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/23/2017 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COURTNEY EARLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FACILE ELDERLY CARE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(754) 307-2021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>561660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/15/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/14/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7829 NW 83RD ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40 NORTHWOOD DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NASHUA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/14/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIE-LINDA JANVIER-LEON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAMILY HOME CARE ALF LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(786) 874-4083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/19/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900 NORTH 24TH AVENUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Family Home Care ALF LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/25/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACQUELINE CRESPO COOLS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST CHOICE COMFORT CARE INCORPORATED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11968904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(786) 405-0151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>376085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6200-6210 CLEVELAND ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST CHOICE COMFORT CARE, INCOPORATED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/1/2015 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIAYDE VALDES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLAMINGO ALF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11968487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 972-0375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>347088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4788 NW 1ST ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33317-3136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WELCOME HOME CARE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/22/2017 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADA LINARES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLAWLESS COSMETICS AND RECOVERY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 414-4780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>503050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/24/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/23/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9360 NW 20TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONTINUAL CARE FACILITY LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/14/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.flawless-recovery.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPAL A BRADSHAW-JACKSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOREST SPRING GARDEN, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 724-2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10921</x:t>
+  </x:si>
+  <x:si>
     <x:t>6/1/2024 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>5/31/2026 12:00:00 AM</x:t>
   </x:si>
   <x:si>
-    <x:t>9423 ASTON GARDENS COURT</x:t>
-[...953 lines deleted...]
-    <x:t>https://www.fivestarseniorliving.com/communities/fl/deerfield-beach/the-horizon-club</x:t>
+    <x:t>7512 SW 5TH STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOREST SPRING GARDEN LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/7/2016 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STACY HUSSAIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOREST TRACE SENIOR LIVING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11910672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 572-4700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/3/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/2/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5500 NW 69TH AVENUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PACIFICA LAUDERHILL, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/8/2014 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.pacificaforesttrace.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAURA FUSARO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARDENS OF ALOES ASSISTED LIVING FACILITY, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11965769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 578-3635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/2/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/1/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7438 NW 47TH PLACE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gardens of Aloes Assisted Living Facility, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/2/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIE MONIQUE CHARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENTLE TOUCH ASSISTED LIVING FACILITY, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11968779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 292-3596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4387 NW 42ND TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/8/2014 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALTHEA SMITH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLD COAST LOVING CARE, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 534-9401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>274192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5517 HAYES STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33021-4632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/2/2008 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDIE PIERRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDEN AGE RESIDENCES, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11910732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 583-3321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1110 S STATE ROAD 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDEN AGE SENIORS OF SUNRISE, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 741-9442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/22/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/21/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9811 NW 31ST PLACE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/7/2010 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mygoldenageseniors.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARJORIE GILLESPIE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDEN GLOW VILLA SOUTH, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11964312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(561) 703-8067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/19/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/18/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8664 NW 1ST STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19704 HAMPTON DR.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOCA RATON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palm Beach</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/19/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUNIA CAYARD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDEN RANCH, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(786) 256-2773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/22/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/21/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5711 SW 196TH LANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHWEST RANCHES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/29/2008 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEORGINA DORADO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDEN SANDS RETIREMENT HOME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11911209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 524-6054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>809 NE 20TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33304-3035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDEN DIVERSIFIED SERVICES, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/28/1999 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>goldenleisurealf.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWABY ADINA KERR-ROLLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOD HOPE MANOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11953535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 677-2900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/27/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/26/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2251 NW 29TH CT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33311-2147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BETHEL HEALTH CARE CORP.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/29/2005 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARVA MARIA LIGHTBOURN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRACE CRESCENT HOME CARE INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 721-4309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/14/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/13/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9500 NW 80TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33321-1306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grace Crescent Home Care Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/14/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACQUELINE SAUNDERS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRACE MAJESTIC SENIOR RESIDENCE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11968512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 553-4985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>349055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/28/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/27/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1301 N 47TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33021-4700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIANE WALKER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GREEN LIFE ASSISTED LIVING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11968725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(727) 239-4293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>363642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/9/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/8/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>840 SW 8TH STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4613 N UNIVERSITY DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMB 237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33067-4602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>840 SW 8TH LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/13/2021 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.greenalfs.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAIGE DIBIANO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARBORCHASE OF CORAL SPRINGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11965157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 255-5557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/28/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2975 NW 99TH AVENUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>958 20TH PL FL 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VERO BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32960-6420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indian River</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARBORCHASE OF CORAL SPRINGS, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2006 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.harborchase.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANGELICA ROBINSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARBORCHASE OF TAMARAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11965462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 722-0212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6855 NW 70TH AVENUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARBORCHASE OF TAMARAC, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/22/2007 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>BELINDA BELOTTE DAVIS</x:t>
   </x:si>
   <x:si>
-    <x:t>COLONIAL GARDENS RESIDENCES LLC</x:t>
-[...416 lines deleted...]
-    <x:t>EMBASSY RETIREMENT HOME OF MARGATE</x:t>
+    <x:t>HARMONIOUS HOMES RESIDENTIAL ASSISTED LIVING FACILITY LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(754) 757-9720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>524833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/21/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/20/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4838 NW 93RD TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33351-5220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/1/2023 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.harrmonioushomesalf.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARBEN MAWIYAH-EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HART ASSISTED LIVING, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(754) 245-7251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>432174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3641 NW 79TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HART ASSISTED LIVING LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/17/2019 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELISA LUSCAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAVENCREST ALF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(561) 598-4099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>492163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/4/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/4/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>610 NW 45TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COCONUT CREEK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33066-1904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAVENCREST II ALF, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/1/2021 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YVONNE GEORGIA JOHNSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAVENCREST ALF III</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11965951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 971-4289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/17/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/16/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4471 COCONUT CREEK BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAVENCREST ALF LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/9/2002 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOLLYWOOD BEACH RETIREMENT HOME II</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11953238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(917) 913-9966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1722-1726 MADISON ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33020-5537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1722 MADISON ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peter The Great II, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANITA LEANOR GORDON-HANSHAW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOLLYWOOD MANOR ASSISTED LIVING, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 929-7487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/19/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/18/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928 WASHINGTON ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33020-6046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/5/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RONALD FRANCOIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOLY GARDEN ALF OF HOLLYWOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(206) 683-3729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>540531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2904 N 36TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>810 N 31ST CT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Care and Comfort Management, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANA PATSIAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOME CARE VILLAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 592-8170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>216479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/11/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/22/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9039 NW 20TH MANOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MI CASA SU CASA SENIOR'S VILLAS, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/18/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.homecarevilla.vpweb.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTASHA SMALL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOME SWEET HOME ASSISTED LIVING INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 692-4236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>464080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/10/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/9/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2240 RIVERDALE DR N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/17/2019 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOAN MARSH SIMPSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOME-WELL LIVING HEALTH CARE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11965847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 796-6084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/9/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/8/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8630 RAMBLEWOOD DRIVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8630 RAMBLEWOOD DR.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/9/2023 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>southfloridaassistedliving.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEPHANNE MASSENA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOPE GARDEN ASSISTED LIVING OF BROWARD INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11953640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 440-3854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/17/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2011 NW 59TH WAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOPE GARDEN ASSISTED LIVING L.L.C.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/19/2004 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLINTON ALBERT THOMPSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HORIZON ALF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11910708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 523-1543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/31/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/30/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1490 NW 21ST ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33311-3522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOTAL CARE MANOR, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/2/2003 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JASON KISSOONLAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I &amp; G ASSISTED LIVING FACILITY, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 580-1006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/4/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/3/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6560 HARBOUR RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/2/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATRICIA DEL PILAR ZUNIGA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDEPENDENCE HALL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11910686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 563-6232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/31/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/30/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1639 NE 26TH STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILTON MANORS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1639 NE 26TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1639 OpCo,LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.amaraseniorliving.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIGUEL PARKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVANHOE ALF INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 880-4075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>505669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/9/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/8/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5620 HAWKES BLUFF AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVANHOE ALF INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/13/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIDELYS MORA ARIAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACOB'S TENDER LOVING CARE ASSISTED LIVING LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(754) 223-4165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7000 NW 6TH STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/3/2020 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.jacobstlcalf.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MESELEY LUBIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHN KNOX VILLAGE OF FLORIDA, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11910692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 783-4082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/22/2023 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>840 LAKESIDE CIR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33060-3720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.johnknoxvillage.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JENNIFER ETIENNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUBILEE ASSISTED LIVING II LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 872-2439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>475763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/5/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/4/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16791 REDWOOD WAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUBILEE ASSISTED LIVING II, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/29/2021 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jubileealf.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YVONNE LOUISE HERNANDEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUBILEE ASSISTED LIVING OF FLORIDA LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 394-9118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>384077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/10/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16639 REDWOOD WAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUBILEE ASSISTED LIVING OF FLORIDA, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/21/2016 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.jubileealf.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KELLY'S ASSISTED LIVING FACILITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11911212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 524-2867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/24/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/23/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1451 NW 20TH STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H&amp;W WILLIAMS, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/25/2002 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HANNAH WILLIAMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEVAL EXQUISITE CARE, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 575-2407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/11/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/11/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2631 NW 107TH AVENUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/1/2004 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALLI REYNOLDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOZY KOVE ASSISTED LIVING FACILITY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 316-6580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/20/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/19/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>490 NW 45TH TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33317-2748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/27/2009 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.mykozykove.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARPER JUNE RAMSEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KT'S ASSISTED LIVING INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11971066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 417-5908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>588076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/8/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/7/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207 NW 3RD CT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HALLANDLE BCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRANDON AUSTIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L &amp; D PARADISE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 336-3662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>499671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/16/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/15/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5511 SW 6TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/17/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LASCELLES WALDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAKEVIEW RETIREMENT RESIDENCE, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11965218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 714-0064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2304 NW 52ND COURT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAKE VIEW RETIREMENT RESIDENCE, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.lakeviewrr.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SONIA Y BELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAMERCIE HOME INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11942785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 486-7792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/23/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/22/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4225 NW 25TH PLACE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAMERCIE HOME, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/16/1994 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEA YASMINORIANA RICHARDSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEEWARD ISLE HOMES LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(941) 718-9134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>424631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/5/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/4/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>740 NW 85TH WAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2018 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIANAY CABRERA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEISURE LIVING OF VICTORIA PARK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 766-4961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>292579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/23/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/22/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1700 NE 5TH STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCHID DIVERSIFELD SERVICES, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/7/2009 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LENOX BY RSR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 741-5700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/7/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/6/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6700 W COMMERCIAL BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LENOX ALF LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/7/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.rsrcares.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEORAY ALF, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 559-9307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/29/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/28/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101 THOMAS ROAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/19/2006 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MILEIDY REYNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIFE IS PRECIOUS ASSISTED LIVING LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 628-5187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>290615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/26/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/25/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2527 JACKSON STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2016 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREDELINE JAMERO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIFESTYLE LIVING #2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 894-7958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>216766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/7/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/6/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>833 NORTH RAINBOW DRIVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIFESTYLE LIVING, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/9/2006 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINDA CAVALLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINCOLN MANOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11910698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 922-1995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/11/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/10/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2144 LINCOLN STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P.O. BOX 221650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHERBY DEVELOPMENT, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/11/2006 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACELA ORTEGA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINDO'S HOUSE OF CARE, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 970-9915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>313086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/8/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/7/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6821 SW 8TH CT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/29/2010 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINDSAY'S ALTERNATIVE CARE INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11965550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 383-1295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/18/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/17/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6463 NW 43RD COURT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PO BOX 670416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINDSAY'S ALTERNATIVE CARE, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2000 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lindsaysalternativecare.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOAN CLARKE LINDSAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 509-9983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/11/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/10/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5033 NW 89TH WAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33067-1916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33067-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/15/2005 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11965079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/15/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/14/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5783 NW 48TH DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33067-4001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOX 670416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/14/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11953456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/14/2023 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/13/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1763 NW 85TH DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33071-6253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARRINGTON ESMIE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINDY CARE AT CORAL SPRINGS, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11964054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 274-9565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9565 NW 27TH STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7456 VISCAYA CIRCLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINDY CARE AT CORAL SPRINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/3/2018 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NERLANDE BELIDOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINDY CARE II INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>440086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10968 NW 9TH MANOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/1/2021 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOYD'S SIGNATURE CARE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 684-5358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>575742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/9/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/8/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7551 BLACK OLIVE WAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAXINE D. JEMISON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOVE AND AFFECTIONATE ALF, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 718-7556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/2/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>311 SW 77TH TERRACE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/4/2004 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAROL JOSEPHINE GREGG-GORDON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOVE IS LOVE ALF LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 749-3138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/3/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/12/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2560 NW 83RD AVENUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/13/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>amethystcareinc.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIXA GUERRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOVING CARE OF MIRAMAR, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 497-2182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>532004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/5/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/4/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1813 S.W.96TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1813 S.W. 96TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Loving Care of Miramar, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/5/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARELIS SABATELA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOVING HANDS OF INVERRARY LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 709-2199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>459279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/18/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4901 NW 72ND TERR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/7/2017 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NATALIE REID KNIGHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LS HOLISTIC CARE ASSISTED LIVING LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(754) 702-8836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>478644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/13/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/12/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7901 NW 43RD ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LS HOLISTIC CARE ASSISTED LIVING, LLC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/5/2021 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>wwwlsholisticcare.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAVERN SHAW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUBRIN LOVING CARE, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 587-4181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6564 SW 20TH CT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33317-5147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/4/2009 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.lubrinlovingcareinc.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALONIE LUBRIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUX CARE HOMES OF AMERICA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(754) 232-4918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>552534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/7/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/6/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6790 NW 25TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7951 RIVIERA BLVD #308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lux Care Homes of America LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.luxcarehomesofamerica.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVORY WASHINGTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAGGYS HOME CARE III INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(786) 376-6364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>440187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/16/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/15/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12803 SW 53RD CT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAGGYS HOME CARE III, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/4/2019 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRITTANY MENDEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAJESTIC MEMORY CARE BY RSR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11964730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 622-8690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1200 ARTHUR STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33019-3118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAJESTIC ALF LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/16/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.majesticbyrsr.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REMEDIOS LEONG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARGATE  ASSISTED LIVING &amp; ADULT CARE CENTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(206) 949-5646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/22/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/21/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>521 NW 70TH WAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEAVEN ELAHI LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/5/2018 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALI KHADIJA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARRYSHOW HOUSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11968162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 234-2364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>324080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/30/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/29/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2141 NW 63RD AVENUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7491 W OAKLAND PARK BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STE 308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33319-4966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMMUNITY ACCESS SERVICE, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2013 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.cascares.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SONIA MARRYSHOW DUNCAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARY'S EXTREME CARE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 643-0792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/2/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/1/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6107 SW 26TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33023-3907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOD MOVE ENTERPRISES, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/8/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARY ANN MELINDA BARRY-AUSTIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARY'S LOVE &amp; CARE HOME INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 589-5579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>511583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6981 COOLIDGE ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/24/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANNELIS AVILA-ARGUELLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEADOWVIEW PROGRESSIVE CARE II</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 715-3866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>551043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9440 JOHNSON ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meadowview Progressive Care II inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRANCIS GRIFFITH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDFLO ASSISTED LIVING FACILITY, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 565-2791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/17/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/16/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4348 NW 5TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33309-4703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JANET WILLIAMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDITERRANEAN COMFORT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 752-1486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4180 CORAL SPRINGS DRIVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWAANNE HOLDINGS, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/13/2004 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANEITA M CLARKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERRIMENT ASSISTED LIVING RESIDENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11910710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 921-4059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1835 WILSON STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEYU HEALTH CARE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/13/2019 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://428healthcare.com/locations/merriment/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSHA PINNEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICASA SENIOR LIVING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 613-1163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/13/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/12/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6021 DUVAL ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6920 SW 56TH CT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICASA ALF, LLC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/14/2020 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.livingatmicasa.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLAUDIA HERNANDEZ TAMAYO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIDTOWN ASSISTED LIVING RESIDENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11910711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 927-2001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/15/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/14/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2001 POLK STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JM613HOLDINGS, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/15/2021 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUINCHE DOWDELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORR YOUNG LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 692-4539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>509966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/10/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8021 BUTTONWOOD CIR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORR YOUNG, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/14/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>theseniorsocial.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAVONNE RICHARD YOUNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAMI HOME 2 INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11968742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(786) 267-5864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>364629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/4/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/3/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11120 SW 10 TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/6/2014 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAMIVIAN MORALES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAMI HOME, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>279793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19380 SW 16TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33029-6138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20362 NW 43RD CT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAROL CITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33055-1205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Miami-Dade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/22/2009 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">NENA'S ON THE LAKE, ALF LLC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 892-5751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>398960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8140 NW 47TH CT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5560 LAKEWOOD CIR S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33063-5285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NENA'S ON THE LAKE, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/4/2017 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LORRAINE WHITFIELD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEW HORIZON NORTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11965994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 554-9033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/12/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8112 NW 74TH TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33321-4861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEW HORIZON EAST, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/14/2003 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOAN GAY BENNETT-CLARKE MRS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE'S LOVING CARE HOME LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(786) 357-2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>550817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/29/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/28/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8160 SW 7 COURT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8225 SUNRISE LAKESA BLVD APT 302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice's Loving Care Home LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YVENICE DESROSIERS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHLAKE LIVING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11910716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 922-2643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/20/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/19/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1222 NORTH 16TH AVENUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHLAKE AHCA OPCO, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/20/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.northlake-living.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANETA BRYL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OAKMONTE VILLAGE OF DAVIE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(239) 908-2921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>395472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/1/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/30/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8201 STIRLING RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8201 Stirling Road Opco LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/1/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.royalseniorcare.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RENE BUCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OASIS AT MARGATE ASSISTED LIVING FACILITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11910705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 972-0200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/13/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/12/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1189 W RIVER DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33063-3578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Breuer Health of Margate LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/13/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://428healthcare.com/locations/oasis-margate/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIANNA GRAHAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OASIS FAMILY RESORT, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11968457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 643-6963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>343843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/3/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/2/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5245 NW 73RD TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33319-6316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/14/2013 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOPHERONIA A RICHARDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OASIS PALMS, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11968690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(754) 210-6790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>361718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/9/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/8/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12629 SW 21ST STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/7/2014 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHELLE ANTONETTE MCDONALD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLIVINNE'S IN-HOME CARE, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11964358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 346-2131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3153 NW 114TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33065-3105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/25/1997 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLIVINNE ANNBLYTHE WILLIAMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPEN HEART RETIREMENT HOME, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 428-5181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>342 SW 34TH TERRACE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/6/2006 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PALM ARBOR RESIDENCE OF MARGATE LLC</x:t>
   </x:si>
   <x:si>
     <x:t>11963798</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 972-5600</x:t>
   </x:si>
   <x:si>
     <x:t>35</x:t>
   </x:si>
   <x:si>
     <x:t>2887</x:t>
   </x:si>
   <x:si>
     <x:t>8668</x:t>
   </x:si>
   <x:si>
+    <x:t>7/17/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/16/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6093 NW 9TH CT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33063-3661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palm Arbor Residence of Margate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DONNALIA DELIAZAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PALM MANOR ALF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11965856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 963-3643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6609 SW 20TH STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORIAH CARE, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/12/2014 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAVERN GORDON THOMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PALMS LIVING CENTER LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(561) 908-1951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>580146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/9/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4275 NW 67TH WAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/4/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLYDELL DEWBERRY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PALMS VILLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11953544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 484-1350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/2/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/1/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2131 NW 28TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33311-2136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PALMS VILLA RETIREMENT HOME INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2000 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARADISE MANOR SENIOR RESIDENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11922340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 565-7049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/3/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>365 NW 43RD CT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33309-4731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOME FOR GOLDEN AGE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/4/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VERONIKA NIKOLAJUK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARADISE VILLA RETIREMENT AT SHERIDAN #V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 433-7523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11330 SHERIDAN ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33026-1424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARADISE VILLA RETIREMENT HOME, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/3/2006 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBIN P STEWART</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARAISO DOS GARDENIAS II LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(786) 227-0853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>307154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/25/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/24/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17851 SW 11TH COURT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/25/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANDRA GAMBOA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARAISO DOS GARDENIAS III LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11965052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/1/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/30/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11360 NW 29TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33323-1659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paraiso Dos Gardenias III LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>evalvelife.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZULEIDY NAVARRETE AVILA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARK SUMMIT AT CORAL SPRINGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11932698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 752-9500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/1/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8500 ROYAL PALM BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWO NEWTON PLACE, 255 WASHINGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUITE 230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNH FLA TENANT LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/1/2020 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.fivestarseniorliving.com/communities/fl/coral-springs/park-summit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIE SURPRIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARKSIDE TAMARAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(754) 755-7501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>556855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/10/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7501 NW 76 STREET TAMARAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARKSIDE MEMORY CARE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/1/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://parksidememorycare.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEEMA S LAKHANI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PENINSULA (THE)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11964636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 893-7755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/1/2023 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/30/2025 12:00:00 AM</x:t>
   </x:si>
   <x:si>
-    <x:t>11/29/2027 12:00:00 AM</x:t>
-[...1658 lines deleted...]
-    <x:t>5/16/2024 12:00:00 AM</x:t>
+    <x:t>5100 WEST HALLANDALE BEACH BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOP PENINSULA OPCO, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.thepeninsulaassistedliving.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUSAN MARIE HERNANDEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOENIX SENIOR LIVING I CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 682-1985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10020 NW 50TH MNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33076-2419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GABRIELA JANETA ROMAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINES RETIREMENT RESIDENCE, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(754) 244-1296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/5/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/4/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7740 NW 1ST STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2327 NW 190TH AVENUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/1/2008 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JULIA C GIORDANO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLANTATION SENIOR LIVING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11968594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 937-6869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>354943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4725 NW 4TH COURT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>840 ARIZONA AVENUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDEN ROSE PRESTIGE LIVING FACILITY CORP.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYCENTH ALLISON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAZA OF HALLANDALE BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11911449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 961-8111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3535 SW 52ND AVENUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEMBROKE PARK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAZA OF PEMBROKE ALF LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAQUELINE ACEVEDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRECIOUS &amp; DESTINY SENIOR LIVING, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(754) 235-7853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>457705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/23/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>782 SW 54TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8081 EMERALD WINDS CIR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOYNTON BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2020 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://preciousanddestinyalf.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERMITH SAINTILUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRESTIGE CARE HALLANDALE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(305) 397-3829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>546946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105 SW 4TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prestige Care Hallandale LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROMAN GOLDENBERG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRINCE ADAM'S  PLACE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 854-3889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>423913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/6/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/5/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2346 B SCOTT ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2620 SW 66TH TERR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRINCE ADAM'S PLACE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/18/2019 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BERYL V CHEESEMAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PROVIDENCE LIVING AT PEMBROKE PINES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 363-0574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>544251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/24/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/23/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10120 CITY CENTER BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEMBROKE ALMC OPERATOR LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>providence-seniorliving.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILLIAM SANTANA-GONZALEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUALITY CARE ASSISTED LIVING FACILITY, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11965100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 800-3851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/11/2023 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/10/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10215 NW 17TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33071-5810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUALITY CARE ASSISTED LIVING FACILTY. INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/15/1999 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JANET MARCIA BANTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAINBOW PLACE, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11964521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 964-8179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>522 SOUTH RAINBOW DRIVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/25/1997 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEISHA WALTERS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RANMAR GARDENS, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11911213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 491-7396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1454 NE 56TH STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/30/2002 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.ranmargardens.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARJORIE EUPHEMIA STEWART</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REBECCA HOME, INCORPORATED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(754) 244-2121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>274713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/30/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/29/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2383 NW 111TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33322-2542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2008 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REBECCA FLETCHER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REBECCA HOUSE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 748-8487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>191091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/5/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/4/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6711 NW 46TH CT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33319-4022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REBECCA HOUSE, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/23/2005 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TENNSY FISHLEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCKWELL SENIORS, INC. II</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 421-9115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/3/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/2/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5030 NW 44TH AVENUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCKWELL SENIORS, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/9/2010 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATRICIA ANDREA ANDERSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROYAL LIVING AT COCONUT CREEK INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 427-2161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/25/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/24/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3420 NW 71ST STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROYAL LIVING AT COCONUT CREEK, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/7/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.royalassistedlivingfacilities.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAPINDER K SAHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROYAL PALM SENIOR RESIDENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11912102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 491-4041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/31/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/30/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5121 NE 19TH AVENUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROYAL PALM ALF LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/31/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.royalpalmsr.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAURICE FORTOUL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RS SHALOM HOME ALF #2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(786) 262-7386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>384832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/1/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>905 NE 10TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RACHEL R SADE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAEJCA'S CASTLE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 450-5506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/16/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/15/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13393 SW 32ND STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1340 NE 179TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N MIAMI BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33162-1316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/3/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.saejcascastle.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVELYNE LAURE FONTAINE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFE HARBOR ASSISTED LIVING RESORT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11965179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 681-0590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/13/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/12/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1320 SW 26TH STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAJESTIC CARE MARINA MILE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/12/2016 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAZIA HUSSAIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARA'S HOUSE, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11968127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 533-4746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>321199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/29/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/28/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1567 NE 46TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33334-4255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/20/2011 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIOLA M MURRAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARAS HOUSE II</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 765-6997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>515914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/24/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/23/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4401 NW 19TH TERR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARAS HOUSE11 INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/9/2022 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEASIDE AT HALLANDALE BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 607-1000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>479480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/14/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/13/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2091 S OCEAN DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YMP SEASIDE OPCO LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/20/2021 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.seasidehallandalebeach.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEAN REESE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELA'S PLACE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11968991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 496-1007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>383514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/20/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/19/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5850 SW 32 TERRACE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELA'S PLACE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/9/2016 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.selasplace.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELA AMRANI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SERENITY ISLES ALF INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 873-3975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>387627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/5/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3980 NW 47 TERR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/3/2016 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.serenityislefl.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARROL RUSSELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHERIDAN MANOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11964562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 929-7505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/1/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/31/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2415 N 20TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33020-2111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Optimax LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/1/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>none</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KARREN KARAPETIAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHORESIDE SERENITY ASSISTED LIVING FACILITY LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11971069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 536-0340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>588273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/8/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8708 NW 57TH DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shoreside Serenity Assisted Living Facility LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MINDY WASHINGTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SONATA COCONUT CREEK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11965413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 975-6399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/27/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/26/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4175 WEST SAMPLE ROAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CREF3 FSLP COCONUT CREEK OWNER LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/20/2021 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.sonataseniorliving.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JENNIFER FORBES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPRING MANOR ASSISTED LIVING, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11964523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 752-3243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1780 NW 112TH TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33071-6372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/8/1999 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.assitedlivinginflorida.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAVPREET SAHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPRINGTREE SENIOR LIVING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11963865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 572-4261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/8/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/7/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4201 SPRINGTREE DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33351-6163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PACIFICA SL SUNRISE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/30/2019 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.springtreeseniorliving.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIDGET ELIZABETH PARKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST JOSEPH RESIDENCE, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11910731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 739-1483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/10/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/9/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3485 NW 30TH STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/6/1996 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.catholichealthservices.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROSEMARIE BAILEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUMMERVILLE HOMES, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 961-9998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/8/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/7/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7933 INDIGO ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33023-5840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUMMERVILLE HOMES  LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/21/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.Summervillehomesalf.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORREL ALBERTA CHRISTIAN-WINT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNFLOWER SENIOR LIVING II, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(754) 235-2666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/29/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/28/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7106 NW 84TH STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4801 HOLLY DRIVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/29/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.sunflowerassistedlivingfacilities.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARGUERITE BRENDA SANKARLALL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNFLOWER SENIOR LIVING, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 718-9578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6931 NW 81ST COURT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4801 HOLLY DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33319-3142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2006 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNNY DAYS ASSISTED LIVING FACILITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11965850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 921-1819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/3/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1845 GARFIELD STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNNY DAYS ASSISTED LIVING FACILITY LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/29/2021 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.sunnydaysalf.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YANET LOPEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNNY RESIDENCE, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 436-1381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9001 SW 20 STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/4/2005 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEN-KUNI CEANT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNSHINE ASSISTED LIVING INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11964851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 255-5588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6513 NW 55TH STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNSHINE ASSISTED LIVING, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/22/1998 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.assistedlivinginflorida.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNSHINE SENIOR CARE SERVICES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 499-2097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/13/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/12/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1730 NW 111TH TERRACE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/18/2008 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARA CASTANEDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUPERIOR CARE II INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 288-1069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>397880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/24/2023 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/23/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8025 NW 83 ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/13/2017 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALERIE JOY THOMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUPERIOR CARE, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 345-6511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11412 NW 1ST PLACE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/14/2006 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TENDER CARE ALF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11953543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2720 SW 6TH COURT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KISSLEE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/22/2018 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE BRIDGE AT INVERRARY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 315-9686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4291 ROCK ISLAND RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33319-4509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33319-4515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVERRARY RETIREMENT INVESTORS, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/24/2005 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.centurypa.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEORGE M TOKESKY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE COLONY CLUB ALF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11910720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 748-0509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3799 PINE ISLAND ROAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLONY SHINY SERENITY, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/30/2015 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.cherryoakseniorliving.com/house/colony-club/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE COURT AT PALM AIRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11963914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 975-8900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/1/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2701 N COURSE DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33069-3058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.fivestarseniorliving.com/communities/fl/pompano-beach/the-court-at-palm-aire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINDA RAMROOP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE EDEN INN ALF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 581-2240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/19/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/18/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4064 SW 51ST ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33314-5712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FILINDIA, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/19/2007 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SULAIMAN PEERU MOHAMMED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE ENGLAND'S PLACE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11968532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(754) 244-3083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5520 BUCHANAN STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/18/2013 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUDDETH NADEEN ENGLAND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE MERIDIAN AT WATERWAYS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(754) 212-1870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>390299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3001 E OAKLAND PARK BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOMH FORT LAUDERDALE OPERATING LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/27/2019 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>themeridianatwateways.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TINA MARTIN CRANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE MONARCH AT COCONUT CREEK ASSISTED LIVING AND MEMORY CARE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 246-7000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>435328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2023 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5461 JOHNSON RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CP - COCONUT CREEK DEVELOPMENT I, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/17/2019 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.yourlifesl.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAIL A THOMPSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE PALACE AT WESTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 217-2000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>474468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/6/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/5/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16025 EMERALD ESTATES DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HELEN HOMES OF WESTON DEVELOPMENT L.L.C.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/4/2021 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.thepalaceatweston.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZACHI SHAHAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE PALMS ALF CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11968591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(786) 239-0296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>354911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/30/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/29/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8487 NW 34TH MANOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/2/2013 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAURA MARTINEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE PALMS AT PLANTATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 932-2224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>541814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/6/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/5/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1019 S STATE ROAD 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palms Plantation Property, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>thepalmsatplantation.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MATTHEW SARNELLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE POINTE AT DEERFIELD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11942721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 698-6269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3001 DEER CREEK COUNTRY CLUB BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fivestarseniorliving.com/communities/fl/deerfield-beach/the-forum-at-deer-creek</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CINDY MESALIEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE POINTE AT PLANTATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11910689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 635-6712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/15/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/14/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8600 W SUNRISE BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33322-4012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5101 NE 82ND AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STE 200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VANCOUVER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98662-6343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNH PLFL TENANT, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2011 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://sinceriseniorliving.com/the-pointe-at-plantation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THELMA KIRLEW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE POINTE AT POMPANO BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11932585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 943-1155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/25/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/24/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1371 SOUTH OCEAN BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pompano Beach SLC Tenant LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.fivestarseniorliving.com/communities/fl/pompano-beach/five-star-premier-residences-of-pompano-beach</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCSANA NICOLETA BOWERS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE PRESERVE AT PALM AIRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11911749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 970-2600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/15/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/14/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3701 W MCNAB RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33069-4966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRP PRESERVE PALM AIRE, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/18/2013 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELANIE WHITE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE RESIDENCE AT DANIA BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(754) 777-7200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>393213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150 STIRLING RD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DANIA BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE RESIDENCE AT WESTLAKE OPCO LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/3/2016 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.theresidenceatdb.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGNIESZKA MELKA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE TERRACES AT HOLLYWOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11953616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 989-8008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2480 NORTH PARK ROAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://sinceriseniorliving.com/the-terraces-at-hollywood/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELIZABETH CARTWRIGHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE VILLAGE OF DEERFIELD BEACH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11963790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 361-5502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1050 SW 24TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33442-7601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2C1J MANAGEMENT III, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.grandvilladeerfieldbeach.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAMES RYAR BURNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOUCH OF KLASS A. L. F. INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 548-4889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>282820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>560 SW 60TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33317-3948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOUCH OF KLASS ALF, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/25/2009 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANGELLA PITTERSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TREASURE CARE ASSISTED LIVING LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11966543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(561) 460-9295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/18/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/17/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5841 NW 56TH PLACE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TREASURE CARE ASSISTED LIVING L.L.C.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/18/2018 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTHIA RICKETTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TREEMONT ON THE PARK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11943030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 563-0276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/15/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/14/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3881 NE 3RD AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33334-1259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCHARD PARK AT DEERFIELD CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/17/1999 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEPHEN GEORGE TARQUINIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIQUE ASSISTED LIVING RESIDENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11965639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 575-8585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/4/2023 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/3/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8501 NW 38TH STREET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unique Assisted Living Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/1/2021 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAILYN LAZO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URSULA'S HAVEN ASSISTED LIVING FACILITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 639-3611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>392998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/3/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/2/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11900 NW 35TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URSULA'S HAVEN ASSISTED LIVING FACILITY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2016 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URSULA SCHMIEL-DEGAMA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URSULA'S HAVEN II ASSISTED LIVING FACILITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11970450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 990-8860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>548508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/22/2026 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/21/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10620 NW 32ND ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VICTORIA VILLA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11963757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 791-8881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/26/2028 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5151 SW 61ST AVENUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VICTORIA VILLA, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/1996 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.victoriavilla.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRENDA JACKSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VILLA RIO VISTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11932401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 763-1044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/23/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/22/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1115 SE 6TH TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33316-1224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAPPY RETIREMENT, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>villariovista.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALEX GHEORGHIU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIZCAYA BY THE SEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11967447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 782-6822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1621 NORTH OCEAN BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIZCAYA ALF, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/5/2014 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVETLANA KAGAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WELLNESS LIVING IN PLANTATION LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11969123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(786) 287-1041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>393297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/2/2025 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/1/2027 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221 NW 49TH AVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/1/2016 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JULIA GRANT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESTBRIDGE ALF, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11965978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 749-0141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3142 NW 109TH TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33351-6847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/9/2002 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESTCHESTER OF SUNRISE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11942718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 572-4444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/1/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9701 WEST OAKLAND PARK BLVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNRISE ASSISTED LIVING OPCO LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://westchesterofsunrise.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOEMI SUAREZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WICKSHIRE TAMARAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11965496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 722-6314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/1/2024 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7640 &amp; 7650 N UNIVERSITY DR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33321-2967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WICKSHIRE TAMARAC OPCO LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/1/2020 12:00:00 AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>www.whickshireseniorliving.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARGARITA CARDENAS-DRURY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILLIAMSBURG LANDING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11910750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(847) 917-8337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1776 NE 26TH ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33305-1429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1776 OPCO, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILLOW BAY SENIOR RESORT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11910699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(954) 426-9700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4777</x:t>
   </x:si>
   <x:si>
     <x:t>5/15/2026 12:00:00 AM</x:t>
   </x:si>
   <x:si>
-    <x:t>5511 SW 6TH ST</x:t>
-[...4388 lines deleted...]
-    <x:t>5/14/2026 12:00:00 AM</x:t>
+    <x:t>5/14/2028 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>4001 WEST HILLSBORO BLVD.</x:t>
   </x:si>
   <x:si>
     <x:t>WILLOW BAY HEALTH, INC.</x:t>
   </x:si>
   <x:si>
     <x:t>5/15/2012 12:00:00 AM</x:t>
   </x:si>
   <x:si>
     <x:t>www.willowbayalf.co</x:t>
   </x:si>
   <x:si>
     <x:t>WINDSOR PLACE RETIREMENT HOME</x:t>
   </x:si>
   <x:si>
     <x:t>11910753</x:t>
   </x:si>
   <x:si>
     <x:t>(954) 565-5858</x:t>
   </x:si>
   <x:si>
     <x:t>80</x:t>
   </x:si>
@@ -9129,51 +9138,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:AA250"/>
+  <x:dimension ref="A1:AA252"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:27">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="1" t="s">
@@ -9845,128 +9854,128 @@
       </x:c>
     </x:row>
     <x:row r="10" spans="1:27">
       <x:c r="A10" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H10" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J10" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K10" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="M10" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N10" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="O10" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P10" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q10" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R10" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S10" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T10" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U10" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="V10" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W10" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="X10" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Y10" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA10" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:27">
       <x:c r="A11" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="N11" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q11" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
@@ -9987,18053 +9996,18195 @@
       </x:c>
       <x:c r="X11" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Y11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z11" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="AA11" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:27">
       <x:c r="A12" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H12" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J12" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="K12" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="M12" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N12" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="O12" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P12" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q12" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S12" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="T12" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U12" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="V12" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W12" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="X12" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Y12" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z12" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA12" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:27">
       <x:c r="A13" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N13" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q13" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S13" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U13" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="V13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W13" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="X13" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Y13" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z13" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="AA13" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:27">
       <x:c r="A14" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J14" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="K14" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="M14" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="N14" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="O14" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P14" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q14" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="S14" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="T14" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U14" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="V14" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W14" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="X14" s="0" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
       <x:c r="Y14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA14" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:27">
       <x:c r="A15" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="N15" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q15" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S15" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="T15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U15" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="V15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W15" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="X15" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Y15" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z15" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="AA15" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:27">
       <x:c r="A16" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H16" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J16" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="K16" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="M16" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N16" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="O16" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P16" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q16" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S16" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="T16" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U16" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="V16" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W16" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="X16" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Y16" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z16" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="AA16" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:27">
       <x:c r="A17" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="N17" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q17" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S17" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="T17" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U17" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="W17" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="X17" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Y17" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z17" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="AA17" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:27">
       <x:c r="A18" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J18" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="K18" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="M18" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="N18" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="O18" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P18" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q18" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S18" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="T18" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U18" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="W18" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="X18" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Y18" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z18" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="AA18" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:27">
       <x:c r="A19" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N19" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q19" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="S19" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="T19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U19" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="V19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W19" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="X19" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Y19" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA19" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:27">
       <x:c r="A20" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H20" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="J20" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="K20" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="M20" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="N20" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="O20" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P20" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q20" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S20" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="T20" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U20" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="V20" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W20" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="X20" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Y20" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="Z20" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="AA20" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:27">
       <x:c r="A21" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N21" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q21" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="S21" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="T21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U21" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="V21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W21" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="X21" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Y21" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA21" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:27">
       <x:c r="A22" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H22" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J22" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="K22" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="M22" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N22" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="O22" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P22" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q22" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S22" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="T22" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U22" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="V22" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W22" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="X22" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Y22" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA22" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:27">
       <x:c r="A23" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N23" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q23" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S23" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U23" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="V23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W23" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="X23" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="Y23" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA23" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:27">
       <x:c r="A24" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H24" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="J24" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K24" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="M24" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="N24" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="O24" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P24" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q24" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="S24" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="T24" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U24" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="V24" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W24" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="X24" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Y24" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z24" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="AA24" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:27">
       <x:c r="A25" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="N25" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q25" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S25" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="T25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U25" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="V25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W25" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="X25" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Y25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z25" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="AA25" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:27">
       <x:c r="A26" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H26" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J26" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="K26" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="M26" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="N26" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="O26" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P26" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q26" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="S26" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="T26" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U26" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="V26" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W26" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="X26" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Y26" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z26" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="AA26" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:27">
       <x:c r="A27" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="N27" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q27" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S27" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="T27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U27" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="V27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W27" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="X27" s="0" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
       <x:c r="Y27" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z27" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="AA27" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:27">
       <x:c r="A28" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H28" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="J28" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K28" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="M28" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N28" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="O28" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P28" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q28" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="S28" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="T28" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U28" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="V28" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W28" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="X28" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Y28" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z28" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="AA28" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:27">
       <x:c r="A29" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="N29" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q29" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S29" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="T29" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U29" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="V29" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W29" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="X29" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Y29" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA29" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:27">
       <x:c r="A30" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H30" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J30" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="K30" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="M30" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="N30" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="O30" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P30" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q30" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="S30" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="T30" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U30" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="V30" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W30" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="X30" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="Y30" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA30" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:27">
       <x:c r="A31" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="N31" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q31" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S31" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="T31" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U31" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="V31" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W31" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="X31" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="Y31" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA31" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:27">
       <x:c r="A32" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H32" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="J32" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="K32" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="M32" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="N32" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="O32" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P32" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q32" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="S32" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="T32" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U32" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="V32" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W32" s="0" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="X32" s="0" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
       <x:c r="Y32" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z32" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="AA32" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:27">
       <x:c r="A33" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N33" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q33" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="S33" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T33" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U33" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="V33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W33" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="X33" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="Y33" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA33" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:27">
       <x:c r="A34" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H34" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="J34" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="K34" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="M34" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N34" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="O34" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P34" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q34" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="S34" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="T34" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U34" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="V34" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W34" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="X34" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="Y34" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA34" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:27">
       <x:c r="A35" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="G35" s="0" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I35" s="0" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="J35" s="0" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="K35" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="M35" s="0" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="N35" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="O35" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P35" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q35" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="S35" s="0" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="T35" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U35" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="V35" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W35" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="G35" s="0" t="s">
-[...43 lines deleted...]
-      </x:c>
       <x:c r="X35" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Y35" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z35" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="AA35" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:27">
       <x:c r="A36" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H36" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="J36" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="K36" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="M36" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="N36" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="O36" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P36" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q36" s="0" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="S36" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="T36" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U36" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="V36" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W36" s="0" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="X36" s="0" t="s">
         <x:v>494</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>491</x:v>
       </x:c>
       <x:c r="Y36" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA36" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:27">
       <x:c r="A37" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="N37" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q37" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="S37" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="T37" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U37" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="V37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W37" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="X37" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="Y37" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z37" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="AA37" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:27">
       <x:c r="A38" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="J38" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="K38" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="M38" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N38" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="O38" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P38" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q38" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S38" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="T38" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U38" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="V38" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W38" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="X38" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="Y38" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA38" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:27">
       <x:c r="A39" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N39" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="O39" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P39" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q39" s="0" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="S39" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="T39" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U39" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="V39" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W39" s="0" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="X39" s="0" t="s">
         <x:v>526</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>523</x:v>
       </x:c>
       <x:c r="Y39" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA39" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:27">
       <x:c r="A40" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H40" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="J40" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="K40" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="M40" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N40" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="O40" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P40" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q40" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="S40" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="T40" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U40" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="V40" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W40" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="X40" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Y40" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z40" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="AA40" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:27">
       <x:c r="A41" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N41" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q41" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="S41" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="T41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U41" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="V41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W41" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="X41" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="Y41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z41" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="AA41" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:27">
       <x:c r="A42" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H42" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J42" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="K42" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="M42" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N42" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="O42" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P42" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q42" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S42" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="T42" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U42" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="V42" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W42" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="X42" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Y42" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA42" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:27">
       <x:c r="A43" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="N43" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q43" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="S43" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="T43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U43" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="V43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W43" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="X43" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="Y43" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA43" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:27">
       <x:c r="A44" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="K44" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="M44" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N44" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="O44" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P44" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q44" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="S44" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="T44" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U44" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="V44" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W44" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="X44" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Y44" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z44" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="AA44" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:27">
       <x:c r="A45" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N45" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q45" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="S45" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="T45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U45" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="V45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W45" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="X45" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Y45" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA45" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:27">
       <x:c r="A46" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H46" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J46" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="K46" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="M46" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N46" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="O46" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P46" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q46" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="S46" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="T46" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U46" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="V46" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W46" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="X46" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="Y46" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="Z46" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="AA46" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:27">
       <x:c r="A47" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N47" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q47" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="S47" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U47" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="V47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W47" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="X47" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="Y47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z47" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="AA47" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:27">
       <x:c r="A48" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="J48" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="K48" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="M48" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="N48" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="O48" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P48" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q48" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="S48" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T48" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U48" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="V48" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W48" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="X48" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="Y48" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA48" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:27">
       <x:c r="A49" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="N49" s="0" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="O49" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P49" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q49" s="0" t="s">
         <x:v>647</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>646</x:v>
       </x:c>
       <x:c r="S49" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="T49" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U49" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="V49" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W49" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="X49" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="Y49" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA49" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:27">
       <x:c r="A50" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="M50" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N50" s="0" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="O50" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P50" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q50" s="0" t="s">
         <x:v>659</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>658</x:v>
       </x:c>
       <x:c r="S50" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="T50" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U50" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="V50" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W50" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="X50" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="Y50" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z50" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="AA50" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:27">
       <x:c r="A51" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N51" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q51" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="S51" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U51" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="V51" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W51" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="X51" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="Y51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA51" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:27">
       <x:c r="A52" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="K52" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="M52" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N52" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="O52" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P52" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q52" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="S52" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T52" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U52" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="V52" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W52" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="X52" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="Y52" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA52" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:27">
       <x:c r="A53" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N53" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q53" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="S53" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="T53" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="U53" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="W53" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="X53" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="Y53" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z53" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="AA53" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:27">
       <x:c r="A54" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="F54" s="0" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="G54" s="0" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="H54" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="I54" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="J54" s="0" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="K54" s="0" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="M54" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="N54" s="0" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="O54" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P54" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q54" s="0" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="S54" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="T54" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U54" s="0" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="V54" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W54" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
-      <x:c r="D54" s="0" t="s">
-[...52 lines deleted...]
-      </x:c>
       <x:c r="X54" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="Y54" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA54" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:27">
       <x:c r="A55" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q55" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="S55" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="T55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="V55" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W55" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="X55" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="Y55" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA55" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:27">
       <x:c r="A56" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="J56" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="K56" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="M56" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="N56" s="0" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="O56" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P56" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q56" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
-      <x:c r="O56" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S56" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T56" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U56" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="V56" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W56" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="X56" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="Y56" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z56" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="AA56" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:27">
       <x:c r="A57" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N57" s="0" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="O57" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P57" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q57" s="0" t="s">
         <x:v>744</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>743</x:v>
       </x:c>
       <x:c r="S57" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="T57" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U57" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="V57" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W57" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="X57" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="Y57" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z57" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="AA57" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:27">
       <x:c r="A58" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="K58" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="M58" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="N58" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="O58" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P58" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q58" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="S58" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="T58" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U58" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="V58" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W58" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="X58" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="Y58" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="Z58" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="AA58" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:27">
       <x:c r="A59" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="N59" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q59" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="S59" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="T59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U59" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="V59" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W59" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="X59" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Y59" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z59" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="AA59" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:27">
       <x:c r="A60" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="K60" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="M60" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="N60" s="0" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="O60" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P60" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q60" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
-      <x:c r="O60" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S60" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T60" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U60" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="V60" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W60" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="X60" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="Y60" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z60" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="AA60" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:27">
       <x:c r="A61" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="N61" s="0" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="O61" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P61" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q61" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
-      <x:c r="O61" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S61" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T61" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U61" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="V61" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W61" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="X61" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="Y61" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z61" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="AA61" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:27">
       <x:c r="A62" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="K62" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="M62" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="N62" s="0" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="O62" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P62" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q62" s="0" t="s">
         <x:v>803</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>802</x:v>
       </x:c>
       <x:c r="S62" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="T62" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U62" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="V62" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W62" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="X62" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="Y62" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA62" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:27">
       <x:c r="A63" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="M63" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N63" s="0" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="O63" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P63" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q63" s="0" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="S63" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="T63" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U63" s="0" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="V63" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W63" s="0" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="X63" s="0" t="s">
         <x:v>813</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>815</x:v>
       </x:c>
       <x:c r="Y63" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z63" s="0" t="s">
+        <x:v>817</x:v>
+      </x:c>
       <x:c r="AA63" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:27">
       <x:c r="A64" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="K64" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="M64" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="N64" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="O64" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P64" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q64" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="S64" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="T64" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U64" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="V64" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W64" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="X64" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="Y64" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z64" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="AA64" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:27">
       <x:c r="A65" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="N65" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q65" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="S65" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="T65" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U65" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="V65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W65" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="X65" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="Y65" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z65" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA65" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:27">
       <x:c r="A66" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
         <x:v>842</x:v>
       </x:c>
-      <x:c r="D66" s="0" t="s">
+      <x:c r="E66" s="0" t="s">
         <x:v>843</x:v>
       </x:c>
-      <x:c r="E66" s="0" t="s">
+      <x:c r="F66" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
-      <x:c r="F66" s="0" t="s">
+      <x:c r="G66" s="0" t="s">
         <x:v>845</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>846</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I66" s="0" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="J66" s="0" t="s">
         <x:v>847</x:v>
       </x:c>
-      <x:c r="J66" s="0" t="s">
+      <x:c r="K66" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
-      <x:c r="K66" s="0" t="s">
+      <x:c r="M66" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="N66" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="O66" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P66" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q66" s="0" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="S66" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="T66" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U66" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="V66" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W66" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
-      <x:c r="M66" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N66" s="0" t="s">
+      <x:c r="X66" s="0" t="s">
         <x:v>850</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>852</x:v>
       </x:c>
       <x:c r="Y66" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z66" s="0" t="s">
+        <x:v>851</x:v>
+      </x:c>
       <x:c r="AA66" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>852</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:27">
       <x:c r="A67" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
         <x:v>855</x:v>
       </x:c>
-      <x:c r="D67" s="0" t="s">
+      <x:c r="E67" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="F67" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
-      <x:c r="E67" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F67" s="0" t="s">
+      <x:c r="G67" s="0" t="s">
         <x:v>857</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>858</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="J67" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
-      <x:c r="J67" s="0" t="s">
+      <x:c r="K67" s="0" t="s">
         <x:v>860</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>861</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N67" s="0" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="O67" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P67" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q67" s="0" t="s">
         <x:v>862</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>863</x:v>
       </x:c>
       <x:c r="S67" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T67" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U67" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="V67" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W67" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="X67" s="0" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="Y67" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z67" s="0" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="AA67" s="0" t="s">
         <x:v>866</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:27">
       <x:c r="A68" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
         <x:v>869</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>870</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="G68" s="0" t="s">
         <x:v>871</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>872</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="J68" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
-      <x:c r="J68" s="0" t="s">
+      <x:c r="K68" s="0" t="s">
         <x:v>874</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>875</x:v>
       </x:c>
       <x:c r="M68" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N68" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="O68" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P68" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q68" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="S68" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T68" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U68" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="V68" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W68" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="X68" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="Y68" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA68" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:27">
       <x:c r="A69" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
         <x:v>879</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>880</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="G69" s="0" t="s">
         <x:v>881</x:v>
       </x:c>
-      <x:c r="G69" s="0" t="s">
+      <x:c r="H69" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I69" s="0" t="s">
         <x:v>882</x:v>
       </x:c>
-      <x:c r="H69" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I69" s="0" t="s">
+      <x:c r="J69" s="0" t="s">
         <x:v>883</x:v>
       </x:c>
-      <x:c r="J69" s="0" t="s">
+      <x:c r="K69" s="0" t="s">
         <x:v>884</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>885</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N69" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q69" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="S69" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="T69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U69" s="0" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="V69" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W69" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
-      <x:c r="V69" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="X69" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="Y69" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA69" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:27">
       <x:c r="A70" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
         <x:v>890</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>891</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="G70" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
-      <x:c r="G70" s="0" t="s">
+      <x:c r="H70" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I70" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="J70" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="K70" s="0" t="s">
         <x:v>893</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>896</x:v>
       </x:c>
       <x:c r="M70" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N70" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="O70" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P70" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q70" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="S70" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T70" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U70" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="V70" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W70" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="X70" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="Y70" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA70" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>895</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:27">
       <x:c r="A71" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N71" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q71" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="S71" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T71" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U71" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="V71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W71" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="X71" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="Y71" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA71" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>905</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:27">
       <x:c r="A72" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="J72" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="K72" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="M72" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N72" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="O72" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P72" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q72" s="0" t="s">
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="S72" s="0" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="T72" s="0" t="s">
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="U72" s="0" t="s">
         <x:v>917</x:v>
       </x:c>
-      <x:c r="S72" s="0" t="s">
+      <x:c r="W72" s="0" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="X72" s="0" t="s">
         <x:v>918</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>921</x:v>
       </x:c>
       <x:c r="Y72" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA72" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:27">
       <x:c r="A73" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F73" s="0" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="G73" s="0" t="s">
         <x:v>924</x:v>
       </x:c>
-      <x:c r="D73" s="0" t="s">
+      <x:c r="H73" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="I73" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="J73" s="0" t="s">
         <x:v>925</x:v>
       </x:c>
-      <x:c r="E73" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F73" s="0" t="s">
+      <x:c r="K73" s="0" t="s">
         <x:v>926</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>929</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N73" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q73" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="S73" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U73" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="V73" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W73" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="X73" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="Y73" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA73" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>929</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:27">
       <x:c r="A74" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="F74" s="0" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="G74" s="0" t="s">
         <x:v>934</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>937</x:v>
       </x:c>
       <x:c r="H74" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="J74" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="K74" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="M74" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N74" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="O74" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P74" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q74" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="S74" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T74" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U74" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="V74" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W74" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="X74" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="Y74" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA74" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:27">
       <x:c r="A75" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="N75" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q75" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="S75" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="T75" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U75" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="V75" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W75" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="X75" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="Y75" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA75" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:27">
       <x:c r="A76" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="H76" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I76" s="0" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="J76" s="0" t="s">
+        <x:v>957</x:v>
+      </x:c>
+      <x:c r="K76" s="0" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="M76" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="N76" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="O76" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P76" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q76" s="0" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="S76" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="T76" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U76" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="V76" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W76" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
-      <x:c r="J76" s="0" t="s">
+      <x:c r="X76" s="0" t="s">
         <x:v>960</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>963</x:v>
       </x:c>
       <x:c r="Y76" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z76" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="AA76" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:27">
       <x:c r="A77" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
+        <x:v>966</x:v>
+      </x:c>
+      <x:c r="G77" s="0" t="s">
+        <x:v>967</x:v>
+      </x:c>
+      <x:c r="H77" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I77" s="0" t="s">
+        <x:v>968</x:v>
+      </x:c>
+      <x:c r="J77" s="0" t="s">
         <x:v>969</x:v>
       </x:c>
-      <x:c r="G77" s="0" t="s">
+      <x:c r="K77" s="0" t="s">
         <x:v>970</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>971</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q77" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="S77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="T77" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="V77" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W77" s="0" t="s">
+        <x:v>971</x:v>
+      </x:c>
+      <x:c r="X77" s="0" t="s">
         <x:v>972</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>973</x:v>
       </x:c>
       <x:c r="Y77" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA77" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>973</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:27">
       <x:c r="A78" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
+        <x:v>975</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
-      <x:c r="D78" s="0" t="s">
+      <x:c r="E78" s="0" t="s">
         <x:v>977</x:v>
       </x:c>
-      <x:c r="E78" s="0" t="s">
+      <x:c r="F78" s="0" t="s">
         <x:v>978</x:v>
       </x:c>
-      <x:c r="F78" s="0" t="s">
+      <x:c r="G78" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
-      <x:c r="G78" s="0" t="s">
+      <x:c r="H78" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I78" s="0" t="s">
         <x:v>980</x:v>
       </x:c>
-      <x:c r="H78" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I78" s="0" t="s">
+      <x:c r="J78" s="0" t="s">
         <x:v>981</x:v>
       </x:c>
-      <x:c r="J78" s="0" t="s">
+      <x:c r="K78" s="0" t="s">
         <x:v>982</x:v>
       </x:c>
-      <x:c r="K78" s="0" t="s">
+      <x:c r="M78" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="N78" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="O78" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P78" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q78" s="0" t="s">
+        <x:v>982</x:v>
+      </x:c>
+      <x:c r="S78" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="T78" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U78" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="V78" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W78" s="0" t="s">
         <x:v>983</x:v>
       </x:c>
-      <x:c r="M78" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W78" s="0" t="s">
+      <x:c r="X78" s="0" t="s">
         <x:v>984</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>985</x:v>
       </x:c>
       <x:c r="Y78" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z78" s="0" t="s">
+        <x:v>985</x:v>
+      </x:c>
+      <x:c r="AA78" s="0" t="s">
         <x:v>986</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>987</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:27">
       <x:c r="A79" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
+        <x:v>988</x:v>
+      </x:c>
+      <x:c r="D79" s="0" t="s">
         <x:v>989</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>990</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
+        <x:v>990</x:v>
+      </x:c>
+      <x:c r="G79" s="0" t="s">
         <x:v>991</x:v>
       </x:c>
-      <x:c r="G79" s="0" t="s">
+      <x:c r="H79" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I79" s="0" t="s">
         <x:v>992</x:v>
       </x:c>
-      <x:c r="H79" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I79" s="0" t="s">
+      <x:c r="J79" s="0" t="s">
         <x:v>993</x:v>
       </x:c>
-      <x:c r="J79" s="0" t="s">
+      <x:c r="K79" s="0" t="s">
         <x:v>994</x:v>
       </x:c>
-      <x:c r="K79" s="0" t="s">
+      <x:c r="M79" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="N79" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="O79" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P79" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q79" s="0" t="s">
+        <x:v>994</x:v>
+      </x:c>
+      <x:c r="S79" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="T79" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U79" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="V79" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W79" s="0" t="s">
         <x:v>995</x:v>
       </x:c>
-      <x:c r="M79" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W79" s="0" t="s">
+      <x:c r="X79" s="0" t="s">
         <x:v>996</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>993</x:v>
       </x:c>
       <x:c r="Y79" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA79" s="0" t="s">
         <x:v>997</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:27">
       <x:c r="A80" s="0" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="H80" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K80" s="0" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="M80" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="N80" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="O80" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P80" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q80" s="0" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="S80" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="T80" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U80" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="V80" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W80" s="0" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="X80" s="0" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="Y80" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA80" s="0" t="s">
         <x:v>1005</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:27">
       <x:c r="A81" s="0" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="J81" s="0" t="s">
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="K81" s="0" t="s">
         <x:v>1011</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1013</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N81" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q81" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="S81" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T81" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U81" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="V81" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W81" s="0" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="X81" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="Y81" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA81" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1014</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:27">
       <x:c r="A82" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
+        <x:v>1016</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
+        <x:v>1017</x:v>
+      </x:c>
+      <x:c r="E82" s="0" t="s">
         <x:v>1018</x:v>
       </x:c>
-      <x:c r="D82" s="0" t="s">
+      <x:c r="F82" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
-      <x:c r="E82" s="0" t="s">
+      <x:c r="G82" s="0" t="s">
         <x:v>1020</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1022</x:v>
       </x:c>
       <x:c r="H82" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="K82" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="M82" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="N82" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="O82" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P82" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q82" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="S82" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="T82" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U82" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="V82" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W82" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="X82" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Y82" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA82" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:27">
       <x:c r="A83" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I83" s="0" t="s">
+        <x:v>1027</x:v>
+      </x:c>
+      <x:c r="J83" s="0" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="K83" s="0" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="M83" s="0" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="N83" s="0" t="s">
         <x:v>1030</x:v>
       </x:c>
-      <x:c r="J83" s="0" t="s">
+      <x:c r="O83" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P83" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q83" s="0" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="S83" s="0" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="T83" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U83" s="0" t="s">
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="V83" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W83" s="0" t="s">
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="X83" s="0" t="s">
         <x:v>1031</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>1034</x:v>
       </x:c>
       <x:c r="Y83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z83" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="AA83" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>1033</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:27">
       <x:c r="A84" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
+        <x:v>1037</x:v>
+      </x:c>
+      <x:c r="G84" s="0" t="s">
+        <x:v>1038</x:v>
+      </x:c>
+      <x:c r="H84" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I84" s="0" t="s">
+        <x:v>1039</x:v>
+      </x:c>
+      <x:c r="J84" s="0" t="s">
         <x:v>1040</x:v>
       </x:c>
-      <x:c r="G84" s="0" t="s">
+      <x:c r="K84" s="0" t="s">
         <x:v>1041</x:v>
       </x:c>
-      <x:c r="H84" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I84" s="0" t="s">
+      <x:c r="M84" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N84" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="O84" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P84" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q84" s="0" t="s">
         <x:v>1042</x:v>
       </x:c>
-      <x:c r="J84" s="0" t="s">
+      <x:c r="S84" s="0" t="s">
         <x:v>1043</x:v>
       </x:c>
-      <x:c r="K84" s="0" t="s">
+      <x:c r="T84" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U84" s="0" t="s">
         <x:v>1044</x:v>
       </x:c>
-      <x:c r="M84" s="0" t="s">
+      <x:c r="V84" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
-      <x:c r="N84" s="0" t="s">
+      <x:c r="W84" s="0" t="s">
+        <x:v>1034</x:v>
+      </x:c>
+      <x:c r="X84" s="0" t="s">
         <x:v>1046</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>1047</x:v>
       </x:c>
       <x:c r="Y84" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA84" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:27">
       <x:c r="A85" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
+        <x:v>1049</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
         <x:v>1050</x:v>
       </x:c>
-      <x:c r="D85" s="0" t="s">
+      <x:c r="E85" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F85" s="0" t="s">
         <x:v>1051</x:v>
       </x:c>
-      <x:c r="E85" s="0" t="s">
+      <x:c r="G85" s="0" t="s">
         <x:v>1052</x:v>
       </x:c>
-      <x:c r="F85" s="0" t="s">
+      <x:c r="H85" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I85" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
-      <x:c r="G85" s="0" t="s">
+      <x:c r="J85" s="0" t="s">
         <x:v>1054</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="N85" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q85" s="0" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="S85" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="T85" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U85" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="V85" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W85" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="X85" s="0" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="Y85" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z85" s="0" t="s">
+      <x:c r="AA85" s="0" t="s">
         <x:v>1059</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1060</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:27">
       <x:c r="A86" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
+        <x:v>1061</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
         <x:v>1062</x:v>
       </x:c>
-      <x:c r="D86" s="0" t="s">
+      <x:c r="E86" s="0" t="s">
         <x:v>1063</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="H86" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I86" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="J86" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="K86" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
-      <x:c r="J86" s="0" t="s">
+      <x:c r="M86" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="N86" s="0" t="s">
         <x:v>1067</x:v>
       </x:c>
-      <x:c r="K86" s="0" t="s">
+      <x:c r="O86" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P86" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q86" s="0" t="s">
+        <x:v>1066</x:v>
+      </x:c>
+      <x:c r="S86" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="T86" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U86" s="0" t="s">
+        <x:v>1067</x:v>
+      </x:c>
+      <x:c r="V86" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W86" s="0" t="s">
         <x:v>1068</x:v>
       </x:c>
-      <x:c r="M86" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N86" s="0" t="s">
+      <x:c r="X86" s="0" t="s">
         <x:v>1069</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>1071</x:v>
       </x:c>
       <x:c r="Y86" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z86" s="0" t="s">
+        <x:v>1070</x:v>
+      </x:c>
       <x:c r="AA86" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:27">
       <x:c r="A87" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
+        <x:v>1073</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
         <x:v>1074</x:v>
       </x:c>
-      <x:c r="D87" s="0" t="s">
+      <x:c r="E87" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="F87" s="0" t="s">
         <x:v>1075</x:v>
       </x:c>
-      <x:c r="E87" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F87" s="0" t="s">
+      <x:c r="G87" s="0" t="s">
         <x:v>1076</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1077</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I87" s="0" t="s">
+        <x:v>1077</x:v>
+      </x:c>
+      <x:c r="J87" s="0" t="s">
         <x:v>1078</x:v>
       </x:c>
-      <x:c r="J87" s="0" t="s">
+      <x:c r="K87" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
-      <x:c r="K87" s="0" t="s">
+      <x:c r="M87" s="0" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="N87" s="0" t="s">
         <x:v>1080</x:v>
       </x:c>
-      <x:c r="M87" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N87" s="0" t="s">
+      <x:c r="O87" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P87" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q87" s="0" t="s">
+        <x:v>1079</x:v>
+      </x:c>
+      <x:c r="S87" s="0" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="T87" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U87" s="0" t="s">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="V87" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W87" s="0" t="s">
         <x:v>1081</x:v>
       </x:c>
-      <x:c r="O87" s="0" t="s">
-[...20 lines deleted...]
-      <x:c r="W87" s="0" t="s">
+      <x:c r="X87" s="0" t="s">
         <x:v>1082</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1083</x:v>
       </x:c>
       <x:c r="Y87" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA87" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>1083</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:27">
       <x:c r="A88" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
+        <x:v>1085</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
         <x:v>1086</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1087</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
+        <x:v>1087</x:v>
+      </x:c>
+      <x:c r="G88" s="0" t="s">
         <x:v>1088</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1089</x:v>
       </x:c>
       <x:c r="H88" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I88" s="0" t="s">
+        <x:v>1089</x:v>
+      </x:c>
+      <x:c r="J88" s="0" t="s">
         <x:v>1090</x:v>
       </x:c>
-      <x:c r="J88" s="0" t="s">
+      <x:c r="K88" s="0" t="s">
         <x:v>1091</x:v>
       </x:c>
-      <x:c r="K88" s="0" t="s">
+      <x:c r="M88" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="N88" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
-      <x:c r="M88" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N88" s="0" t="s">
+      <x:c r="O88" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P88" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q88" s="0" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="S88" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="T88" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U88" s="0" t="s">
+        <x:v>1092</x:v>
+      </x:c>
+      <x:c r="V88" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W88" s="0" t="s">
         <x:v>1093</x:v>
       </x:c>
-      <x:c r="O88" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="X88" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="Y88" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA88" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>1095</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:27">
       <x:c r="A89" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I89" s="0" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N89" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q89" s="0" t="s">
+        <x:v>1103</x:v>
+      </x:c>
+      <x:c r="S89" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="T89" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U89" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
-      <x:c r="R89" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="V89" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W89" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="X89" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Y89" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z89" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA89" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:27">
       <x:c r="A90" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
+        <x:v>1107</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>1108</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
+        <x:v>1109</x:v>
+      </x:c>
+      <x:c r="F90" s="0" t="s">
+        <x:v>1110</x:v>
+      </x:c>
+      <x:c r="G90" s="0" t="s">
+        <x:v>1111</x:v>
+      </x:c>
+      <x:c r="H90" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I90" s="0" t="s">
         <x:v>1112</x:v>
       </x:c>
-      <x:c r="D90" s="0" t="s">
+      <x:c r="J90" s="0" t="s">
         <x:v>1113</x:v>
       </x:c>
-      <x:c r="E90" s="0" t="s">
+      <x:c r="K90" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
-      <x:c r="F90" s="0" t="s">
+      <x:c r="M90" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N90" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O90" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P90" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q90" s="0" t="s">
         <x:v>1115</x:v>
       </x:c>
-      <x:c r="G90" s="0" t="s">
+      <x:c r="R90" s="0" t="s">
         <x:v>1116</x:v>
       </x:c>
-      <x:c r="H90" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I90" s="0" t="s">
+      <x:c r="S90" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="T90" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U90" s="0" t="s">
         <x:v>1117</x:v>
       </x:c>
-      <x:c r="J90" s="0" t="s">
+      <x:c r="V90" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W90" s="0" t="s">
         <x:v>1118</x:v>
       </x:c>
-      <x:c r="K90" s="0" t="s">
+      <x:c r="X90" s="0" t="s">
         <x:v>1119</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>1126</x:v>
       </x:c>
       <x:c r="Y90" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z90" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="AA90" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1121</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:27">
       <x:c r="A91" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
+        <x:v>1129</x:v>
+      </x:c>
+      <x:c r="M91" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N91" s="0" t="s">
+        <x:v>1130</x:v>
+      </x:c>
+      <x:c r="O91" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P91" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q91" s="0" t="s">
+        <x:v>1131</x:v>
+      </x:c>
+      <x:c r="S91" s="0" t="s">
+        <x:v>1132</x:v>
+      </x:c>
+      <x:c r="T91" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U91" s="0" t="s">
+        <x:v>1133</x:v>
+      </x:c>
+      <x:c r="V91" s="0" t="s">
+        <x:v>1134</x:v>
+      </x:c>
+      <x:c r="W91" s="0" t="s">
         <x:v>1135</x:v>
       </x:c>
-      <x:c r="M91" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W91" s="0" t="s">
+      <x:c r="X91" s="0" t="s">
         <x:v>1136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1137</x:v>
       </x:c>
       <x:c r="Y91" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z91" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="AA91" s="0" t="s">
         <x:v>1138</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:27">
       <x:c r="A92" s="0" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="H92" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I92" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="J92" s="0" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="K92" s="0" t="s">
         <x:v>1145</x:v>
       </x:c>
-      <x:c r="K92" s="0" t="s">
+      <x:c r="M92" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="N92" s="0" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="O92" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P92" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q92" s="0" t="s">
+        <x:v>1131</x:v>
+      </x:c>
+      <x:c r="S92" s="0" t="s">
+        <x:v>1132</x:v>
+      </x:c>
+      <x:c r="T92" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U92" s="0" t="s">
+        <x:v>1133</x:v>
+      </x:c>
+      <x:c r="V92" s="0" t="s">
+        <x:v>1134</x:v>
+      </x:c>
+      <x:c r="W92" s="0" t="s">
         <x:v>1146</x:v>
       </x:c>
-      <x:c r="M92" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="U92" s="0" t="s">
+      <x:c r="X92" s="0" t="s">
         <x:v>1147</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1148</x:v>
       </x:c>
       <x:c r="Y92" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z92" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="AA92" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>1148</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:27">
       <x:c r="A93" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I93" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="N93" s="0" t="s">
-        <x:v>1120</x:v>
-[...2 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q93" s="0" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="S93" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="T93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U93" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="V93" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W93" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="X93" s="0" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="Y93" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z93" s="0" t="s">
+        <x:v>1159</x:v>
+      </x:c>
       <x:c r="AA93" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1160</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:27">
       <x:c r="A94" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="H94" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I94" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J94" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="K94" s="0" t="s">
         <x:v>1166</x:v>
       </x:c>
-      <x:c r="K94" s="0" t="s">
+      <x:c r="M94" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N94" s="0" t="s">
+        <x:v>1130</x:v>
+      </x:c>
+      <x:c r="O94" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P94" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q94" s="0" t="s">
+        <x:v>1166</x:v>
+      </x:c>
+      <x:c r="S94" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="T94" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U94" s="0" t="s">
+        <x:v>1130</x:v>
+      </x:c>
+      <x:c r="V94" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W94" s="0" t="s">
         <x:v>1167</x:v>
       </x:c>
-      <x:c r="M94" s="0" t="s">
+      <x:c r="X94" s="0" t="s">
         <x:v>1168</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>1172</x:v>
       </x:c>
       <x:c r="Y94" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA94" s="0" t="s">
-        <x:v>1173</x:v>
+        <x:v>1169</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:27">
       <x:c r="A95" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
+        <x:v>1171</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>1172</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F95" s="0" t="s">
+        <x:v>1173</x:v>
+      </x:c>
+      <x:c r="G95" s="0" t="s">
+        <x:v>1174</x:v>
+      </x:c>
+      <x:c r="H95" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I95" s="0" t="s">
         <x:v>1175</x:v>
       </x:c>
-      <x:c r="D95" s="0" t="s">
+      <x:c r="J95" s="0" t="s">
         <x:v>1176</x:v>
       </x:c>
-      <x:c r="E95" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F95" s="0" t="s">
+      <x:c r="K95" s="0" t="s">
         <x:v>1177</x:v>
       </x:c>
-      <x:c r="G95" s="0" t="s">
+      <x:c r="M95" s="0" t="s">
         <x:v>1178</x:v>
       </x:c>
-      <x:c r="H95" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I95" s="0" t="s">
+      <x:c r="N95" s="0" t="s">
         <x:v>1179</x:v>
       </x:c>
-      <x:c r="J95" s="0" t="s">
+      <x:c r="O95" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P95" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q95" s="0" t="s">
+        <x:v>1177</x:v>
+      </x:c>
+      <x:c r="S95" s="0" t="s">
+        <x:v>1178</x:v>
+      </x:c>
+      <x:c r="T95" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U95" s="0" t="s">
         <x:v>1180</x:v>
       </x:c>
-      <x:c r="K95" s="0" t="s">
+      <x:c r="V95" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W95" s="0" t="s">
         <x:v>1181</x:v>
       </x:c>
-      <x:c r="M95" s="0" t="s">
-[...26 lines deleted...]
-      <x:c r="W95" s="0" t="s">
+      <x:c r="X95" s="0" t="s">
         <x:v>1182</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1183</x:v>
       </x:c>
       <x:c r="Y95" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA95" s="0" t="s">
-        <x:v>1173</x:v>
+        <x:v>1183</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:27">
       <x:c r="A96" s="0" t="s">
         <x:v>1184</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>1186</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F96" s="0" t="s">
         <x:v>1187</x:v>
       </x:c>
-      <x:c r="F96" s="0" t="s">
+      <x:c r="G96" s="0" t="s">
         <x:v>1188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1189</x:v>
       </x:c>
       <x:c r="H96" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I96" s="0" t="s">
+        <x:v>1189</x:v>
+      </x:c>
+      <x:c r="J96" s="0" t="s">
         <x:v>1190</x:v>
       </x:c>
-      <x:c r="J96" s="0" t="s">
+      <x:c r="K96" s="0" t="s">
         <x:v>1191</x:v>
       </x:c>
-      <x:c r="K96" s="0" t="s">
+      <x:c r="M96" s="0" t="s">
+        <x:v>1178</x:v>
+      </x:c>
+      <x:c r="N96" s="0" t="s">
+        <x:v>1179</x:v>
+      </x:c>
+      <x:c r="O96" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P96" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q96" s="0" t="s">
+        <x:v>1191</x:v>
+      </x:c>
+      <x:c r="S96" s="0" t="s">
+        <x:v>1178</x:v>
+      </x:c>
+      <x:c r="T96" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U96" s="0" t="s">
+        <x:v>1179</x:v>
+      </x:c>
+      <x:c r="V96" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W96" s="0" t="s">
         <x:v>1192</x:v>
       </x:c>
-      <x:c r="M96" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N96" s="0" t="s">
+      <x:c r="X96" s="0" t="s">
         <x:v>1193</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>1190</x:v>
       </x:c>
       <x:c r="Y96" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA96" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>1183</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:27">
       <x:c r="A97" s="0" t="s">
-        <x:v>1197</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
+        <x:v>1195</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>1196</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>1197</x:v>
+      </x:c>
+      <x:c r="F97" s="0" t="s">
         <x:v>1198</x:v>
       </x:c>
-      <x:c r="D97" s="0" t="s">
+      <x:c r="G97" s="0" t="s">
         <x:v>1199</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1201</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I97" s="0" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="J97" s="0" t="s">
+        <x:v>1201</x:v>
+      </x:c>
+      <x:c r="K97" s="0" t="s">
         <x:v>1202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1204</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N97" s="0" t="s">
-        <x:v>1205</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q97" s="0" t="s">
         <x:v>1204</x:v>
       </x:c>
       <x:c r="S97" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U97" s="0" t="s">
+        <x:v>1203</x:v>
+      </x:c>
+      <x:c r="V97" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W97" s="0" t="s">
         <x:v>1205</x:v>
       </x:c>
-      <x:c r="V97" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="X97" s="0" t="s">
-        <x:v>1206</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="Y97" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA97" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1206</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:27">
       <x:c r="A98" s="0" t="s">
-        <x:v>1208</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
+        <x:v>1208</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
         <x:v>1209</x:v>
       </x:c>
-      <x:c r="D98" s="0" t="s">
+      <x:c r="E98" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="F98" s="0" t="s">
         <x:v>1210</x:v>
       </x:c>
-      <x:c r="E98" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F98" s="0" t="s">
+      <x:c r="G98" s="0" t="s">
         <x:v>1211</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1212</x:v>
       </x:c>
       <x:c r="H98" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
+        <x:v>1212</x:v>
+      </x:c>
+      <x:c r="J98" s="0" t="s">
         <x:v>1213</x:v>
       </x:c>
-      <x:c r="J98" s="0" t="s">
+      <x:c r="K98" s="0" t="s">
         <x:v>1214</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1215</x:v>
       </x:c>
       <x:c r="M98" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N98" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="O98" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P98" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q98" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="S98" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T98" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U98" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="V98" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W98" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="X98" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="Y98" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA98" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1217</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:27">
       <x:c r="A99" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
+        <x:v>1219</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
         <x:v>1220</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1221</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
+        <x:v>1221</x:v>
+      </x:c>
+      <x:c r="G99" s="0" t="s">
         <x:v>1222</x:v>
       </x:c>
-      <x:c r="G99" s="0" t="s">
+      <x:c r="H99" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I99" s="0" t="s">
         <x:v>1223</x:v>
       </x:c>
-      <x:c r="H99" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I99" s="0" t="s">
+      <x:c r="J99" s="0" t="s">
         <x:v>1224</x:v>
       </x:c>
-      <x:c r="J99" s="0" t="s">
+      <x:c r="K99" s="0" t="s">
         <x:v>1225</x:v>
       </x:c>
-      <x:c r="K99" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="M99" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N99" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q99" s="0" t="s">
         <x:v>1226</x:v>
       </x:c>
       <x:c r="S99" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="T99" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U99" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="V99" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W99" s="0" t="s">
         <x:v>1227</x:v>
       </x:c>
       <x:c r="X99" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="Y99" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z99" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA99" s="0" t="s">
-        <x:v>1230</x:v>
+        <x:v>1228</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:27">
       <x:c r="A100" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>1232</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
+        <x:v>1232</x:v>
+      </x:c>
+      <x:c r="G100" s="0" t="s">
+        <x:v>1233</x:v>
+      </x:c>
+      <x:c r="H100" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I100" s="0" t="s">
         <x:v>1234</x:v>
       </x:c>
-      <x:c r="G100" s="0" t="s">
+      <x:c r="J100" s="0" t="s">
         <x:v>1235</x:v>
       </x:c>
-      <x:c r="H100" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I100" s="0" t="s">
+      <x:c r="K100" s="0" t="s">
         <x:v>1236</x:v>
       </x:c>
-      <x:c r="J100" s="0" t="s">
+      <x:c r="M100" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N100" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="O100" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P100" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q100" s="0" t="s">
+        <x:v>1236</x:v>
+      </x:c>
+      <x:c r="S100" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="T100" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U100" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="V100" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W100" s="0" t="s">
         <x:v>1237</x:v>
       </x:c>
-      <x:c r="K100" s="0" t="s">
+      <x:c r="X100" s="0" t="s">
         <x:v>1238</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>1239</x:v>
       </x:c>
       <x:c r="Y100" s="0" t="s">
         <x:v>43</x:v>
+      </x:c>
+      <x:c r="Z100" s="0" t="s">
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="AA100" s="0" t="s">
         <x:v>1240</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:27">
       <x:c r="A101" s="0" t="s">
         <x:v>1241</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>1242</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>1244</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>1248</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="N101" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q101" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="S101" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="T101" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U101" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="V101" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W101" s="0" t="s">
         <x:v>1241</x:v>
       </x:c>
       <x:c r="X101" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="Y101" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z101" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA101" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1250</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:27">
       <x:c r="A102" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
+        <x:v>1252</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>1253</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F102" s="0" t="s">
         <x:v>1254</x:v>
       </x:c>
-      <x:c r="D102" s="0" t="s">
+      <x:c r="G102" s="0" t="s">
         <x:v>1255</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1258</x:v>
       </x:c>
       <x:c r="H102" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I102" s="0" t="s">
+        <x:v>1256</x:v>
+      </x:c>
+      <x:c r="J102" s="0" t="s">
+        <x:v>1257</x:v>
+      </x:c>
+      <x:c r="K102" s="0" t="s">
+        <x:v>1258</x:v>
+      </x:c>
+      <x:c r="M102" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N102" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="O102" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P102" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q102" s="0" t="s">
         <x:v>1259</x:v>
       </x:c>
-      <x:c r="J102" s="0" t="s">
+      <x:c r="S102" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="T102" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U102" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="V102" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W102" s="0" t="s">
+        <x:v>1251</x:v>
+      </x:c>
+      <x:c r="X102" s="0" t="s">
         <x:v>1260</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>1263</x:v>
       </x:c>
       <x:c r="Y102" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z102" s="0" t="s">
+        <x:v>1261</x:v>
+      </x:c>
       <x:c r="AA102" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1262</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:27">
       <x:c r="A103" s="0" t="s">
-        <x:v>1265</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
+        <x:v>1264</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>1265</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
         <x:v>1266</x:v>
       </x:c>
-      <x:c r="D103" s="0" t="s">
+      <x:c r="F103" s="0" t="s">
         <x:v>1267</x:v>
       </x:c>
-      <x:c r="E103" s="0" t="s">
+      <x:c r="G103" s="0" t="s">
         <x:v>1268</x:v>
       </x:c>
-      <x:c r="F103" s="0" t="s">
+      <x:c r="H103" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I103" s="0" t="s">
         <x:v>1269</x:v>
       </x:c>
-      <x:c r="G103" s="0" t="s">
+      <x:c r="J103" s="0" t="s">
         <x:v>1270</x:v>
       </x:c>
-      <x:c r="H103" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I103" s="0" t="s">
+      <x:c r="K103" s="0" t="s">
         <x:v>1271</x:v>
       </x:c>
-      <x:c r="J103" s="0" t="s">
+      <x:c r="M103" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="N103" s="0" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="O103" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P103" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q103" s="0" t="s">
+        <x:v>1271</x:v>
+      </x:c>
+      <x:c r="S103" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="T103" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U103" s="0" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="V103" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W103" s="0" t="s">
         <x:v>1272</x:v>
       </x:c>
-      <x:c r="K103" s="0" t="s">
+      <x:c r="X103" s="0" t="s">
         <x:v>1273</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>1276</x:v>
       </x:c>
       <x:c r="Y103" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA103" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>1274</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:27">
       <x:c r="A104" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
+        <x:v>1276</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>1277</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>1278</x:v>
+      </x:c>
+      <x:c r="F104" s="0" t="s">
         <x:v>1279</x:v>
       </x:c>
-      <x:c r="D104" s="0" t="s">
+      <x:c r="G104" s="0" t="s">
         <x:v>1280</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1282</x:v>
       </x:c>
       <x:c r="H104" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
+        <x:v>1281</x:v>
+      </x:c>
+      <x:c r="J104" s="0" t="s">
+        <x:v>1282</x:v>
+      </x:c>
+      <x:c r="K104" s="0" t="s">
         <x:v>1283</x:v>
       </x:c>
-      <x:c r="J104" s="0" t="s">
+      <x:c r="M104" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="N104" s="0" t="s">
         <x:v>1284</x:v>
       </x:c>
-      <x:c r="K104" s="0" t="s">
+      <x:c r="O104" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P104" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q104" s="0" t="s">
+        <x:v>1283</x:v>
+      </x:c>
+      <x:c r="S104" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="T104" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U104" s="0" t="s">
+        <x:v>1284</x:v>
+      </x:c>
+      <x:c r="V104" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W104" s="0" t="s">
         <x:v>1285</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>1278</x:v>
       </x:c>
       <x:c r="X104" s="0" t="s">
         <x:v>1286</x:v>
       </x:c>
       <x:c r="Y104" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA104" s="0" t="s">
         <x:v>1287</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:27">
       <x:c r="A105" s="0" t="s">
         <x:v>1288</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>1289</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>1290</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>1291</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>1292</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
         <x:v>1293</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>1294</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>1295</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="N105" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="O105" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P105" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q105" s="0" t="s">
+        <x:v>1295</x:v>
+      </x:c>
+      <x:c r="S105" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="T105" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U105" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="V105" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W105" s="0" t="s">
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="X105" s="0" t="s">
         <x:v>1296</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>1293</x:v>
       </x:c>
       <x:c r="Y105" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z105" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA105" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1297</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:27">
       <x:c r="A106" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="H106" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
+        <x:v>1303</x:v>
+      </x:c>
+      <x:c r="J106" s="0" t="s">
+        <x:v>1304</x:v>
+      </x:c>
+      <x:c r="K106" s="0" t="s">
+        <x:v>1305</x:v>
+      </x:c>
+      <x:c r="M106" s="0" t="s">
+        <x:v>1306</x:v>
+      </x:c>
+      <x:c r="N106" s="0" t="s">
         <x:v>1307</x:v>
       </x:c>
-      <x:c r="J106" s="0" t="s">
+      <x:c r="O106" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P106" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q106" s="0" t="s">
         <x:v>1308</x:v>
       </x:c>
-      <x:c r="K106" s="0" t="s">
+      <x:c r="S106" s="0" t="s">
+        <x:v>1306</x:v>
+      </x:c>
+      <x:c r="T106" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U106" s="0" t="s">
+        <x:v>1307</x:v>
+      </x:c>
+      <x:c r="V106" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W106" s="0" t="s">
         <x:v>1309</x:v>
       </x:c>
-      <x:c r="M106" s="0" t="s">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="X106" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="Y106" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z106" s="0" t="s">
+        <x:v>1310</x:v>
+      </x:c>
       <x:c r="AA106" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1311</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:27">
       <x:c r="A107" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
+        <x:v>1317</x:v>
+      </x:c>
+      <x:c r="J107" s="0" t="s">
+        <x:v>1318</x:v>
+      </x:c>
+      <x:c r="K107" s="0" t="s">
         <x:v>1319</x:v>
       </x:c>
-      <x:c r="J107" s="0" t="s">
+      <x:c r="M107" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="N107" s="0" t="s">
         <x:v>1320</x:v>
       </x:c>
-      <x:c r="K107" s="0" t="s">
+      <x:c r="O107" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P107" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q107" s="0" t="s">
+        <x:v>1319</x:v>
+      </x:c>
+      <x:c r="S107" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="T107" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U107" s="0" t="s">
+        <x:v>1320</x:v>
+      </x:c>
+      <x:c r="V107" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W107" s="0" t="s">
         <x:v>1321</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>1314</x:v>
       </x:c>
       <x:c r="X107" s="0" t="s">
         <x:v>1322</x:v>
       </x:c>
       <x:c r="Y107" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z107" s="0" t="s">
+      <x:c r="AA107" s="0" t="s">
         <x:v>1323</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1324</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:27">
       <x:c r="A108" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
+        <x:v>1325</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
         <x:v>1326</x:v>
       </x:c>
-      <x:c r="D108" s="0" t="s">
+      <x:c r="E108" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F108" s="0" t="s">
         <x:v>1327</x:v>
       </x:c>
-      <x:c r="E108" s="0" t="s">
+      <x:c r="G108" s="0" t="s">
         <x:v>1328</x:v>
       </x:c>
-      <x:c r="F108" s="0" t="s">
+      <x:c r="H108" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I108" s="0" t="s">
         <x:v>1329</x:v>
       </x:c>
-      <x:c r="G108" s="0" t="s">
+      <x:c r="J108" s="0" t="s">
         <x:v>1330</x:v>
       </x:c>
-      <x:c r="H108" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I108" s="0" t="s">
+      <x:c r="K108" s="0" t="s">
         <x:v>1331</x:v>
       </x:c>
-      <x:c r="J108" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="K108" s="0" t="s">
+      <x:c r="M108" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="N108" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="O108" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P108" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q108" s="0" t="s">
+        <x:v>1331</x:v>
+      </x:c>
+      <x:c r="S108" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="T108" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U108" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="V108" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W108" s="0" t="s">
+        <x:v>1324</x:v>
+      </x:c>
+      <x:c r="X108" s="0" t="s">
         <x:v>1332</x:v>
       </x:c>
-      <x:c r="M108" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N108" s="0" t="s">
+      <x:c r="Y108" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="Z108" s="0" t="s">
         <x:v>1333</x:v>
       </x:c>
-      <x:c r="O108" s="0" t="s">
-[...29 lines deleted...]
-      <x:c r="Z108" s="0" t="s">
+      <x:c r="AA108" s="0" t="s">
         <x:v>1334</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1335</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:27">
       <x:c r="A109" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
+        <x:v>1336</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
         <x:v>1337</x:v>
       </x:c>
-      <x:c r="D109" s="0" t="s">
+      <x:c r="E109" s="0" t="s">
         <x:v>1338</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>1339</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>1340</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
         <x:v>1341</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
+        <x:v>1154</x:v>
+      </x:c>
+      <x:c r="K109" s="0" t="s">
         <x:v>1342</x:v>
       </x:c>
-      <x:c r="K109" s="0" t="s">
+      <x:c r="M109" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N109" s="0" t="s">
         <x:v>1343</x:v>
       </x:c>
-      <x:c r="M109" s="0" t="s">
+      <x:c r="O109" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P109" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q109" s="0" t="s">
+        <x:v>1342</x:v>
+      </x:c>
+      <x:c r="S109" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="T109" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U109" s="0" t="s">
+        <x:v>1343</x:v>
+      </x:c>
+      <x:c r="V109" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W109" s="0" t="s">
+        <x:v>1335</x:v>
+      </x:c>
+      <x:c r="X109" s="0" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="Y109" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="Z109" s="0" t="s">
         <x:v>1344</x:v>
       </x:c>
-      <x:c r="N109" s="0" t="s">
+      <x:c r="AA109" s="0" t="s">
         <x:v>1345</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>1349</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:27">
       <x:c r="A110" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
-        <x:v>1354</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="H110" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I110" s="0" t="s">
+        <x:v>1351</x:v>
+      </x:c>
+      <x:c r="J110" s="0" t="s">
+        <x:v>1352</x:v>
+      </x:c>
+      <x:c r="K110" s="0" t="s">
+        <x:v>1353</x:v>
+      </x:c>
+      <x:c r="M110" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="N110" s="0" t="s">
         <x:v>1355</x:v>
       </x:c>
-      <x:c r="J110" s="0" t="s">
+      <x:c r="O110" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P110" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q110" s="0" t="s">
+        <x:v>1353</x:v>
+      </x:c>
+      <x:c r="S110" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="T110" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U110" s="0" t="s">
+        <x:v>1355</x:v>
+      </x:c>
+      <x:c r="W110" s="0" t="s">
         <x:v>1356</x:v>
       </x:c>
-      <x:c r="K110" s="0" t="s">
+      <x:c r="X110" s="0" t="s">
         <x:v>1357</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>1359</x:v>
       </x:c>
       <x:c r="Y110" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z110" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="AA110" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>1359</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:27">
       <x:c r="A111" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
+        <x:v>1361</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
         <x:v>1362</x:v>
       </x:c>
-      <x:c r="D111" s="0" t="s">
+      <x:c r="E111" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F111" s="0" t="s">
         <x:v>1363</x:v>
       </x:c>
-      <x:c r="E111" s="0" t="s">
+      <x:c r="G111" s="0" t="s">
         <x:v>1364</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1366</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
+        <x:v>1365</x:v>
+      </x:c>
+      <x:c r="J111" s="0" t="s">
+        <x:v>1366</x:v>
+      </x:c>
+      <x:c r="K111" s="0" t="s">
         <x:v>1367</x:v>
       </x:c>
-      <x:c r="J111" s="0" t="s">
+      <x:c r="M111" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="N111" s="0" t="s">
+        <x:v>1355</x:v>
+      </x:c>
+      <x:c r="O111" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P111" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q111" s="0" t="s">
+        <x:v>1367</x:v>
+      </x:c>
+      <x:c r="S111" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="T111" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U111" s="0" t="s">
+        <x:v>1355</x:v>
+      </x:c>
+      <x:c r="V111" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W111" s="0" t="s">
         <x:v>1368</x:v>
       </x:c>
-      <x:c r="K111" s="0" t="s">
+      <x:c r="X111" s="0" t="s">
         <x:v>1369</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>1371</x:v>
       </x:c>
       <x:c r="Y111" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z111" s="0" t="s">
+        <x:v>1370</x:v>
+      </x:c>
       <x:c r="AA111" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1359</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:27">
       <x:c r="A112" s="0" t="s">
-        <x:v>1373</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
+        <x:v>1372</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>1373</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
         <x:v>1374</x:v>
       </x:c>
-      <x:c r="D112" s="0" t="s">
+      <x:c r="F112" s="0" t="s">
         <x:v>1375</x:v>
       </x:c>
-      <x:c r="E112" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F112" s="0" t="s">
+      <x:c r="G112" s="0" t="s">
         <x:v>1376</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1377</x:v>
       </x:c>
       <x:c r="H112" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I112" s="0" t="s">
+        <x:v>1377</x:v>
+      </x:c>
+      <x:c r="J112" s="0" t="s">
         <x:v>1378</x:v>
       </x:c>
-      <x:c r="J112" s="0" t="s">
+      <x:c r="K112" s="0" t="s">
         <x:v>1379</x:v>
       </x:c>
-      <x:c r="K112" s="0" t="s">
+      <x:c r="M112" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="N112" s="0" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="O112" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P112" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q112" s="0" t="s">
+        <x:v>1379</x:v>
+      </x:c>
+      <x:c r="S112" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="T112" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U112" s="0" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="V112" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W112" s="0" t="s">
         <x:v>1380</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>1373</x:v>
       </x:c>
       <x:c r="X112" s="0" t="s">
         <x:v>1381</x:v>
       </x:c>
       <x:c r="Y112" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA112" s="0" t="s">
         <x:v>1382</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:27">
       <x:c r="A113" s="0" t="s">
         <x:v>1383</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>1384</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>1385</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>1386</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>1387</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I113" s="0" t="s">
         <x:v>1388</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>1389</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>1390</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N113" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q113" s="0" t="s">
         <x:v>1390</x:v>
       </x:c>
       <x:c r="S113" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T113" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U113" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="V113" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W113" s="0" t="s">
         <x:v>1383</x:v>
       </x:c>
       <x:c r="X113" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="Y113" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z113" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA113" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1392</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:27">
       <x:c r="A114" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
+        <x:v>1394</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>1395</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F114" s="0" t="s">
         <x:v>1396</x:v>
       </x:c>
-      <x:c r="D114" s="0" t="s">
+      <x:c r="G114" s="0" t="s">
         <x:v>1397</x:v>
       </x:c>
-      <x:c r="E114" s="0" t="s">
+      <x:c r="H114" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I114" s="0" t="s">
         <x:v>1398</x:v>
       </x:c>
-      <x:c r="F114" s="0" t="s">
+      <x:c r="J114" s="0" t="s">
         <x:v>1399</x:v>
       </x:c>
-      <x:c r="G114" s="0" t="s">
+      <x:c r="K114" s="0" t="s">
         <x:v>1400</x:v>
       </x:c>
-      <x:c r="H114" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I114" s="0" t="s">
+      <x:c r="M114" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="N114" s="0" t="s">
         <x:v>1401</x:v>
       </x:c>
-      <x:c r="J114" s="0" t="s">
+      <x:c r="O114" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P114" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q114" s="0" t="s">
+        <x:v>1400</x:v>
+      </x:c>
+      <x:c r="S114" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="T114" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U114" s="0" t="s">
+        <x:v>1401</x:v>
+      </x:c>
+      <x:c r="V114" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W114" s="0" t="s">
+        <x:v>1393</x:v>
+      </x:c>
+      <x:c r="X114" s="0" t="s">
         <x:v>1402</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>1404</x:v>
       </x:c>
       <x:c r="Y114" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z114" s="0" t="s">
+        <x:v>1403</x:v>
+      </x:c>
       <x:c r="AA114" s="0" t="s">
-        <x:v>1405</x:v>
+        <x:v>1404</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:27">
       <x:c r="A115" s="0" t="s">
-        <x:v>1406</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
+        <x:v>1406</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
         <x:v>1407</x:v>
       </x:c>
-      <x:c r="D115" s="0" t="s">
+      <x:c r="E115" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F115" s="0" t="s">
         <x:v>1408</x:v>
       </x:c>
-      <x:c r="E115" s="0" t="s">
+      <x:c r="G115" s="0" t="s">
         <x:v>1409</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1411</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I115" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>1412</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="N115" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q115" s="0" t="s">
         <x:v>1412</x:v>
       </x:c>
       <x:c r="S115" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="T115" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U115" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="V115" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W115" s="0" t="s">
-        <x:v>1413</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="X115" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="Y115" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z115" s="0" t="s">
+      <x:c r="AA115" s="0" t="s">
         <x:v>1414</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1415</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:27">
       <x:c r="A116" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
+        <x:v>1416</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
         <x:v>1417</x:v>
       </x:c>
-      <x:c r="D116" s="0" t="s">
+      <x:c r="E116" s="0" t="s">
         <x:v>1418</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1052</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>1419</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>1420</x:v>
       </x:c>
       <x:c r="H116" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I116" s="0" t="s">
         <x:v>1421</x:v>
       </x:c>
       <x:c r="J116" s="0" t="s">
         <x:v>1422</x:v>
       </x:c>
       <x:c r="K116" s="0" t="s">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="M116" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="N116" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O116" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P116" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q116" s="0" t="s">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="S116" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T116" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U116" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="V116" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W116" s="0" t="s">
+        <x:v>1415</x:v>
+      </x:c>
+      <x:c r="X116" s="0" t="s">
         <x:v>1424</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1425</x:v>
       </x:c>
       <x:c r="Y116" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z116" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA116" s="0" t="s">
-        <x:v>1427</x:v>
+        <x:v>1425</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:27">
       <x:c r="A117" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
+        <x:v>1427</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>1428</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
         <x:v>1429</x:v>
       </x:c>
-      <x:c r="D117" s="0" t="s">
+      <x:c r="F117" s="0" t="s">
         <x:v>1430</x:v>
       </x:c>
-      <x:c r="E117" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F117" s="0" t="s">
+      <x:c r="G117" s="0" t="s">
         <x:v>1431</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1432</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I117" s="0" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="J117" s="0" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="K117" s="0" t="s">
+        <x:v>1432</x:v>
+      </x:c>
+      <x:c r="M117" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="N117" s="0" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="O117" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P117" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q117" s="0" t="s">
+        <x:v>1432</x:v>
+      </x:c>
+      <x:c r="S117" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="T117" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U117" s="0" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="V117" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W117" s="0" t="s">
         <x:v>1433</x:v>
       </x:c>
-      <x:c r="J117" s="0" t="s">
-[...34 lines deleted...]
-      </x:c>
       <x:c r="X117" s="0" t="s">
-        <x:v>1436</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="Y117" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z117" s="0" t="s">
+        <x:v>1434</x:v>
+      </x:c>
       <x:c r="AA117" s="0" t="s">
-        <x:v>1437</x:v>
+        <x:v>1435</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:27">
       <x:c r="A118" s="0" t="s">
-        <x:v>1438</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
+        <x:v>1437</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>1438</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="F118" s="0" t="s">
         <x:v>1439</x:v>
       </x:c>
-      <x:c r="D118" s="0" t="s">
+      <x:c r="G118" s="0" t="s">
         <x:v>1440</x:v>
       </x:c>
-      <x:c r="E118" s="0" t="s">
+      <x:c r="H118" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I118" s="0" t="s">
         <x:v>1441</x:v>
       </x:c>
-      <x:c r="F118" s="0" t="s">
+      <x:c r="J118" s="0" t="s">
         <x:v>1442</x:v>
       </x:c>
-      <x:c r="G118" s="0" t="s">
+      <x:c r="K118" s="0" t="s">
         <x:v>1443</x:v>
       </x:c>
-      <x:c r="H118" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I118" s="0" t="s">
+      <x:c r="M118" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="N118" s="0" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="O118" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P118" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q118" s="0" t="s">
+        <x:v>1443</x:v>
+      </x:c>
+      <x:c r="S118" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="T118" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U118" s="0" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="V118" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W118" s="0" t="s">
         <x:v>1444</x:v>
       </x:c>
-      <x:c r="J118" s="0" t="s">
+      <x:c r="X118" s="0" t="s">
         <x:v>1445</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>1449</x:v>
       </x:c>
       <x:c r="Y118" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z118" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA118" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1446</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:27">
       <x:c r="A119" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
+        <x:v>1448</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>1449</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F119" s="0" t="s">
+        <x:v>1450</x:v>
+      </x:c>
+      <x:c r="G119" s="0" t="s">
         <x:v>1451</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1455</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I119" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>1457</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>1458</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="N119" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q119" s="0" t="s">
-        <x:v>1458</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="S119" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="T119" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U119" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="V119" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W119" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="X119" s="0" t="s">
-        <x:v>1460</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="Y119" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z119" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA119" s="0" t="s">
-        <x:v>1462</x:v>
+        <x:v>1456</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:27">
       <x:c r="A120" s="0" t="s">
-        <x:v>1463</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
+        <x:v>1458</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>1459</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>1460</x:v>
+      </x:c>
+      <x:c r="F120" s="0" t="s">
+        <x:v>1461</x:v>
+      </x:c>
+      <x:c r="G120" s="0" t="s">
+        <x:v>1462</x:v>
+      </x:c>
+      <x:c r="H120" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I120" s="0" t="s">
+        <x:v>1463</x:v>
+      </x:c>
+      <x:c r="J120" s="0" t="s">
         <x:v>1464</x:v>
       </x:c>
-      <x:c r="D120" s="0" t="s">
+      <x:c r="K120" s="0" t="s">
         <x:v>1465</x:v>
       </x:c>
-      <x:c r="E120" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F120" s="0" t="s">
+      <x:c r="M120" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="N120" s="0" t="s">
         <x:v>1466</x:v>
       </x:c>
-      <x:c r="G120" s="0" t="s">
+      <x:c r="O120" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P120" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q120" s="0" t="s">
+        <x:v>1465</x:v>
+      </x:c>
+      <x:c r="S120" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="T120" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U120" s="0" t="s">
+        <x:v>1466</x:v>
+      </x:c>
+      <x:c r="V120" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W120" s="0" t="s">
         <x:v>1467</x:v>
       </x:c>
-      <x:c r="H120" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I120" s="0" t="s">
+      <x:c r="X120" s="0" t="s">
         <x:v>1468</x:v>
-      </x:c>
-[...37 lines deleted...]
-        <x:v>1471</x:v>
       </x:c>
       <x:c r="Y120" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z120" s="0" t="s">
+        <x:v>1070</x:v>
+      </x:c>
       <x:c r="AA120" s="0" t="s">
-        <x:v>1472</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:27">
       <x:c r="A121" s="0" t="s">
-        <x:v>1473</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
+        <x:v>1470</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>1471</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>1472</x:v>
+      </x:c>
+      <x:c r="F121" s="0" t="s">
+        <x:v>1473</x:v>
+      </x:c>
+      <x:c r="G121" s="0" t="s">
         <x:v>1474</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1477</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
+        <x:v>1475</x:v>
+      </x:c>
+      <x:c r="J121" s="0" t="s">
+        <x:v>1476</x:v>
+      </x:c>
+      <x:c r="K121" s="0" t="s">
+        <x:v>1477</x:v>
+      </x:c>
+      <x:c r="M121" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="N121" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="O121" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P121" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q121" s="0" t="s">
+        <x:v>1477</x:v>
+      </x:c>
+      <x:c r="S121" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="T121" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U121" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="V121" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W121" s="0" t="s">
         <x:v>1478</x:v>
       </x:c>
-      <x:c r="J121" s="0" t="s">
+      <x:c r="X121" s="0" t="s">
         <x:v>1479</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>1481</x:v>
       </x:c>
       <x:c r="Y121" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z121" s="0" t="s">
+        <x:v>1480</x:v>
+      </x:c>
       <x:c r="AA121" s="0" t="s">
-        <x:v>1482</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:27">
       <x:c r="A122" s="0" t="s">
-        <x:v>1483</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
+        <x:v>1482</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>1483</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>1418</x:v>
+      </x:c>
+      <x:c r="F122" s="0" t="s">
         <x:v>1484</x:v>
       </x:c>
-      <x:c r="D122" s="0" t="s">
+      <x:c r="G122" s="0" t="s">
         <x:v>1485</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1487</x:v>
       </x:c>
       <x:c r="H122" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I122" s="0" t="s">
+        <x:v>1486</x:v>
+      </x:c>
+      <x:c r="J122" s="0" t="s">
+        <x:v>1487</x:v>
+      </x:c>
+      <x:c r="K122" s="0" t="s">
         <x:v>1488</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1490</x:v>
       </x:c>
       <x:c r="M122" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N122" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="O122" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P122" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q122" s="0" t="s">
-        <x:v>1490</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="S122" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T122" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U122" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="V122" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W122" s="0" t="s">
-        <x:v>1491</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="X122" s="0" t="s">
-        <x:v>1492</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="Y122" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA122" s="0" t="s">
-        <x:v>1493</x:v>
+        <x:v>1490</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:27">
       <x:c r="A123" s="0" t="s">
-        <x:v>1494</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
+        <x:v>1492</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>1493</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F123" s="0" t="s">
+        <x:v>1494</x:v>
+      </x:c>
+      <x:c r="G123" s="0" t="s">
         <x:v>1495</x:v>
       </x:c>
-      <x:c r="D123" s="0" t="s">
+      <x:c r="H123" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I123" s="0" t="s">
         <x:v>1496</x:v>
       </x:c>
-      <x:c r="E123" s="0" t="s">
+      <x:c r="J123" s="0" t="s">
         <x:v>1497</x:v>
       </x:c>
-      <x:c r="F123" s="0" t="s">
+      <x:c r="K123" s="0" t="s">
         <x:v>1498</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>1502</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N123" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q123" s="0" t="s">
-        <x:v>1504</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="S123" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T123" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U123" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="V123" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W123" s="0" t="s">
-        <x:v>1505</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="X123" s="0" t="s">
-        <x:v>1506</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="Y123" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA123" s="0" t="s">
-        <x:v>1507</x:v>
+        <x:v>1500</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:27">
       <x:c r="A124" s="0" t="s">
-        <x:v>1508</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>1509</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>1510</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>1511</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
-        <x:v>1512</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="H124" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I124" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="J124" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="K124" s="0" t="s">
-        <x:v>1515</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="M124" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N124" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="O124" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P124" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q124" s="0" t="s">
-        <x:v>1515</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="S124" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="T124" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U124" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="V124" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W124" s="0" t="s">
-        <x:v>1508</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="X124" s="0" t="s">
-        <x:v>1516</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="Y124" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA124" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>1511</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:27">
       <x:c r="A125" s="0" t="s">
-        <x:v>1517</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
+        <x:v>1513</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>1514</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>1515</x:v>
+      </x:c>
+      <x:c r="F125" s="0" t="s">
+        <x:v>1516</x:v>
+      </x:c>
+      <x:c r="G125" s="0" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="H125" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I125" s="0" t="s">
         <x:v>1518</x:v>
       </x:c>
-      <x:c r="D125" s="0" t="s">
+      <x:c r="J125" s="0" t="s">
         <x:v>1519</x:v>
       </x:c>
-      <x:c r="E125" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F125" s="0" t="s">
+      <x:c r="K125" s="0" t="s">
         <x:v>1520</x:v>
       </x:c>
-      <x:c r="G125" s="0" t="s">
+      <x:c r="M125" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="N125" s="0" t="s">
         <x:v>1521</x:v>
       </x:c>
-      <x:c r="H125" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I125" s="0" t="s">
+      <x:c r="O125" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P125" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q125" s="0" t="s">
         <x:v>1522</x:v>
       </x:c>
-      <x:c r="J125" s="0" t="s">
+      <x:c r="S125" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="T125" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U125" s="0" t="s">
+        <x:v>1521</x:v>
+      </x:c>
+      <x:c r="V125" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W125" s="0" t="s">
         <x:v>1523</x:v>
       </x:c>
-      <x:c r="K125" s="0" t="s">
+      <x:c r="X125" s="0" t="s">
         <x:v>1524</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>1527</x:v>
       </x:c>
       <x:c r="Y125" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z125" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA125" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1525</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:27">
       <x:c r="A126" s="0" t="s">
         <x:v>1526</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>1530</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="H126" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
+        <x:v>1531</x:v>
+      </x:c>
+      <x:c r="J126" s="0" t="s">
+        <x:v>1532</x:v>
+      </x:c>
+      <x:c r="K126" s="0" t="s">
         <x:v>1533</x:v>
       </x:c>
-      <x:c r="J126" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="M126" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N126" s="0" t="s">
-        <x:v>1536</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O126" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P126" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q126" s="0" t="s">
-        <x:v>1525</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="S126" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="T126" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U126" s="0" t="s">
-        <x:v>1537</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="V126" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W126" s="0" t="s">
         <x:v>1526</x:v>
       </x:c>
       <x:c r="X126" s="0" t="s">
-        <x:v>1538</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="Y126" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z126" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA126" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:27">
       <x:c r="A127" s="0" t="s">
-        <x:v>1526</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>1539</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>1540</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
+        <x:v>1538</x:v>
+      </x:c>
+      <x:c r="G127" s="0" t="s">
+        <x:v>1539</x:v>
+      </x:c>
+      <x:c r="H127" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I127" s="0" t="s">
+        <x:v>1540</x:v>
+      </x:c>
+      <x:c r="J127" s="0" t="s">
         <x:v>1541</x:v>
       </x:c>
-      <x:c r="G127" s="0" t="s">
+      <x:c r="K127" s="0" t="s">
         <x:v>1542</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1545</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N127" s="0" t="s">
-        <x:v>1546</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q127" s="0" t="s">
-        <x:v>1547</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="S127" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="T127" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U127" s="0" t="s">
-        <x:v>1537</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="V127" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W127" s="0" t="s">
-        <x:v>1526</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="X127" s="0" t="s">
-        <x:v>1548</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="Y127" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z127" s="0" t="s">
+        <x:v>1546</x:v>
+      </x:c>
       <x:c r="AA127" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1547</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:27">
       <x:c r="A128" s="0" t="s">
-        <x:v>1526</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
+        <x:v>1548</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
         <x:v>1549</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1519</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>1550</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
         <x:v>1551</x:v>
       </x:c>
       <x:c r="H128" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I128" s="0" t="s">
         <x:v>1552</x:v>
       </x:c>
       <x:c r="J128" s="0" t="s">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="K128" s="0" t="s">
         <x:v>1554</x:v>
       </x:c>
       <x:c r="M128" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N128" s="0" t="s">
         <x:v>1555</x:v>
       </x:c>
       <x:c r="O128" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P128" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q128" s="0" t="s">
-        <x:v>1547</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="S128" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="T128" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U128" s="0" t="s">
-        <x:v>1537</x:v>
+        <x:v>1556</x:v>
       </x:c>
       <x:c r="V128" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W128" s="0" t="s">
-        <x:v>1526</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="X128" s="0" t="s">
-        <x:v>1538</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="Y128" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z128" s="0" t="s">
-        <x:v>1528</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="AA128" s="0" t="s">
-        <x:v>1556</x:v>
+        <x:v>1547</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:27">
       <x:c r="A129" s="0" t="s">
-        <x:v>1557</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>1558</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>1559</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
+        <x:v>1559</x:v>
+      </x:c>
+      <x:c r="G129" s="0" t="s">
         <x:v>1560</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1561</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I129" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>1562</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>1562</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N129" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q129" s="0" t="s">
-        <x:v>1563</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="S129" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T129" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U129" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>1556</x:v>
       </x:c>
       <x:c r="V129" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W129" s="0" t="s">
-        <x:v>1564</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="X129" s="0" t="s">
-        <x:v>1565</x:v>
+        <x:v>1566</x:v>
       </x:c>
       <x:c r="Y129" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA129" s="0" t="s">
-        <x:v>1566</x:v>
+        <x:v>1547</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:27">
       <x:c r="A130" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>1559</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
+        <x:v>1568</x:v>
+      </x:c>
+      <x:c r="G130" s="0" t="s">
         <x:v>1569</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1570</x:v>
       </x:c>
       <x:c r="H130" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I130" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="J130" s="0" t="s">
         <x:v>1571</x:v>
       </x:c>
-      <x:c r="J130" s="0" t="s">
+      <x:c r="K130" s="0" t="s">
         <x:v>1572</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1573</x:v>
       </x:c>
       <x:c r="M130" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N130" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="O130" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P130" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q130" s="0" t="s">
-        <x:v>1573</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="S130" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="T130" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U130" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>1556</x:v>
       </x:c>
       <x:c r="V130" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W130" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="X130" s="0" t="s">
-        <x:v>1574</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="Y130" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z130" s="0" t="s">
+        <x:v>1546</x:v>
+      </x:c>
       <x:c r="AA130" s="0" t="s">
-        <x:v>1566</x:v>
+        <x:v>1574</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:27">
       <x:c r="A131" s="0" t="s">
         <x:v>1575</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>1576</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>1577</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>1578</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>1579</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="J131" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="K131" s="0" t="s">
         <x:v>1580</x:v>
       </x:c>
-      <x:c r="J131" s="0" t="s">
+      <x:c r="M131" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N131" s="0" t="s">
+        <x:v>1130</x:v>
+      </x:c>
+      <x:c r="O131" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P131" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q131" s="0" t="s">
         <x:v>1581</x:v>
       </x:c>
-      <x:c r="K131" s="0" t="s">
+      <x:c r="S131" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="T131" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U131" s="0" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="V131" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W131" s="0" t="s">
         <x:v>1582</x:v>
       </x:c>
-      <x:c r="M131" s="0" t="s">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="X131" s="0" t="s">
-        <x:v>1580</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="Y131" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA131" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1584</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:27">
       <x:c r="A132" s="0" t="s">
-        <x:v>1584</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>1586</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>1587</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>1588</x:v>
       </x:c>
       <x:c r="H132" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I132" s="0" t="s">
+        <x:v>1281</x:v>
+      </x:c>
+      <x:c r="J132" s="0" t="s">
+        <x:v>1282</x:v>
+      </x:c>
+      <x:c r="K132" s="0" t="s">
         <x:v>1589</x:v>
       </x:c>
-      <x:c r="J132" s="0" t="s">
+      <x:c r="M132" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N132" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="O132" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P132" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q132" s="0" t="s">
+        <x:v>1589</x:v>
+      </x:c>
+      <x:c r="S132" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="T132" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U132" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="V132" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W132" s="0" t="s">
+        <x:v>1585</x:v>
+      </x:c>
+      <x:c r="X132" s="0" t="s">
         <x:v>1590</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>1592</x:v>
       </x:c>
       <x:c r="Y132" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA132" s="0" t="s">
-        <x:v>1593</x:v>
+        <x:v>1584</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:27">
       <x:c r="A133" s="0" t="s">
-        <x:v>1594</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>1595</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>1596</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>1597</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>1598</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I133" s="0" t="s">
-        <x:v>1599</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>1600</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>1601</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N133" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q133" s="0" t="s">
-        <x:v>1601</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="S133" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="T133" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U133" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="V133" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W133" s="0" t="s">
-        <x:v>1594</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="X133" s="0" t="s">
-        <x:v>1602</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="Y133" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z133" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA133" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1599</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:27">
       <x:c r="A134" s="0" t="s">
-        <x:v>1605</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>1606</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>1607</x:v>
+        <x:v>1602</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>1608</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
-        <x:v>1609</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="H134" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I134" s="0" t="s">
-        <x:v>1610</x:v>
+        <x:v>1605</x:v>
       </x:c>
       <x:c r="J134" s="0" t="s">
-        <x:v>1611</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="K134" s="0" t="s">
-        <x:v>1612</x:v>
+        <x:v>1606</x:v>
       </x:c>
       <x:c r="M134" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N134" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O134" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P134" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q134" s="0" t="s">
-        <x:v>1613</x:v>
+        <x:v>1606</x:v>
       </x:c>
       <x:c r="S134" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="T134" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U134" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="V134" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W134" s="0" t="s">
-        <x:v>1614</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="X134" s="0" t="s">
-        <x:v>1615</x:v>
+        <x:v>1607</x:v>
       </x:c>
       <x:c r="Y134" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA134" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1608</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:27">
       <x:c r="A135" s="0" t="s">
-        <x:v>1617</x:v>
+        <x:v>1609</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>1618</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>1619</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>1620</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>1621</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I135" s="0" t="s">
-        <x:v>1622</x:v>
+        <x:v>1614</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>1623</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1616</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="N135" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q135" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1616</x:v>
       </x:c>
       <x:c r="S135" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="T135" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U135" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="V135" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W135" s="0" t="s">
+        <x:v>1609</x:v>
+      </x:c>
+      <x:c r="X135" s="0" t="s">
         <x:v>1617</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1625</x:v>
       </x:c>
       <x:c r="Y135" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z135" s="0" t="s">
+        <x:v>1618</x:v>
+      </x:c>
       <x:c r="AA135" s="0" t="s">
-        <x:v>1626</x:v>
+        <x:v>1619</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:27">
       <x:c r="A136" s="0" t="s">
-        <x:v>1627</x:v>
+        <x:v>1620</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
+        <x:v>1621</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
+        <x:v>1622</x:v>
+      </x:c>
+      <x:c r="E136" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F136" s="0" t="s">
+        <x:v>1623</x:v>
+      </x:c>
+      <x:c r="G136" s="0" t="s">
+        <x:v>1624</x:v>
+      </x:c>
+      <x:c r="H136" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="I136" s="0" t="s">
+        <x:v>1625</x:v>
+      </x:c>
+      <x:c r="J136" s="0" t="s">
+        <x:v>1626</x:v>
+      </x:c>
+      <x:c r="K136" s="0" t="s">
+        <x:v>1627</x:v>
+      </x:c>
+      <x:c r="M136" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="N136" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="O136" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P136" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q136" s="0" t="s">
         <x:v>1628</x:v>
       </x:c>
-      <x:c r="D136" s="0" t="s">
+      <x:c r="S136" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="T136" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U136" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="V136" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W136" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
-      <x:c r="E136" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F136" s="0" t="s">
+      <x:c r="X136" s="0" t="s">
         <x:v>1630</x:v>
-      </x:c>
-[...46 lines deleted...]
-        <x:v>1636</x:v>
       </x:c>
       <x:c r="Y136" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z136" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA136" s="0" t="s">
-        <x:v>1638</x:v>
+        <x:v>1631</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:27">
       <x:c r="A137" s="0" t="s">
-        <x:v>1639</x:v>
+        <x:v>1632</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>1640</x:v>
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>1641</x:v>
+        <x:v>1634</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>1642</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>1643</x:v>
+        <x:v>1636</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I137" s="0" t="s">
+        <x:v>1039</x:v>
+      </x:c>
+      <x:c r="J137" s="0" t="s">
+        <x:v>1637</x:v>
+      </x:c>
+      <x:c r="K137" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="M137" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="N137" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="O137" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P137" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q137" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="S137" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="T137" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U137" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="V137" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W137" s="0" t="s">
         <x:v>1632</x:v>
       </x:c>
-      <x:c r="J137" s="0" t="s">
-[...32 lines deleted...]
-      <x:c r="W137" s="0" t="s">
+      <x:c r="X137" s="0" t="s">
         <x:v>1639</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1646</x:v>
       </x:c>
       <x:c r="Y137" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z137" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA137" s="0" t="s">
-        <x:v>1648</x:v>
+        <x:v>1640</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:27">
       <x:c r="A138" s="0" t="s">
-        <x:v>1649</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>1650</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>1651</x:v>
+        <x:v>1643</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>1652</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
-        <x:v>1653</x:v>
+        <x:v>1645</x:v>
       </x:c>
       <x:c r="H138" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I138" s="0" t="s">
-        <x:v>1654</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="J138" s="0" t="s">
-        <x:v>1655</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="K138" s="0" t="s">
-        <x:v>1656</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="M138" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N138" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="O138" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P138" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q138" s="0" t="s">
-        <x:v>1657</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="S138" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T138" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U138" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="V138" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W138" s="0" t="s">
-        <x:v>1658</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="X138" s="0" t="s">
-        <x:v>1654</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="Y138" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z138" s="0" t="s">
-        <x:v>1659</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="AA138" s="0" t="s">
-        <x:v>1660</x:v>
+        <x:v>1652</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:27">
       <x:c r="A139" s="0" t="s">
-        <x:v>1661</x:v>
+        <x:v>1653</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>1662</x:v>
+        <x:v>1654</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>1663</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>1664</x:v>
+        <x:v>1656</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>1665</x:v>
+        <x:v>1657</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
-        <x:v>1666</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>1667</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="N139" s="0" t="s">
-        <x:v>1668</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q139" s="0" t="s">
-        <x:v>1667</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="S139" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="T139" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U139" s="0" t="s">
-        <x:v>1668</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="V139" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W139" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1653</x:v>
       </x:c>
       <x:c r="X139" s="0" t="s">
-        <x:v>1670</x:v>
+        <x:v>1660</x:v>
       </x:c>
       <x:c r="Y139" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z139" s="0" t="s">
+        <x:v>1661</x:v>
+      </x:c>
       <x:c r="AA139" s="0" t="s">
-        <x:v>1671</x:v>
+        <x:v>1662</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:27">
       <x:c r="A140" s="0" t="s">
-        <x:v>1672</x:v>
+        <x:v>1663</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>1673</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>1674</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>1675</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>1676</x:v>
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
-        <x:v>1677</x:v>
+        <x:v>1667</x:v>
       </x:c>
       <x:c r="H140" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I140" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="J140" s="0" t="s">
-        <x:v>1457</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="K140" s="0" t="s">
-        <x:v>1678</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="M140" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="N140" s="0" t="s">
-        <x:v>1679</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="O140" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P140" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q140" s="0" t="s">
-        <x:v>1678</x:v>
+        <x:v>1671</x:v>
       </x:c>
       <x:c r="S140" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="T140" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U140" s="0" t="s">
-        <x:v>1680</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="V140" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W140" s="0" t="s">
-        <x:v>1681</x:v>
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="X140" s="0" t="s">
-        <x:v>1682</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="Y140" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z140" s="0" t="s">
-        <x:v>1683</x:v>
+        <x:v>1673</x:v>
       </x:c>
       <x:c r="AA140" s="0" t="s">
-        <x:v>1684</x:v>
+        <x:v>1674</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:27">
       <x:c r="A141" s="0" t="s">
-        <x:v>1685</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>1686</x:v>
+        <x:v>1676</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>1687</x:v>
+        <x:v>1677</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>1688</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>1689</x:v>
+        <x:v>1679</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I141" s="0" t="s">
-        <x:v>1690</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>1691</x:v>
+        <x:v>1681</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1682</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="N141" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>1683</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q141" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1682</x:v>
       </x:c>
       <x:c r="S141" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="T141" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U141" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>1683</x:v>
       </x:c>
       <x:c r="V141" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W141" s="0" t="s">
-        <x:v>1693</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="X141" s="0" t="s">
-        <x:v>1694</x:v>
+        <x:v>1685</x:v>
       </x:c>
       <x:c r="Y141" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA141" s="0" t="s">
-        <x:v>1695</x:v>
+        <x:v>1686</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:27">
       <x:c r="A142" s="0" t="s">
-        <x:v>1696</x:v>
+        <x:v>1687</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
+        <x:v>1688</x:v>
+      </x:c>
+      <x:c r="D142" s="0" t="s">
+        <x:v>1689</x:v>
+      </x:c>
+      <x:c r="E142" s="0" t="s">
+        <x:v>1690</x:v>
+      </x:c>
+      <x:c r="F142" s="0" t="s">
+        <x:v>1691</x:v>
+      </x:c>
+      <x:c r="G142" s="0" t="s">
+        <x:v>1692</x:v>
+      </x:c>
+      <x:c r="H142" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I142" s="0" t="s">
+        <x:v>1475</x:v>
+      </x:c>
+      <x:c r="J142" s="0" t="s">
+        <x:v>1476</x:v>
+      </x:c>
+      <x:c r="K142" s="0" t="s">
+        <x:v>1693</x:v>
+      </x:c>
+      <x:c r="M142" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="N142" s="0" t="s">
+        <x:v>1694</x:v>
+      </x:c>
+      <x:c r="O142" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P142" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q142" s="0" t="s">
+        <x:v>1693</x:v>
+      </x:c>
+      <x:c r="S142" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="T142" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U142" s="0" t="s">
+        <x:v>1695</x:v>
+      </x:c>
+      <x:c r="V142" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W142" s="0" t="s">
+        <x:v>1696</x:v>
+      </x:c>
+      <x:c r="X142" s="0" t="s">
         <x:v>1697</x:v>
-      </x:c>
-[...58 lines deleted...]
-        <x:v>1708</x:v>
       </x:c>
       <x:c r="Y142" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z142" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1698</x:v>
       </x:c>
       <x:c r="AA142" s="0" t="s">
-        <x:v>1710</x:v>
+        <x:v>1699</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:27">
       <x:c r="A143" s="0" t="s">
-        <x:v>1711</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>1712</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>1713</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1703</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I143" s="0" t="s">
-        <x:v>1716</x:v>
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>1717</x:v>
+        <x:v>1706</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>1718</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="N143" s="0" t="s">
-        <x:v>1719</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q143" s="0" t="s">
-        <x:v>1718</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="S143" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T143" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U143" s="0" t="s">
-        <x:v>1719</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="V143" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W143" s="0" t="s">
-        <x:v>1720</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="X143" s="0" t="s">
-        <x:v>1721</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="Y143" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA143" s="0" t="s">
-        <x:v>1722</x:v>
+        <x:v>1710</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:27">
       <x:c r="A144" s="0" t="s">
-        <x:v>1723</x:v>
+        <x:v>1711</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>1724</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>1726</x:v>
+        <x:v>1714</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
-        <x:v>1727</x:v>
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="H144" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="J144" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>1717</x:v>
       </x:c>
       <x:c r="K144" s="0" t="s">
-        <x:v>1728</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="M144" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="N144" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="O144" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P144" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q144" s="0" t="s">
-        <x:v>1728</x:v>
+        <x:v>1719</x:v>
+      </x:c>
+      <x:c r="R144" s="0" t="s">
+        <x:v>1720</x:v>
       </x:c>
       <x:c r="S144" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="T144" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U144" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="V144" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W144" s="0" t="s">
+        <x:v>1722</x:v>
+      </x:c>
+      <x:c r="X144" s="0" t="s">
         <x:v>1723</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1729</x:v>
       </x:c>
       <x:c r="Y144" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z144" s="0" t="s">
+        <x:v>1724</x:v>
+      </x:c>
       <x:c r="AA144" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>1725</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:27">
       <x:c r="A145" s="0" t="s">
-        <x:v>1731</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>1732</x:v>
+        <x:v>1727</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>1733</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1729</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>1735</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>1623</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
+        <x:v>1733</x:v>
+      </x:c>
+      <x:c r="M145" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="N145" s="0" t="s">
+        <x:v>1734</x:v>
+      </x:c>
+      <x:c r="O145" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P145" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q145" s="0" t="s">
+        <x:v>1733</x:v>
+      </x:c>
+      <x:c r="S145" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="T145" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U145" s="0" t="s">
+        <x:v>1734</x:v>
+      </x:c>
+      <x:c r="V145" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W145" s="0" t="s">
+        <x:v>1735</x:v>
+      </x:c>
+      <x:c r="X145" s="0" t="s">
         <x:v>1736</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>1622</x:v>
       </x:c>
       <x:c r="Y145" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA145" s="0" t="s">
-        <x:v>1738</x:v>
+        <x:v>1737</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:27">
       <x:c r="A146" s="0" t="s">
-        <x:v>1739</x:v>
+        <x:v>1738</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
+        <x:v>1739</x:v>
+      </x:c>
+      <x:c r="D146" s="0" t="s">
         <x:v>1740</x:v>
       </x:c>
-      <x:c r="D146" s="0" t="s">
+      <x:c r="E146" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F146" s="0" t="s">
         <x:v>1741</x:v>
       </x:c>
-      <x:c r="E146" s="0" t="s">
+      <x:c r="G146" s="0" t="s">
         <x:v>1742</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1744</x:v>
       </x:c>
       <x:c r="H146" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I146" s="0" t="s">
-        <x:v>1745</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J146" s="0" t="s">
-        <x:v>1746</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="K146" s="0" t="s">
-        <x:v>1747</x:v>
+        <x:v>1743</x:v>
       </x:c>
       <x:c r="M146" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N146" s="0" t="s">
-        <x:v>1748</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="O146" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P146" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q146" s="0" t="s">
-        <x:v>1747</x:v>
+        <x:v>1743</x:v>
       </x:c>
       <x:c r="S146" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="T146" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U146" s="0" t="s">
-        <x:v>1748</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="V146" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W146" s="0" t="s">
-        <x:v>1739</x:v>
+        <x:v>1738</x:v>
       </x:c>
       <x:c r="X146" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>1744</x:v>
       </x:c>
       <x:c r="Y146" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA146" s="0" t="s">
-        <x:v>1749</x:v>
+        <x:v>1745</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:27">
       <x:c r="A147" s="0" t="s">
-        <x:v>1750</x:v>
+        <x:v>1746</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>1751</x:v>
+        <x:v>1747</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>1752</x:v>
+        <x:v>1748</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>1753</x:v>
+        <x:v>1749</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>1754</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I147" s="0" t="s">
-        <x:v>1755</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>1756</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>1757</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="N147" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q147" s="0" t="s">
-        <x:v>1757</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="S147" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="T147" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U147" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="V147" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W147" s="0" t="s">
-        <x:v>1758</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="X147" s="0" t="s">
-        <x:v>1759</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="Y147" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA147" s="0" t="s">
-        <x:v>1760</x:v>
+        <x:v>1753</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:27">
       <x:c r="A148" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1754</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>1762</x:v>
+        <x:v>1755</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>1763</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
-        <x:v>1764</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>1765</x:v>
+        <x:v>1758</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
-        <x:v>1766</x:v>
+        <x:v>1759</x:v>
       </x:c>
       <x:c r="H148" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I148" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>1760</x:v>
       </x:c>
       <x:c r="J148" s="0" t="s">
-        <x:v>1191</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="K148" s="0" t="s">
-        <x:v>1767</x:v>
+        <x:v>1762</x:v>
       </x:c>
       <x:c r="M148" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="N148" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>1763</x:v>
       </x:c>
       <x:c r="O148" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P148" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q148" s="0" t="s">
-        <x:v>1767</x:v>
+        <x:v>1762</x:v>
       </x:c>
       <x:c r="S148" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="T148" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U148" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>1763</x:v>
       </x:c>
       <x:c r="V148" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W148" s="0" t="s">
-        <x:v>1768</x:v>
+        <x:v>1754</x:v>
       </x:c>
       <x:c r="X148" s="0" t="s">
-        <x:v>1769</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="Y148" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z148" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA148" s="0" t="s">
-        <x:v>1771</x:v>
+        <x:v>1764</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:27">
       <x:c r="A149" s="0" t="s">
-        <x:v>1772</x:v>
+        <x:v>1765</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
+        <x:v>1766</x:v>
+      </x:c>
+      <x:c r="D149" s="0" t="s">
+        <x:v>1767</x:v>
+      </x:c>
+      <x:c r="E149" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F149" s="0" t="s">
+        <x:v>1768</x:v>
+      </x:c>
+      <x:c r="G149" s="0" t="s">
+        <x:v>1769</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I149" s="0" t="s">
+        <x:v>1770</x:v>
+      </x:c>
+      <x:c r="J149" s="0" t="s">
+        <x:v>1771</x:v>
+      </x:c>
+      <x:c r="K149" s="0" t="s">
+        <x:v>1772</x:v>
+      </x:c>
+      <x:c r="M149" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N149" s="0" t="s">
+        <x:v>1130</x:v>
+      </x:c>
+      <x:c r="O149" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P149" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q149" s="0" t="s">
+        <x:v>1772</x:v>
+      </x:c>
+      <x:c r="S149" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="T149" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U149" s="0" t="s">
+        <x:v>1130</x:v>
+      </x:c>
+      <x:c r="V149" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W149" s="0" t="s">
         <x:v>1773</x:v>
       </x:c>
-      <x:c r="D149" s="0" t="s">
+      <x:c r="X149" s="0" t="s">
         <x:v>1774</x:v>
-      </x:c>
-[...52 lines deleted...]
-        <x:v>1784</x:v>
       </x:c>
       <x:c r="Y149" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z149" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA149" s="0" t="s">
-        <x:v>1786</x:v>
+        <x:v>1775</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:27">
       <x:c r="A150" s="0" t="s">
-        <x:v>1787</x:v>
+        <x:v>1776</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>1788</x:v>
+        <x:v>1777</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>1789</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
-        <x:v>1790</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1780</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
-        <x:v>1792</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="H150" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I150" s="0" t="s">
-        <x:v>1793</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="J150" s="0" t="s">
-        <x:v>1794</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="K150" s="0" t="s">
-        <x:v>1795</x:v>
+        <x:v>1782</x:v>
       </x:c>
       <x:c r="M150" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N150" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="O150" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P150" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q150" s="0" t="s">
-        <x:v>1795</x:v>
+        <x:v>1782</x:v>
       </x:c>
       <x:c r="S150" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="T150" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U150" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="V150" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W150" s="0" t="s">
-        <x:v>1796</x:v>
+        <x:v>1783</x:v>
       </x:c>
       <x:c r="X150" s="0" t="s">
-        <x:v>1797</x:v>
+        <x:v>1784</x:v>
       </x:c>
       <x:c r="Y150" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z150" s="0" t="s">
+        <x:v>1785</x:v>
+      </x:c>
       <x:c r="AA150" s="0" t="s">
-        <x:v>1798</x:v>
+        <x:v>1786</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:27">
       <x:c r="A151" s="0" t="s">
-        <x:v>1799</x:v>
+        <x:v>1787</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>1800</x:v>
+        <x:v>1788</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>1801</x:v>
+        <x:v>1789</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>1790</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1791</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>1803</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I151" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1793</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>1804</x:v>
+        <x:v>1794</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>1805</x:v>
+        <x:v>1795</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N151" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q151" s="0" t="s">
-        <x:v>1805</x:v>
+        <x:v>1796</x:v>
       </x:c>
       <x:c r="S151" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="T151" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U151" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>1797</x:v>
       </x:c>
       <x:c r="V151" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W151" s="0" t="s">
-        <x:v>1806</x:v>
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="X151" s="0" t="s">
-        <x:v>1807</x:v>
+        <x:v>1799</x:v>
       </x:c>
       <x:c r="Y151" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z151" s="0" t="s">
-        <x:v>1808</x:v>
+        <x:v>1800</x:v>
       </x:c>
       <x:c r="AA151" s="0" t="s">
-        <x:v>1809</x:v>
+        <x:v>1801</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:27">
       <x:c r="A152" s="0" t="s">
-        <x:v>1810</x:v>
+        <x:v>1802</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>1811</x:v>
+        <x:v>1803</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>1812</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>1805</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>1813</x:v>
+        <x:v>1806</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
-        <x:v>1814</x:v>
+        <x:v>1807</x:v>
       </x:c>
       <x:c r="H152" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I152" s="0" t="s">
-        <x:v>1815</x:v>
+        <x:v>1808</x:v>
       </x:c>
       <x:c r="J152" s="0" t="s">
-        <x:v>1816</x:v>
+        <x:v>1809</x:v>
       </x:c>
       <x:c r="K152" s="0" t="s">
-        <x:v>1817</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="M152" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N152" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="O152" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P152" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q152" s="0" t="s">
-        <x:v>1817</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="S152" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="T152" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U152" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="V152" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W152" s="0" t="s">
-        <x:v>1810</x:v>
+        <x:v>1811</x:v>
       </x:c>
       <x:c r="X152" s="0" t="s">
-        <x:v>1818</x:v>
+        <x:v>1812</x:v>
       </x:c>
       <x:c r="Y152" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA152" s="0" t="s">
-        <x:v>1819</x:v>
+        <x:v>1813</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:27">
       <x:c r="A153" s="0" t="s">
-        <x:v>1820</x:v>
+        <x:v>1814</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>1821</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>1812</x:v>
+        <x:v>1816</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>1822</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>1823</x:v>
+        <x:v>1818</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I153" s="0" t="s">
-        <x:v>1632</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>1633</x:v>
+        <x:v>1819</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>1824</x:v>
+        <x:v>1820</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N153" s="0" t="s">
-        <x:v>1825</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q153" s="0" t="s">
-        <x:v>1826</x:v>
+        <x:v>1820</x:v>
       </x:c>
       <x:c r="S153" s="0" t="s">
-        <x:v>1827</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="T153" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U153" s="0" t="s">
-        <x:v>1828</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="V153" s="0" t="s">
-        <x:v>1829</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="W153" s="0" t="s">
-        <x:v>1820</x:v>
+        <x:v>1821</x:v>
       </x:c>
       <x:c r="X153" s="0" t="s">
-        <x:v>1830</x:v>
+        <x:v>1822</x:v>
       </x:c>
       <x:c r="Y153" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z153" s="0" t="s">
+        <x:v>1823</x:v>
+      </x:c>
       <x:c r="AA153" s="0" t="s">
-        <x:v>1819</x:v>
+        <x:v>1824</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:27">
       <x:c r="A154" s="0" t="s">
-        <x:v>1831</x:v>
+        <x:v>1825</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>1832</x:v>
+        <x:v>1826</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>1833</x:v>
+        <x:v>1827</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>1834</x:v>
+        <x:v>1828</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
-        <x:v>1835</x:v>
+        <x:v>1829</x:v>
       </x:c>
       <x:c r="H154" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I154" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>1830</x:v>
       </x:c>
       <x:c r="J154" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>1831</x:v>
       </x:c>
       <x:c r="K154" s="0" t="s">
-        <x:v>1836</x:v>
+        <x:v>1832</x:v>
       </x:c>
       <x:c r="M154" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="N154" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="O154" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P154" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q154" s="0" t="s">
-        <x:v>1837</x:v>
-[...2 lines deleted...]
-        <x:v>1838</x:v>
+        <x:v>1832</x:v>
       </x:c>
       <x:c r="S154" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="T154" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U154" s="0" t="s">
-        <x:v>1839</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="V154" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W154" s="0" t="s">
-        <x:v>1840</x:v>
+        <x:v>1825</x:v>
       </x:c>
       <x:c r="X154" s="0" t="s">
-        <x:v>1841</x:v>
+        <x:v>1833</x:v>
       </x:c>
       <x:c r="Y154" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA154" s="0" t="s">
-        <x:v>1842</x:v>
+        <x:v>1834</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:27">
       <x:c r="A155" s="0" t="s">
-        <x:v>1843</x:v>
+        <x:v>1835</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>1844</x:v>
+        <x:v>1836</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>1845</x:v>
+        <x:v>1827</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>1846</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>1847</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I155" s="0" t="s">
-        <x:v>1553</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>1848</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>1849</x:v>
+        <x:v>1839</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="N155" s="0" t="s">
-        <x:v>1850</x:v>
+        <x:v>1840</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q155" s="0" t="s">
-        <x:v>1849</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="S155" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>1842</x:v>
       </x:c>
       <x:c r="T155" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U155" s="0" t="s">
-        <x:v>1850</x:v>
+        <x:v>1843</x:v>
       </x:c>
       <x:c r="V155" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>1844</x:v>
       </x:c>
       <x:c r="W155" s="0" t="s">
-        <x:v>1851</x:v>
+        <x:v>1835</x:v>
       </x:c>
       <x:c r="X155" s="0" t="s">
-        <x:v>1852</x:v>
+        <x:v>1845</x:v>
       </x:c>
       <x:c r="Y155" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA155" s="0" t="s">
-        <x:v>1853</x:v>
+        <x:v>1834</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:27">
       <x:c r="A156" s="0" t="s">
-        <x:v>1854</x:v>
+        <x:v>1846</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>1855</x:v>
+        <x:v>1847</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>1856</x:v>
+        <x:v>1848</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1849</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>1850</x:v>
       </x:c>
       <x:c r="H156" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I156" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J156" s="0" t="s">
-        <x:v>1860</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="K156" s="0" t="s">
-        <x:v>1861</x:v>
+        <x:v>1851</x:v>
       </x:c>
       <x:c r="M156" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N156" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="O156" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P156" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q156" s="0" t="s">
-        <x:v>1862</x:v>
+        <x:v>1852</x:v>
+      </x:c>
+      <x:c r="R156" s="0" t="s">
+        <x:v>1853</x:v>
       </x:c>
       <x:c r="S156" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T156" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U156" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>1854</x:v>
       </x:c>
       <x:c r="V156" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W156" s="0" t="s">
-        <x:v>1863</x:v>
+        <x:v>1855</x:v>
       </x:c>
       <x:c r="X156" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="Y156" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA156" s="0" t="s">
-        <x:v>1864</x:v>
+        <x:v>1857</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:27">
       <x:c r="A157" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>1866</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>1867</x:v>
+        <x:v>1860</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>1868</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>1869</x:v>
+        <x:v>1861</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>1870</x:v>
+        <x:v>1862</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I157" s="0" t="s">
-        <x:v>1871</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>1872</x:v>
+        <x:v>1863</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1864</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N157" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>1865</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q157" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1864</x:v>
       </x:c>
       <x:c r="S157" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="T157" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U157" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>1865</x:v>
       </x:c>
       <x:c r="V157" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W157" s="0" t="s">
-        <x:v>1874</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="X157" s="0" t="s">
-        <x:v>1875</x:v>
+        <x:v>1867</x:v>
       </x:c>
       <x:c r="Y157" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA157" s="0" t="s">
-        <x:v>1876</x:v>
+        <x:v>1868</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:27">
       <x:c r="A158" s="0" t="s">
-        <x:v>1877</x:v>
+        <x:v>1869</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>1878</x:v>
+        <x:v>1870</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>1879</x:v>
+        <x:v>1871</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>1880</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>1881</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
-        <x:v>1882</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="H158" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I158" s="0" t="s">
-        <x:v>1883</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="J158" s="0" t="s">
-        <x:v>1884</x:v>
+        <x:v>1875</x:v>
       </x:c>
       <x:c r="K158" s="0" t="s">
-        <x:v>1885</x:v>
+        <x:v>1876</x:v>
       </x:c>
       <x:c r="M158" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N158" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O158" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P158" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q158" s="0" t="s">
-        <x:v>1885</x:v>
+        <x:v>1877</x:v>
       </x:c>
       <x:c r="S158" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="T158" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U158" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="V158" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W158" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1878</x:v>
       </x:c>
       <x:c r="X158" s="0" t="s">
-        <x:v>1888</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="Y158" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z158" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA158" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1879</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:27">
       <x:c r="A159" s="0" t="s">
-        <x:v>1891</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>1892</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>1893</x:v>
+        <x:v>1882</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>1894</x:v>
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>1895</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1885</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I159" s="0" t="s">
-        <x:v>1897</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>1898</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>1899</x:v>
+        <x:v>1888</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N159" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q159" s="0" t="s">
-        <x:v>1899</x:v>
+        <x:v>1888</x:v>
       </x:c>
       <x:c r="S159" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="T159" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U159" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="V159" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W159" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="X159" s="0" t="s">
-        <x:v>1902</x:v>
+        <x:v>1890</x:v>
       </x:c>
       <x:c r="Y159" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z159" s="0" t="s">
-        <x:v>1903</x:v>
+        <x:v>1891</x:v>
       </x:c>
       <x:c r="AA159" s="0" t="s">
-        <x:v>1904</x:v>
+        <x:v>1892</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:27">
       <x:c r="A160" s="0" t="s">
-        <x:v>1905</x:v>
+        <x:v>1893</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>1906</x:v>
+        <x:v>1894</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>1907</x:v>
+        <x:v>1895</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>1896</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>1908</x:v>
+        <x:v>1897</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
-        <x:v>1909</x:v>
+        <x:v>1898</x:v>
       </x:c>
       <x:c r="H160" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I160" s="0" t="s">
-        <x:v>1910</x:v>
+        <x:v>1899</x:v>
       </x:c>
       <x:c r="J160" s="0" t="s">
-        <x:v>1911</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="K160" s="0" t="s">
-        <x:v>1912</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="M160" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="N160" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1902</x:v>
       </x:c>
       <x:c r="O160" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P160" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q160" s="0" t="s">
-        <x:v>1912</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="S160" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="T160" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U160" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1902</x:v>
       </x:c>
       <x:c r="V160" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W160" s="0" t="s">
-        <x:v>1905</x:v>
+        <x:v>1903</x:v>
       </x:c>
       <x:c r="X160" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1904</x:v>
       </x:c>
       <x:c r="Y160" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z160" s="0" t="s">
+        <x:v>1905</x:v>
+      </x:c>
       <x:c r="AA160" s="0" t="s">
-        <x:v>1915</x:v>
+        <x:v>1906</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:27">
       <x:c r="A161" s="0" t="s">
-        <x:v>1916</x:v>
+        <x:v>1907</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>1917</x:v>
+        <x:v>1908</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>1918</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>1919</x:v>
+        <x:v>1911</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>1920</x:v>
+        <x:v>1912</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I161" s="0" t="s">
-        <x:v>1921</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>1922</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>1923</x:v>
+        <x:v>1915</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="N161" s="0" t="s">
-        <x:v>1668</x:v>
+        <x:v>1916</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q161" s="0" t="s">
-        <x:v>1923</x:v>
+        <x:v>1915</x:v>
       </x:c>
       <x:c r="S161" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T161" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U161" s="0" t="s">
-        <x:v>1668</x:v>
+        <x:v>1916</x:v>
       </x:c>
       <x:c r="V161" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W161" s="0" t="s">
-        <x:v>1916</x:v>
+        <x:v>1917</x:v>
       </x:c>
       <x:c r="X161" s="0" t="s">
-        <x:v>1924</x:v>
+        <x:v>1918</x:v>
       </x:c>
       <x:c r="Y161" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z161" s="0" t="s">
+        <x:v>1919</x:v>
+      </x:c>
       <x:c r="AA161" s="0" t="s">
-        <x:v>1925</x:v>
+        <x:v>1920</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:27">
       <x:c r="A162" s="0" t="s">
-        <x:v>1926</x:v>
+        <x:v>1921</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>1927</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>1928</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>1929</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
-        <x:v>1930</x:v>
+        <x:v>1925</x:v>
       </x:c>
       <x:c r="H162" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I162" s="0" t="s">
-        <x:v>1745</x:v>
+        <x:v>1926</x:v>
       </x:c>
       <x:c r="J162" s="0" t="s">
-        <x:v>1746</x:v>
+        <x:v>1927</x:v>
       </x:c>
       <x:c r="K162" s="0" t="s">
-        <x:v>1931</x:v>
+        <x:v>1928</x:v>
       </x:c>
       <x:c r="M162" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N162" s="0" t="s">
-        <x:v>1932</x:v>
+        <x:v>1929</x:v>
       </x:c>
       <x:c r="O162" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P162" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q162" s="0" t="s">
-        <x:v>1931</x:v>
+        <x:v>1928</x:v>
       </x:c>
       <x:c r="S162" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T162" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U162" s="0" t="s">
-        <x:v>1932</x:v>
+        <x:v>1929</x:v>
       </x:c>
       <x:c r="V162" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W162" s="0" t="s">
-        <x:v>1926</x:v>
+        <x:v>1921</x:v>
       </x:c>
       <x:c r="X162" s="0" t="s">
-        <x:v>1933</x:v>
+        <x:v>1930</x:v>
       </x:c>
       <x:c r="Y162" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA162" s="0" t="s">
-        <x:v>1934</x:v>
+        <x:v>1931</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:27">
       <x:c r="A163" s="0" t="s">
-        <x:v>1935</x:v>
+        <x:v>1932</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>1936</x:v>
+        <x:v>1933</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>1937</x:v>
+        <x:v>1934</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>1938</x:v>
+        <x:v>1935</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>1939</x:v>
+        <x:v>1936</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I163" s="0" t="s">
-        <x:v>1488</x:v>
+        <x:v>1937</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>1489</x:v>
+        <x:v>1938</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
+        <x:v>1939</x:v>
+      </x:c>
+      <x:c r="M163" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="N163" s="0" t="s">
+        <x:v>1683</x:v>
+      </x:c>
+      <x:c r="O163" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P163" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q163" s="0" t="s">
+        <x:v>1939</x:v>
+      </x:c>
+      <x:c r="S163" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="T163" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U163" s="0" t="s">
+        <x:v>1683</x:v>
+      </x:c>
+      <x:c r="V163" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W163" s="0" t="s">
+        <x:v>1932</x:v>
+      </x:c>
+      <x:c r="X163" s="0" t="s">
         <x:v>1940</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>1941</x:v>
       </x:c>
       <x:c r="Y163" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA163" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>1941</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:27">
       <x:c r="A164" s="0" t="s">
         <x:v>1942</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>1943</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>1944</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>1945</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>1946</x:v>
       </x:c>
       <x:c r="H164" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I164" s="0" t="s">
+        <x:v>1760</x:v>
+      </x:c>
+      <x:c r="J164" s="0" t="s">
+        <x:v>1761</x:v>
+      </x:c>
+      <x:c r="K164" s="0" t="s">
         <x:v>1947</x:v>
       </x:c>
-      <x:c r="J164" s="0" t="s">
+      <x:c r="M164" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N164" s="0" t="s">
         <x:v>1948</x:v>
       </x:c>
-      <x:c r="K164" s="0" t="s">
+      <x:c r="O164" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P164" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q164" s="0" t="s">
+        <x:v>1947</x:v>
+      </x:c>
+      <x:c r="S164" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="T164" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U164" s="0" t="s">
+        <x:v>1948</x:v>
+      </x:c>
+      <x:c r="V164" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W164" s="0" t="s">
+        <x:v>1942</x:v>
+      </x:c>
+      <x:c r="X164" s="0" t="s">
         <x:v>1949</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>1951</x:v>
       </x:c>
       <x:c r="Y164" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA164" s="0" t="s">
-        <x:v>1952</x:v>
+        <x:v>1950</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:27">
       <x:c r="A165" s="0" t="s">
-        <x:v>1953</x:v>
+        <x:v>1951</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>1954</x:v>
+        <x:v>1952</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>1955</x:v>
+        <x:v>1953</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>1956</x:v>
+        <x:v>1954</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>1957</x:v>
+        <x:v>1955</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I165" s="0" t="s">
-        <x:v>1501</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>1958</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
-        <x:v>1959</x:v>
+        <x:v>1956</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="N165" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q165" s="0" t="s">
-        <x:v>1959</x:v>
+        <x:v>1956</x:v>
       </x:c>
       <x:c r="S165" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="T165" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U165" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="V165" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W165" s="0" t="s">
-        <x:v>1953</x:v>
+        <x:v>1951</x:v>
       </x:c>
       <x:c r="X165" s="0" t="s">
-        <x:v>1960</x:v>
+        <x:v>1957</x:v>
       </x:c>
       <x:c r="Y165" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA165" s="0" t="s">
-        <x:v>1961</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:27">
       <x:c r="A166" s="0" t="s">
-        <x:v>1962</x:v>
+        <x:v>1958</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
+        <x:v>1959</x:v>
+      </x:c>
+      <x:c r="D166" s="0" t="s">
+        <x:v>1960</x:v>
+      </x:c>
+      <x:c r="E166" s="0" t="s">
+        <x:v>1961</x:v>
+      </x:c>
+      <x:c r="F166" s="0" t="s">
+        <x:v>1962</x:v>
+      </x:c>
+      <x:c r="G166" s="0" t="s">
         <x:v>1963</x:v>
       </x:c>
-      <x:c r="D166" s="0" t="s">
+      <x:c r="H166" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="I166" s="0" t="s">
         <x:v>1964</x:v>
       </x:c>
-      <x:c r="E166" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F166" s="0" t="s">
+      <x:c r="J166" s="0" t="s">
         <x:v>1965</x:v>
       </x:c>
-      <x:c r="G166" s="0" t="s">
+      <x:c r="K166" s="0" t="s">
         <x:v>1966</x:v>
       </x:c>
-      <x:c r="H166" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I166" s="0" t="s">
+      <x:c r="M166" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="N166" s="0" t="s">
         <x:v>1967</x:v>
       </x:c>
-      <x:c r="J166" s="0" t="s">
+      <x:c r="O166" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P166" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q166" s="0" t="s">
+        <x:v>1966</x:v>
+      </x:c>
+      <x:c r="S166" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="T166" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U166" s="0" t="s">
+        <x:v>1967</x:v>
+      </x:c>
+      <x:c r="V166" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W166" s="0" t="s">
         <x:v>1968</x:v>
       </x:c>
-      <x:c r="K166" s="0" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="X166" s="0" t="s">
-        <x:v>1972</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="Y166" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA166" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>1969</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:27">
       <x:c r="A167" s="0" t="s">
-        <x:v>1973</x:v>
+        <x:v>1970</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
+        <x:v>1971</x:v>
+      </x:c>
+      <x:c r="D167" s="0" t="s">
+        <x:v>1972</x:v>
+      </x:c>
+      <x:c r="E167" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F167" s="0" t="s">
+        <x:v>1973</x:v>
+      </x:c>
+      <x:c r="G167" s="0" t="s">
         <x:v>1974</x:v>
       </x:c>
-      <x:c r="D167" s="0" t="s">
+      <x:c r="H167" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I167" s="0" t="s">
         <x:v>1975</x:v>
       </x:c>
-      <x:c r="E167" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F167" s="0" t="s">
+      <x:c r="J167" s="0" t="s">
         <x:v>1976</x:v>
       </x:c>
-      <x:c r="G167" s="0" t="s">
+      <x:c r="K167" s="0" t="s">
         <x:v>1977</x:v>
       </x:c>
-      <x:c r="H167" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="J167" s="0" t="s">
+      <x:c r="M167" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="N167" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="O167" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P167" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q167" s="0" t="s">
+        <x:v>1977</x:v>
+      </x:c>
+      <x:c r="S167" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="T167" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U167" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="V167" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W167" s="0" t="s">
         <x:v>1978</x:v>
       </x:c>
-      <x:c r="K167" s="0" t="s">
+      <x:c r="X167" s="0" t="s">
         <x:v>1979</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>1982</x:v>
       </x:c>
       <x:c r="Y167" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA167" s="0" t="s">
-        <x:v>1983</x:v>
+        <x:v>1980</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:27">
       <x:c r="A168" s="0" t="s">
-        <x:v>1984</x:v>
+        <x:v>1981</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>1985</x:v>
+        <x:v>1982</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>1986</x:v>
+        <x:v>1983</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>1987</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
-        <x:v>1988</x:v>
+        <x:v>1985</x:v>
       </x:c>
       <x:c r="H168" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="J168" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>1986</x:v>
       </x:c>
       <x:c r="K168" s="0" t="s">
-        <x:v>1989</x:v>
+        <x:v>1987</x:v>
       </x:c>
       <x:c r="M168" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N168" s="0" t="s">
-        <x:v>1990</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="O168" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P168" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q168" s="0" t="s">
-        <x:v>1989</x:v>
+        <x:v>1987</x:v>
       </x:c>
       <x:c r="S168" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T168" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U168" s="0" t="s">
-        <x:v>1990</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="V168" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W168" s="0" t="s">
-        <x:v>1991</x:v>
+        <x:v>1981</x:v>
       </x:c>
       <x:c r="X168" s="0" t="s">
-        <x:v>1992</x:v>
+        <x:v>1988</x:v>
       </x:c>
       <x:c r="Y168" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA168" s="0" t="s">
-        <x:v>1993</x:v>
+        <x:v>1989</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:27">
       <x:c r="A169" s="0" t="s">
-        <x:v>1994</x:v>
+        <x:v>1990</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
+        <x:v>1991</x:v>
+      </x:c>
+      <x:c r="D169" s="0" t="s">
+        <x:v>1992</x:v>
+      </x:c>
+      <x:c r="E169" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F169" s="0" t="s">
+        <x:v>1993</x:v>
+      </x:c>
+      <x:c r="G169" s="0" t="s">
+        <x:v>1994</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I169" s="0" t="s">
         <x:v>1995</x:v>
       </x:c>
-      <x:c r="D169" s="0" t="s">
+      <x:c r="J169" s="0" t="s">
         <x:v>1996</x:v>
       </x:c>
-      <x:c r="E169" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F169" s="0" t="s">
+      <x:c r="K169" s="0" t="s">
         <x:v>1997</x:v>
       </x:c>
-      <x:c r="G169" s="0" t="s">
+      <x:c r="M169" s="0" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="N169" s="0" t="s">
         <x:v>1998</x:v>
       </x:c>
-      <x:c r="H169" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I169" s="0" t="s">
+      <x:c r="O169" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P169" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q169" s="0" t="s">
+        <x:v>1997</x:v>
+      </x:c>
+      <x:c r="S169" s="0" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="T169" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U169" s="0" t="s">
+        <x:v>1998</x:v>
+      </x:c>
+      <x:c r="V169" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W169" s="0" t="s">
         <x:v>1999</x:v>
       </x:c>
-      <x:c r="J169" s="0" t="s">
+      <x:c r="X169" s="0" t="s">
         <x:v>2000</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>2003</x:v>
       </x:c>
       <x:c r="Y169" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA169" s="0" t="s">
-        <x:v>2004</x:v>
+        <x:v>1287</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:27">
       <x:c r="A170" s="0" t="s">
-        <x:v>2005</x:v>
+        <x:v>2001</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
+        <x:v>2002</x:v>
+      </x:c>
+      <x:c r="D170" s="0" t="s">
+        <x:v>2003</x:v>
+      </x:c>
+      <x:c r="E170" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="F170" s="0" t="s">
+        <x:v>2004</x:v>
+      </x:c>
+      <x:c r="G170" s="0" t="s">
+        <x:v>2005</x:v>
+      </x:c>
+      <x:c r="H170" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I170" s="0" t="s">
+        <x:v>1830</x:v>
+      </x:c>
+      <x:c r="J170" s="0" t="s">
         <x:v>2006</x:v>
       </x:c>
-      <x:c r="D170" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="F170" s="0" t="s">
+      <x:c r="K170" s="0" t="s">
         <x:v>2007</x:v>
       </x:c>
-      <x:c r="G170" s="0" t="s">
+      <x:c r="M170" s="0" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="N170" s="0" t="s">
         <x:v>2008</x:v>
       </x:c>
-      <x:c r="H170" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I170" s="0" t="s">
+      <x:c r="O170" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P170" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q170" s="0" t="s">
+        <x:v>2007</x:v>
+      </x:c>
+      <x:c r="S170" s="0" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="T170" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U170" s="0" t="s">
+        <x:v>2008</x:v>
+      </x:c>
+      <x:c r="V170" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W170" s="0" t="s">
         <x:v>2009</x:v>
       </x:c>
-      <x:c r="J170" s="0" t="s">
+      <x:c r="X170" s="0" t="s">
         <x:v>2010</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>2009</x:v>
       </x:c>
       <x:c r="Y170" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z170" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA170" s="0" t="s">
-        <x:v>2016</x:v>
+        <x:v>2011</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:27">
       <x:c r="A171" s="0" t="s">
-        <x:v>2017</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>2018</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>2019</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>2020</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>2021</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I171" s="0" t="s">
-        <x:v>2022</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
-        <x:v>2023</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>2024</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="N171" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q171" s="0" t="s">
-        <x:v>2025</x:v>
-[...2 lines deleted...]
-        <x:v>2026</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="S171" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="T171" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U171" s="0" t="s">
-        <x:v>2027</x:v>
+        <x:v>2018</x:v>
+      </x:c>
+      <x:c r="V171" s="0" t="s">
+        <x:v>41</x:v>
       </x:c>
       <x:c r="W171" s="0" t="s">
-        <x:v>2028</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="X171" s="0" t="s">
-        <x:v>2029</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="Y171" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z171" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA171" s="0" t="s">
-        <x:v>2031</x:v>
+        <x:v>2021</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:27">
       <x:c r="A172" s="0" t="s">
-        <x:v>2032</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>2033</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>2034</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
-        <x:v>2035</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>2036</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
-        <x:v>2037</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="H172" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I172" s="0" t="s">
-        <x:v>1960</x:v>
+        <x:v>2027</x:v>
       </x:c>
       <x:c r="J172" s="0" t="s">
-        <x:v>2038</x:v>
+        <x:v>2028</x:v>
       </x:c>
       <x:c r="K172" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2029</x:v>
       </x:c>
       <x:c r="M172" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="N172" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="O172" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P172" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q172" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2029</x:v>
       </x:c>
       <x:c r="S172" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="T172" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U172" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="V172" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W172" s="0" t="s">
-        <x:v>2040</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="X172" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2031</x:v>
       </x:c>
       <x:c r="Y172" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z172" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA172" s="0" t="s">
-        <x:v>2043</x:v>
+        <x:v>2032</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:27">
       <x:c r="A173" s="0" t="s">
-        <x:v>2044</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>2045</x:v>
+        <x:v>2034</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>2046</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
-        <x:v>2047</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>2048</x:v>
+        <x:v>2035</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>2049</x:v>
+        <x:v>2036</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I173" s="0" t="s">
-        <x:v>2050</x:v>
+        <x:v>2037</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>2038</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>2051</x:v>
+        <x:v>2039</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="N173" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>2040</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q173" s="0" t="s">
-        <x:v>2051</x:v>
+        <x:v>2039</x:v>
       </x:c>
       <x:c r="S173" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="T173" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U173" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="V173" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W173" s="0" t="s">
-        <x:v>2052</x:v>
+        <x:v>2042</x:v>
       </x:c>
       <x:c r="X173" s="0" t="s">
-        <x:v>2050</x:v>
+        <x:v>2037</x:v>
       </x:c>
       <x:c r="Y173" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z173" s="0" t="s">
-        <x:v>2053</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="AA173" s="0" t="s">
-        <x:v>2054</x:v>
+        <x:v>2044</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:27">
       <x:c r="A174" s="0" t="s">
-        <x:v>2055</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>2056</x:v>
+        <x:v>2046</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>2057</x:v>
+        <x:v>2047</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>2058</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="H174" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I174" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>2050</x:v>
       </x:c>
       <x:c r="J174" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>2051</x:v>
       </x:c>
       <x:c r="K174" s="0" t="s">
-        <x:v>2060</x:v>
+        <x:v>2052</x:v>
       </x:c>
       <x:c r="M174" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N174" s="0" t="s">
-        <x:v>2061</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="O174" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P174" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q174" s="0" t="s">
-        <x:v>2060</x:v>
+        <x:v>2053</x:v>
+      </x:c>
+      <x:c r="R174" s="0" t="s">
+        <x:v>2054</x:v>
       </x:c>
       <x:c r="S174" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="T174" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="U174" s="0" t="s">
-        <x:v>2061</x:v>
-[...2 lines deleted...]
-        <x:v>41</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="W174" s="0" t="s">
-        <x:v>2055</x:v>
+        <x:v>2056</x:v>
       </x:c>
       <x:c r="X174" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>2057</x:v>
       </x:c>
       <x:c r="Y174" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="Z174" s="0" t="s">
+        <x:v>2058</x:v>
       </x:c>
       <x:c r="AA174" s="0" t="s">
-        <x:v>2062</x:v>
+        <x:v>2059</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:27">
       <x:c r="A175" s="0" t="s">
-        <x:v>2063</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="D175" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="E175" s="0" t="s">
+        <x:v>2063</x:v>
+      </x:c>
+      <x:c r="F175" s="0" t="s">
         <x:v>2064</x:v>
       </x:c>
-      <x:c r="D175" s="0" t="s">
+      <x:c r="G175" s="0" t="s">
         <x:v>2065</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2067</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I175" s="0" t="s">
+        <x:v>1988</x:v>
+      </x:c>
+      <x:c r="J175" s="0" t="s">
+        <x:v>2066</x:v>
+      </x:c>
+      <x:c r="K175" s="0" t="s">
+        <x:v>2067</x:v>
+      </x:c>
+      <x:c r="M175" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="N175" s="0" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="O175" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P175" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q175" s="0" t="s">
+        <x:v>2067</x:v>
+      </x:c>
+      <x:c r="S175" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="T175" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U175" s="0" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="V175" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W175" s="0" t="s">
         <x:v>2068</x:v>
       </x:c>
-      <x:c r="J175" s="0" t="s">
+      <x:c r="X175" s="0" t="s">
         <x:v>2069</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>2072</x:v>
       </x:c>
       <x:c r="Y175" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z175" s="0" t="s">
+        <x:v>2070</x:v>
+      </x:c>
       <x:c r="AA175" s="0" t="s">
-        <x:v>2073</x:v>
+        <x:v>2071</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:27">
       <x:c r="A176" s="0" t="s">
-        <x:v>2074</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
+        <x:v>2073</x:v>
+      </x:c>
+      <x:c r="D176" s="0" t="s">
+        <x:v>2074</x:v>
+      </x:c>
+      <x:c r="E176" s="0" t="s">
         <x:v>2075</x:v>
       </x:c>
-      <x:c r="D176" s="0" t="s">
+      <x:c r="F176" s="0" t="s">
         <x:v>2076</x:v>
       </x:c>
-      <x:c r="E176" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F176" s="0" t="s">
+      <x:c r="G176" s="0" t="s">
         <x:v>2077</x:v>
       </x:c>
-      <x:c r="G176" s="0" t="s">
+      <x:c r="H176" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I176" s="0" t="s">
         <x:v>2078</x:v>
       </x:c>
-      <x:c r="H176" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J176" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>2079</x:v>
       </x:c>
       <x:c r="K176" s="0" t="s">
-        <x:v>2079</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="M176" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N176" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="O176" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P176" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q176" s="0" t="s">
         <x:v>2080</x:v>
       </x:c>
       <x:c r="S176" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="T176" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U176" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="V176" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W176" s="0" t="s">
         <x:v>2081</x:v>
       </x:c>
       <x:c r="X176" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>2078</x:v>
       </x:c>
       <x:c r="Y176" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z176" s="0" t="s">
+        <x:v>2082</x:v>
+      </x:c>
       <x:c r="AA176" s="0" t="s">
-        <x:v>2082</x:v>
+        <x:v>2083</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:27">
       <x:c r="A177" s="0" t="s">
-        <x:v>2083</x:v>
+        <x:v>2084</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>2084</x:v>
+        <x:v>2085</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>2085</x:v>
+        <x:v>2086</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>2086</x:v>
+        <x:v>2087</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>2087</x:v>
+        <x:v>2088</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I177" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
-        <x:v>2088</x:v>
+        <x:v>2089</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N177" s="0" t="s">
+        <x:v>2090</x:v>
+      </x:c>
+      <x:c r="O177" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P177" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q177" s="0" t="s">
         <x:v>2089</x:v>
       </x:c>
-      <x:c r="N177" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="S177" s="0" t="s">
-        <x:v>2089</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T177" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U177" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>2090</x:v>
       </x:c>
       <x:c r="V177" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W177" s="0" t="s">
-        <x:v>2090</x:v>
+        <x:v>2084</x:v>
       </x:c>
       <x:c r="X177" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="Y177" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="AA177" s="0" t="s">
         <x:v>2091</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:27">
       <x:c r="A178" s="0" t="s">
         <x:v>2092</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>2093</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>2094</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>2095</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>2096</x:v>
       </x:c>
       <x:c r="H178" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I178" s="0" t="s">
         <x:v>2097</x:v>
       </x:c>
       <x:c r="J178" s="0" t="s">
         <x:v>2098</x:v>
       </x:c>
       <x:c r="K178" s="0" t="s">
         <x:v>2099</x:v>
       </x:c>
       <x:c r="M178" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="N178" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="O178" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P178" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q178" s="0" t="s">
         <x:v>2100</x:v>
       </x:c>
       <x:c r="S178" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="T178" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U178" s="0" t="s">
-        <x:v>2102</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="V178" s="0" t="s">
-        <x:v>2103</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="W178" s="0" t="s">
         <x:v>2092</x:v>
       </x:c>
       <x:c r="X178" s="0" t="s">
-        <x:v>2104</x:v>
+        <x:v>2101</x:v>
       </x:c>
       <x:c r="Y178" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z178" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA178" s="0" t="s">
-        <x:v>2106</x:v>
+        <x:v>2102</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:27">
       <x:c r="A179" s="0" t="s">
-        <x:v>2107</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>2108</x:v>
+        <x:v>2104</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>2109</x:v>
+        <x:v>2105</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>2110</x:v>
+        <x:v>2106</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>2111</x:v>
+        <x:v>2107</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I179" s="0" t="s">
-        <x:v>2112</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
-        <x:v>2113</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>2114</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>2115</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="N179" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q179" s="0" t="s">
-        <x:v>2114</x:v>
+        <x:v>2109</x:v>
       </x:c>
       <x:c r="S179" s="0" t="s">
-        <x:v>2115</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="T179" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U179" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="V179" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W179" s="0" t="s">
-        <x:v>2116</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="X179" s="0" t="s">
-        <x:v>2112</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Y179" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA179" s="0" t="s">
-        <x:v>2117</x:v>
+        <x:v>2111</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:27">
       <x:c r="A180" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2112</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>2119</x:v>
+        <x:v>2113</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>2120</x:v>
+        <x:v>2114</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>2121</x:v>
+        <x:v>2115</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
-        <x:v>2122</x:v>
+        <x:v>2116</x:v>
       </x:c>
       <x:c r="H180" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I180" s="0" t="s">
-        <x:v>2123</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="J180" s="0" t="s">
-        <x:v>2124</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="K180" s="0" t="s">
-        <x:v>2125</x:v>
+        <x:v>2117</x:v>
       </x:c>
       <x:c r="M180" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>2118</x:v>
       </x:c>
       <x:c r="N180" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="O180" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P180" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q180" s="0" t="s">
-        <x:v>2126</x:v>
+        <x:v>2117</x:v>
       </x:c>
       <x:c r="S180" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>2118</x:v>
       </x:c>
       <x:c r="T180" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U180" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="V180" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W180" s="0" t="s">
-        <x:v>2127</x:v>
+        <x:v>2119</x:v>
       </x:c>
       <x:c r="X180" s="0" t="s">
-        <x:v>2128</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="Y180" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA180" s="0" t="s">
-        <x:v>2129</x:v>
+        <x:v>2120</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:27">
       <x:c r="A181" s="0" t="s">
-        <x:v>2130</x:v>
+        <x:v>2121</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
+        <x:v>2122</x:v>
+      </x:c>
+      <x:c r="D181" s="0" t="s">
+        <x:v>2123</x:v>
+      </x:c>
+      <x:c r="E181" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F181" s="0" t="s">
+        <x:v>2124</x:v>
+      </x:c>
+      <x:c r="G181" s="0" t="s">
+        <x:v>2125</x:v>
+      </x:c>
+      <x:c r="H181" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I181" s="0" t="s">
+        <x:v>2126</x:v>
+      </x:c>
+      <x:c r="J181" s="0" t="s">
+        <x:v>2127</x:v>
+      </x:c>
+      <x:c r="K181" s="0" t="s">
+        <x:v>2128</x:v>
+      </x:c>
+      <x:c r="M181" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="N181" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="O181" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P181" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q181" s="0" t="s">
+        <x:v>2129</x:v>
+      </x:c>
+      <x:c r="S181" s="0" t="s">
+        <x:v>2130</x:v>
+      </x:c>
+      <x:c r="T181" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U181" s="0" t="s">
         <x:v>2131</x:v>
       </x:c>
-      <x:c r="D181" s="0" t="s">
+      <x:c r="V181" s="0" t="s">
+        <x:v>1045</x:v>
+      </x:c>
+      <x:c r="W181" s="0" t="s">
+        <x:v>2121</x:v>
+      </x:c>
+      <x:c r="X181" s="0" t="s">
         <x:v>2132</x:v>
-      </x:c>
-[...52 lines deleted...]
-        <x:v>2136</x:v>
       </x:c>
       <x:c r="Y181" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z181" s="0" t="s">
-        <x:v>2140</x:v>
+        <x:v>2133</x:v>
       </x:c>
       <x:c r="AA181" s="0" t="s">
-        <x:v>2141</x:v>
+        <x:v>2134</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:27">
       <x:c r="A182" s="0" t="s">
-        <x:v>2142</x:v>
+        <x:v>2135</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>2143</x:v>
+        <x:v>2136</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>2144</x:v>
+        <x:v>2137</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>2145</x:v>
+        <x:v>2138</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
-        <x:v>2146</x:v>
+        <x:v>2139</x:v>
       </x:c>
       <x:c r="H182" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I182" s="0" t="s">
-        <x:v>2147</x:v>
+        <x:v>2140</x:v>
       </x:c>
       <x:c r="J182" s="0" t="s">
-        <x:v>2148</x:v>
+        <x:v>2141</x:v>
       </x:c>
       <x:c r="K182" s="0" t="s">
-        <x:v>2149</x:v>
+        <x:v>2142</x:v>
       </x:c>
       <x:c r="M182" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="N182" s="0" t="s">
-        <x:v>2150</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="O182" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P182" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q182" s="0" t="s">
-        <x:v>2149</x:v>
+        <x:v>2142</x:v>
       </x:c>
       <x:c r="S182" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="T182" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U182" s="0" t="s">
-        <x:v>2150</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="V182" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W182" s="0" t="s">
-        <x:v>2151</x:v>
+        <x:v>2143</x:v>
       </x:c>
       <x:c r="X182" s="0" t="s">
-        <x:v>2152</x:v>
+        <x:v>2140</x:v>
       </x:c>
       <x:c r="Y182" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA182" s="0" t="s">
-        <x:v>2153</x:v>
+        <x:v>2144</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:27">
       <x:c r="A183" s="0" t="s">
-        <x:v>2154</x:v>
+        <x:v>2145</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>2155</x:v>
+        <x:v>2146</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>2156</x:v>
+        <x:v>2147</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>2157</x:v>
+        <x:v>2148</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>2158</x:v>
+        <x:v>2149</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I183" s="0" t="s">
-        <x:v>1246</x:v>
+        <x:v>2150</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>2151</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>2159</x:v>
+        <x:v>2152</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N183" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q183" s="0" t="s">
-        <x:v>2159</x:v>
+        <x:v>2153</x:v>
       </x:c>
       <x:c r="S183" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="T183" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U183" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="V183" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W183" s="0" t="s">
         <x:v>2154</x:v>
       </x:c>
       <x:c r="X183" s="0" t="s">
-        <x:v>2160</x:v>
+        <x:v>2155</x:v>
       </x:c>
       <x:c r="Y183" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA183" s="0" t="s">
-        <x:v>2161</x:v>
+        <x:v>2156</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:27">
       <x:c r="A184" s="0" t="s">
-        <x:v>2162</x:v>
+        <x:v>2157</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
+        <x:v>2158</x:v>
+      </x:c>
+      <x:c r="D184" s="0" t="s">
+        <x:v>2159</x:v>
+      </x:c>
+      <x:c r="E184" s="0" t="s">
+        <x:v>2160</x:v>
+      </x:c>
+      <x:c r="F184" s="0" t="s">
+        <x:v>2161</x:v>
+      </x:c>
+      <x:c r="G184" s="0" t="s">
+        <x:v>2162</x:v>
+      </x:c>
+      <x:c r="H184" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I184" s="0" t="s">
         <x:v>2163</x:v>
       </x:c>
-      <x:c r="D184" s="0" t="s">
+      <x:c r="J184" s="0" t="s">
         <x:v>2164</x:v>
       </x:c>
-      <x:c r="E184" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F184" s="0" t="s">
+      <x:c r="K184" s="0" t="s">
         <x:v>2165</x:v>
       </x:c>
-      <x:c r="G184" s="0" t="s">
+      <x:c r="M184" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="N184" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="O184" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P184" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q184" s="0" t="s">
+        <x:v>2165</x:v>
+      </x:c>
+      <x:c r="S184" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="T184" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U184" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="V184" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W184" s="0" t="s">
         <x:v>2166</x:v>
       </x:c>
-      <x:c r="H184" s="0" t="s">
-[...40 lines deleted...]
-      </x:c>
       <x:c r="X184" s="0" t="s">
-        <x:v>2169</x:v>
+        <x:v>2163</x:v>
       </x:c>
       <x:c r="Y184" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z184" s="0" t="s">
-        <x:v>2170</x:v>
+        <x:v>2167</x:v>
       </x:c>
       <x:c r="AA184" s="0" t="s">
-        <x:v>2171</x:v>
+        <x:v>2168</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:27">
       <x:c r="A185" s="0" t="s">
-        <x:v>2172</x:v>
+        <x:v>2169</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>2173</x:v>
+        <x:v>2170</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>2174</x:v>
+        <x:v>2171</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
+        <x:v>2172</x:v>
+      </x:c>
+      <x:c r="G185" s="0" t="s">
+        <x:v>2173</x:v>
+      </x:c>
+      <x:c r="H185" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I185" s="0" t="s">
+        <x:v>2174</x:v>
+      </x:c>
+      <x:c r="J185" s="0" t="s">
         <x:v>2175</x:v>
       </x:c>
-      <x:c r="G185" s="0" t="s">
+      <x:c r="K185" s="0" t="s">
         <x:v>2176</x:v>
       </x:c>
-      <x:c r="H185" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I185" s="0" t="s">
+      <x:c r="M185" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N185" s="0" t="s">
         <x:v>2177</x:v>
       </x:c>
-      <x:c r="J185" s="0" t="s">
+      <x:c r="O185" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P185" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q185" s="0" t="s">
+        <x:v>2176</x:v>
+      </x:c>
+      <x:c r="S185" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="T185" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U185" s="0" t="s">
+        <x:v>2177</x:v>
+      </x:c>
+      <x:c r="V185" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W185" s="0" t="s">
         <x:v>2178</x:v>
       </x:c>
-      <x:c r="K185" s="0" t="s">
+      <x:c r="X185" s="0" t="s">
         <x:v>2179</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>2181</x:v>
       </x:c>
       <x:c r="Y185" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA185" s="0" t="s">
-        <x:v>2182</x:v>
+        <x:v>2180</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:27">
       <x:c r="A186" s="0" t="s">
-        <x:v>2183</x:v>
+        <x:v>2181</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>2184</x:v>
+        <x:v>2182</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>2185</x:v>
+        <x:v>2183</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
+        <x:v>2184</x:v>
+      </x:c>
+      <x:c r="G186" s="0" t="s">
+        <x:v>2185</x:v>
+      </x:c>
+      <x:c r="H186" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I186" s="0" t="s">
+        <x:v>1256</x:v>
+      </x:c>
+      <x:c r="J186" s="0" t="s">
+        <x:v>1257</x:v>
+      </x:c>
+      <x:c r="K186" s="0" t="s">
         <x:v>2186</x:v>
       </x:c>
-      <x:c r="G186" s="0" t="s">
+      <x:c r="M186" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="N186" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="O186" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P186" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q186" s="0" t="s">
+        <x:v>2186</x:v>
+      </x:c>
+      <x:c r="S186" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="T186" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U186" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="V186" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W186" s="0" t="s">
+        <x:v>2181</x:v>
+      </x:c>
+      <x:c r="X186" s="0" t="s">
         <x:v>2187</x:v>
-      </x:c>
-[...43 lines deleted...]
-        <x:v>2193</x:v>
       </x:c>
       <x:c r="Y186" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA186" s="0" t="s">
-        <x:v>2194</x:v>
+        <x:v>2188</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:27">
       <x:c r="A187" s="0" t="s">
-        <x:v>2195</x:v>
+        <x:v>2189</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>2196</x:v>
+        <x:v>2190</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>2197</x:v>
+        <x:v>2191</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
-        <x:v>2198</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>2199</x:v>
+        <x:v>2192</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>2200</x:v>
+        <x:v>2193</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I187" s="0" t="s">
-        <x:v>2201</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>2202</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>2203</x:v>
+        <x:v>2194</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N187" s="0" t="s">
-        <x:v>2204</x:v>
+        <x:v>2195</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q187" s="0" t="s">
-        <x:v>2203</x:v>
+        <x:v>2194</x:v>
       </x:c>
       <x:c r="S187" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="T187" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U187" s="0" t="s">
-        <x:v>2204</x:v>
+        <x:v>2195</x:v>
       </x:c>
       <x:c r="V187" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W187" s="0" t="s">
-        <x:v>2205</x:v>
+        <x:v>2189</x:v>
       </x:c>
       <x:c r="X187" s="0" t="s">
-        <x:v>2206</x:v>
+        <x:v>2196</x:v>
       </x:c>
       <x:c r="Y187" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z187" s="0" t="s">
+        <x:v>2197</x:v>
+      </x:c>
       <x:c r="AA187" s="0" t="s">
-        <x:v>2207</x:v>
+        <x:v>2198</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:27">
       <x:c r="A188" s="0" t="s">
-        <x:v>2208</x:v>
+        <x:v>2199</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>2209</x:v>
+        <x:v>2200</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>2210</x:v>
+        <x:v>2201</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>2211</x:v>
+        <x:v>2202</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
-        <x:v>2212</x:v>
+        <x:v>2203</x:v>
       </x:c>
       <x:c r="H188" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I188" s="0" t="s">
-        <x:v>2213</x:v>
+        <x:v>2204</x:v>
       </x:c>
       <x:c r="J188" s="0" t="s">
-        <x:v>2214</x:v>
+        <x:v>2205</x:v>
       </x:c>
       <x:c r="K188" s="0" t="s">
-        <x:v>2215</x:v>
+        <x:v>2206</x:v>
       </x:c>
       <x:c r="M188" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="N188" s="0" t="s">
-        <x:v>2204</x:v>
+        <x:v>2207</x:v>
       </x:c>
       <x:c r="O188" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P188" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q188" s="0" t="s">
-        <x:v>2215</x:v>
+        <x:v>2206</x:v>
       </x:c>
       <x:c r="S188" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="T188" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U188" s="0" t="s">
-        <x:v>2204</x:v>
+        <x:v>2207</x:v>
       </x:c>
       <x:c r="V188" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W188" s="0" t="s">
-        <x:v>2216</x:v>
+        <x:v>2199</x:v>
       </x:c>
       <x:c r="X188" s="0" t="s">
-        <x:v>2217</x:v>
+        <x:v>2208</x:v>
       </x:c>
       <x:c r="Y188" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z188" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA188" s="0" t="s">
-        <x:v>2219</x:v>
+        <x:v>2209</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:27">
       <x:c r="A189" s="0" t="s">
-        <x:v>2220</x:v>
+        <x:v>2210</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>2221</x:v>
+        <x:v>2211</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>2222</x:v>
+        <x:v>2212</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
-        <x:v>2223</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>2224</x:v>
+        <x:v>2213</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>2225</x:v>
+        <x:v>2214</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I189" s="0" t="s">
-        <x:v>2226</x:v>
+        <x:v>2215</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>2227</x:v>
+        <x:v>2216</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>2228</x:v>
+        <x:v>2217</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N189" s="0" t="s">
-        <x:v>2229</x:v>
+        <x:v>2218</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q189" s="0" t="s">
-        <x:v>2228</x:v>
+        <x:v>2217</x:v>
       </x:c>
       <x:c r="S189" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T189" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U189" s="0" t="s">
-        <x:v>2229</x:v>
+        <x:v>2218</x:v>
       </x:c>
       <x:c r="V189" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W189" s="0" t="s">
-        <x:v>2230</x:v>
+        <x:v>2219</x:v>
       </x:c>
       <x:c r="X189" s="0" t="s">
-        <x:v>2231</x:v>
+        <x:v>2220</x:v>
       </x:c>
       <x:c r="Y189" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z189" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA189" s="0" t="s">
-        <x:v>2233</x:v>
+        <x:v>2221</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:27">
       <x:c r="A190" s="0" t="s">
-        <x:v>2234</x:v>
+        <x:v>2222</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>2235</x:v>
+        <x:v>2223</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>2236</x:v>
+        <x:v>2224</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>2225</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>2237</x:v>
+        <x:v>2226</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
-        <x:v>2238</x:v>
+        <x:v>2227</x:v>
       </x:c>
       <x:c r="H190" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I190" s="0" t="s">
-        <x:v>2239</x:v>
+        <x:v>2228</x:v>
       </x:c>
       <x:c r="J190" s="0" t="s">
-        <x:v>2240</x:v>
+        <x:v>2229</x:v>
       </x:c>
       <x:c r="K190" s="0" t="s">
-        <x:v>2241</x:v>
+        <x:v>2230</x:v>
       </x:c>
       <x:c r="M190" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="N190" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>2231</x:v>
       </x:c>
       <x:c r="O190" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P190" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q190" s="0" t="s">
-        <x:v>2241</x:v>
+        <x:v>2230</x:v>
       </x:c>
       <x:c r="S190" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="T190" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U190" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>2231</x:v>
       </x:c>
       <x:c r="V190" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W190" s="0" t="s">
-        <x:v>2242</x:v>
+        <x:v>2232</x:v>
       </x:c>
       <x:c r="X190" s="0" t="s">
-        <x:v>2243</x:v>
+        <x:v>2233</x:v>
       </x:c>
       <x:c r="Y190" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z190" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA190" s="0" t="s">
-        <x:v>2245</x:v>
+        <x:v>2234</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:27">
       <x:c r="A191" s="0" t="s">
-        <x:v>2246</x:v>
+        <x:v>2235</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>2247</x:v>
+        <x:v>2236</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>2248</x:v>
+        <x:v>2237</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>2249</x:v>
+        <x:v>2238</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>2250</x:v>
+        <x:v>2239</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I191" s="0" t="s">
-        <x:v>2251</x:v>
+        <x:v>2240</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
-        <x:v>2252</x:v>
+        <x:v>2241</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>2253</x:v>
+        <x:v>2242</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="N191" s="0" t="s">
-        <x:v>1668</x:v>
+        <x:v>2231</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q191" s="0" t="s">
-        <x:v>2254</x:v>
+        <x:v>2242</x:v>
       </x:c>
       <x:c r="S191" s="0" t="s">
-        <x:v>2255</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="T191" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U191" s="0" t="s">
-        <x:v>2256</x:v>
+        <x:v>2231</x:v>
       </x:c>
       <x:c r="V191" s="0" t="s">
-        <x:v>1829</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="W191" s="0" t="s">
-        <x:v>2246</x:v>
+        <x:v>2243</x:v>
       </x:c>
       <x:c r="X191" s="0" t="s">
-        <x:v>2257</x:v>
+        <x:v>2244</x:v>
       </x:c>
       <x:c r="Y191" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z191" s="0" t="s">
-        <x:v>2258</x:v>
+        <x:v>2245</x:v>
       </x:c>
       <x:c r="AA191" s="0" t="s">
-        <x:v>2259</x:v>
+        <x:v>2246</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:27">
       <x:c r="A192" s="0" t="s">
-        <x:v>2260</x:v>
+        <x:v>2247</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>2261</x:v>
+        <x:v>2248</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>2262</x:v>
+        <x:v>2249</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>2250</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>2263</x:v>
+        <x:v>2251</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
-        <x:v>2264</x:v>
+        <x:v>2252</x:v>
       </x:c>
       <x:c r="H192" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I192" s="0" t="s">
-        <x:v>2265</x:v>
+        <x:v>2253</x:v>
       </x:c>
       <x:c r="J192" s="0" t="s">
-        <x:v>2266</x:v>
+        <x:v>2254</x:v>
       </x:c>
       <x:c r="K192" s="0" t="s">
-        <x:v>2267</x:v>
+        <x:v>2255</x:v>
       </x:c>
       <x:c r="M192" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N192" s="0" t="s">
-        <x:v>2268</x:v>
+        <x:v>2256</x:v>
       </x:c>
       <x:c r="O192" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P192" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q192" s="0" t="s">
-        <x:v>2267</x:v>
+        <x:v>2255</x:v>
       </x:c>
       <x:c r="S192" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="T192" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U192" s="0" t="s">
-        <x:v>2268</x:v>
+        <x:v>2256</x:v>
       </x:c>
       <x:c r="V192" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W192" s="0" t="s">
-        <x:v>2269</x:v>
+        <x:v>2257</x:v>
       </x:c>
       <x:c r="X192" s="0" t="s">
-        <x:v>2270</x:v>
+        <x:v>2258</x:v>
       </x:c>
       <x:c r="Y192" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z192" s="0" t="s">
+        <x:v>2259</x:v>
+      </x:c>
       <x:c r="AA192" s="0" t="s">
-        <x:v>2271</x:v>
+        <x:v>2260</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:27">
       <x:c r="A193" s="0" t="s">
-        <x:v>2272</x:v>
+        <x:v>2261</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>2273</x:v>
+        <x:v>2262</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>2274</x:v>
+        <x:v>2263</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
-        <x:v>2198</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>2275</x:v>
+        <x:v>2264</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>2276</x:v>
+        <x:v>2265</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I193" s="0" t="s">
-        <x:v>2277</x:v>
+        <x:v>2266</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
-        <x:v>2278</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>2279</x:v>
+        <x:v>2268</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="N193" s="0" t="s">
-        <x:v>2280</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q193" s="0" t="s">
-        <x:v>2279</x:v>
+        <x:v>2268</x:v>
       </x:c>
       <x:c r="S193" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="T193" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U193" s="0" t="s">
-        <x:v>2280</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="V193" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W193" s="0" t="s">
-        <x:v>2272</x:v>
+        <x:v>2261</x:v>
       </x:c>
       <x:c r="X193" s="0" t="s">
-        <x:v>2281</x:v>
+        <x:v>2266</x:v>
       </x:c>
       <x:c r="Y193" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA193" s="0" t="s">
-        <x:v>2282</x:v>
+        <x:v>2269</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:27">
       <x:c r="A194" s="0" t="s">
-        <x:v>2283</x:v>
+        <x:v>2270</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>2284</x:v>
+        <x:v>2271</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>2285</x:v>
+        <x:v>2272</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
-        <x:v>1398</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>2286</x:v>
+        <x:v>2273</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
-        <x:v>2287</x:v>
+        <x:v>2274</x:v>
       </x:c>
       <x:c r="H194" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I194" s="0" t="s">
-        <x:v>2288</x:v>
+        <x:v>2275</x:v>
       </x:c>
       <x:c r="J194" s="0" t="s">
-        <x:v>2289</x:v>
+        <x:v>2276</x:v>
       </x:c>
       <x:c r="K194" s="0" t="s">
-        <x:v>2290</x:v>
+        <x:v>2277</x:v>
       </x:c>
       <x:c r="M194" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="N194" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>1683</x:v>
       </x:c>
       <x:c r="O194" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P194" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q194" s="0" t="s">
-        <x:v>2290</x:v>
+        <x:v>2278</x:v>
       </x:c>
       <x:c r="S194" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>2279</x:v>
       </x:c>
       <x:c r="T194" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U194" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>2280</x:v>
       </x:c>
       <x:c r="V194" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>1844</x:v>
       </x:c>
       <x:c r="W194" s="0" t="s">
-        <x:v>2291</x:v>
+        <x:v>2270</x:v>
       </x:c>
       <x:c r="X194" s="0" t="s">
-        <x:v>2292</x:v>
+        <x:v>2281</x:v>
       </x:c>
       <x:c r="Y194" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z194" s="0" t="s">
+        <x:v>2282</x:v>
+      </x:c>
       <x:c r="AA194" s="0" t="s">
-        <x:v>2282</x:v>
+        <x:v>2283</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:27">
       <x:c r="A195" s="0" t="s">
-        <x:v>2293</x:v>
+        <x:v>2284</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
+        <x:v>2285</x:v>
+      </x:c>
+      <x:c r="D195" s="0" t="s">
+        <x:v>2286</x:v>
+      </x:c>
+      <x:c r="E195" s="0" t="s">
+        <x:v>1961</x:v>
+      </x:c>
+      <x:c r="F195" s="0" t="s">
+        <x:v>2287</x:v>
+      </x:c>
+      <x:c r="G195" s="0" t="s">
+        <x:v>2288</x:v>
+      </x:c>
+      <x:c r="H195" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I195" s="0" t="s">
+        <x:v>2289</x:v>
+      </x:c>
+      <x:c r="J195" s="0" t="s">
+        <x:v>2290</x:v>
+      </x:c>
+      <x:c r="K195" s="0" t="s">
+        <x:v>2291</x:v>
+      </x:c>
+      <x:c r="M195" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="N195" s="0" t="s">
+        <x:v>2292</x:v>
+      </x:c>
+      <x:c r="O195" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P195" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q195" s="0" t="s">
+        <x:v>2291</x:v>
+      </x:c>
+      <x:c r="S195" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="T195" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U195" s="0" t="s">
+        <x:v>2292</x:v>
+      </x:c>
+      <x:c r="V195" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W195" s="0" t="s">
+        <x:v>2293</x:v>
+      </x:c>
+      <x:c r="X195" s="0" t="s">
         <x:v>2294</x:v>
-      </x:c>
-[...55 lines deleted...]
-        <x:v>2302</x:v>
       </x:c>
       <x:c r="Y195" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z195" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA195" s="0" t="s">
-        <x:v>2304</x:v>
+        <x:v>2295</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:27">
       <x:c r="A196" s="0" t="s">
-        <x:v>2305</x:v>
+        <x:v>2296</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>2306</x:v>
+        <x:v>2297</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>2307</x:v>
+        <x:v>2298</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>2225</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>2308</x:v>
+        <x:v>2299</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
-        <x:v>2309</x:v>
+        <x:v>2300</x:v>
       </x:c>
       <x:c r="H196" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I196" s="0" t="s">
-        <x:v>2310</x:v>
+        <x:v>2301</x:v>
       </x:c>
       <x:c r="J196" s="0" t="s">
-        <x:v>2311</x:v>
+        <x:v>2302</x:v>
       </x:c>
       <x:c r="K196" s="0" t="s">
-        <x:v>2312</x:v>
+        <x:v>2303</x:v>
       </x:c>
       <x:c r="M196" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="N196" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>2304</x:v>
       </x:c>
       <x:c r="O196" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P196" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q196" s="0" t="s">
-        <x:v>2312</x:v>
+        <x:v>2303</x:v>
       </x:c>
       <x:c r="S196" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="T196" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U196" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>2304</x:v>
       </x:c>
       <x:c r="V196" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W196" s="0" t="s">
-        <x:v>2313</x:v>
+        <x:v>2296</x:v>
       </x:c>
       <x:c r="X196" s="0" t="s">
-        <x:v>2314</x:v>
+        <x:v>2305</x:v>
       </x:c>
       <x:c r="Y196" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z196" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA196" s="0" t="s">
-        <x:v>2316</x:v>
+        <x:v>2306</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:27">
       <x:c r="A197" s="0" t="s">
-        <x:v>2317</x:v>
+        <x:v>2307</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>2318</x:v>
+        <x:v>2308</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>2319</x:v>
+        <x:v>2309</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>2320</x:v>
+        <x:v>2310</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>2321</x:v>
+        <x:v>2311</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I197" s="0" t="s">
-        <x:v>2322</x:v>
+        <x:v>2312</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>1611</x:v>
+        <x:v>2313</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>2323</x:v>
+        <x:v>2314</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="N197" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q197" s="0" t="s">
-        <x:v>2323</x:v>
+        <x:v>2314</x:v>
       </x:c>
       <x:c r="S197" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="T197" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U197" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="V197" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W197" s="0" t="s">
-        <x:v>2317</x:v>
+        <x:v>2315</x:v>
       </x:c>
       <x:c r="X197" s="0" t="s">
-        <x:v>2324</x:v>
+        <x:v>2316</x:v>
       </x:c>
       <x:c r="Y197" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z197" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA197" s="0" t="s">
-        <x:v>2326</x:v>
+        <x:v>2306</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:27">
       <x:c r="A198" s="0" t="s">
-        <x:v>2327</x:v>
+        <x:v>2317</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>2328</x:v>
+        <x:v>2318</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>2329</x:v>
+        <x:v>2319</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
-        <x:v>2330</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>2331</x:v>
+        <x:v>2320</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
-        <x:v>2332</x:v>
+        <x:v>2321</x:v>
       </x:c>
       <x:c r="H198" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I198" s="0" t="s">
-        <x:v>2333</x:v>
+        <x:v>2322</x:v>
       </x:c>
       <x:c r="J198" s="0" t="s">
-        <x:v>2334</x:v>
+        <x:v>2323</x:v>
       </x:c>
       <x:c r="K198" s="0" t="s">
-        <x:v>2335</x:v>
+        <x:v>2324</x:v>
       </x:c>
       <x:c r="M198" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="N198" s="0" t="s">
-        <x:v>2336</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="O198" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P198" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q198" s="0" t="s">
-        <x:v>2335</x:v>
+        <x:v>2324</x:v>
       </x:c>
       <x:c r="S198" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="T198" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U198" s="0" t="s">
-        <x:v>2336</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="V198" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W198" s="0" t="s">
-        <x:v>2337</x:v>
+        <x:v>2325</x:v>
       </x:c>
       <x:c r="X198" s="0" t="s">
-        <x:v>2338</x:v>
+        <x:v>2326</x:v>
       </x:c>
       <x:c r="Y198" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z198" s="0" t="s">
-        <x:v>2339</x:v>
+        <x:v>2327</x:v>
       </x:c>
       <x:c r="AA198" s="0" t="s">
-        <x:v>2340</x:v>
+        <x:v>2328</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:27">
       <x:c r="A199" s="0" t="s">
-        <x:v>2341</x:v>
+        <x:v>2329</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>2342</x:v>
+        <x:v>2330</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>2343</x:v>
+        <x:v>2331</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
-        <x:v>2344</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>2345</x:v>
+        <x:v>2332</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>2346</x:v>
+        <x:v>2333</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I199" s="0" t="s">
-        <x:v>2347</x:v>
+        <x:v>2334</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
-        <x:v>2348</x:v>
+        <x:v>2335</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>2349</x:v>
+        <x:v>2336</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N199" s="0" t="s">
-        <x:v>2204</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q199" s="0" t="s">
-        <x:v>2349</x:v>
+        <x:v>2336</x:v>
       </x:c>
       <x:c r="S199" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="T199" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U199" s="0" t="s">
-        <x:v>2204</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="V199" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W199" s="0" t="s">
-        <x:v>2350</x:v>
+        <x:v>2337</x:v>
       </x:c>
       <x:c r="X199" s="0" t="s">
-        <x:v>2351</x:v>
+        <x:v>2338</x:v>
       </x:c>
       <x:c r="Y199" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z199" s="0" t="s">
-        <x:v>2352</x:v>
+        <x:v>2339</x:v>
       </x:c>
       <x:c r="AA199" s="0" t="s">
-        <x:v>2353</x:v>
+        <x:v>2340</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:27">
       <x:c r="A200" s="0" t="s">
-        <x:v>2354</x:v>
+        <x:v>2341</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>2355</x:v>
+        <x:v>2342</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>2356</x:v>
+        <x:v>2343</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>2357</x:v>
+        <x:v>2344</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
-        <x:v>2358</x:v>
+        <x:v>2345</x:v>
       </x:c>
       <x:c r="H200" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I200" s="0" t="s">
-        <x:v>2359</x:v>
+        <x:v>2346</x:v>
       </x:c>
       <x:c r="J200" s="0" t="s">
-        <x:v>2360</x:v>
+        <x:v>1626</x:v>
       </x:c>
       <x:c r="K200" s="0" t="s">
-        <x:v>2361</x:v>
+        <x:v>2347</x:v>
       </x:c>
       <x:c r="M200" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="N200" s="0" t="s">
-        <x:v>2362</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="O200" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P200" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q200" s="0" t="s">
-        <x:v>2361</x:v>
+        <x:v>2347</x:v>
       </x:c>
       <x:c r="S200" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="T200" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U200" s="0" t="s">
-        <x:v>2362</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="V200" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W200" s="0" t="s">
-        <x:v>2354</x:v>
+        <x:v>2341</x:v>
       </x:c>
       <x:c r="X200" s="0" t="s">
-        <x:v>2363</x:v>
+        <x:v>2348</x:v>
       </x:c>
       <x:c r="Y200" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z200" s="0" t="s">
-        <x:v>2364</x:v>
+        <x:v>2349</x:v>
       </x:c>
       <x:c r="AA200" s="0" t="s">
-        <x:v>2365</x:v>
+        <x:v>2350</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:27">
       <x:c r="A201" s="0" t="s">
-        <x:v>2366</x:v>
+        <x:v>2351</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>2367</x:v>
+        <x:v>2352</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>2368</x:v>
+        <x:v>2353</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
-        <x:v>2369</x:v>
+        <x:v>2354</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>2370</x:v>
+        <x:v>2355</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>2371</x:v>
+        <x:v>2356</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I201" s="0" t="s">
-        <x:v>2372</x:v>
+        <x:v>2357</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
-        <x:v>2373</x:v>
+        <x:v>2358</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>2374</x:v>
+        <x:v>2359</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N201" s="0" t="s">
-        <x:v>2375</x:v>
+        <x:v>2360</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q201" s="0" t="s">
-        <x:v>2374</x:v>
+        <x:v>2359</x:v>
       </x:c>
       <x:c r="S201" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="T201" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U201" s="0" t="s">
-        <x:v>2375</x:v>
+        <x:v>2360</x:v>
       </x:c>
       <x:c r="V201" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W201" s="0" t="s">
-        <x:v>2376</x:v>
+        <x:v>2361</x:v>
       </x:c>
       <x:c r="X201" s="0" t="s">
-        <x:v>2377</x:v>
+        <x:v>2362</x:v>
       </x:c>
       <x:c r="Y201" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z201" s="0" t="s">
-        <x:v>2378</x:v>
+        <x:v>2363</x:v>
       </x:c>
       <x:c r="AA201" s="0" t="s">
-        <x:v>2379</x:v>
+        <x:v>2364</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:27">
       <x:c r="A202" s="0" t="s">
-        <x:v>2380</x:v>
+        <x:v>2365</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>2381</x:v>
+        <x:v>2366</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>2382</x:v>
+        <x:v>2367</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>2383</x:v>
+        <x:v>2368</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
-        <x:v>2384</x:v>
+        <x:v>2369</x:v>
       </x:c>
       <x:c r="H202" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I202" s="0" t="s">
-        <x:v>2385</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J202" s="0" t="s">
-        <x:v>2386</x:v>
+        <x:v>2370</x:v>
       </x:c>
       <x:c r="K202" s="0" t="s">
-        <x:v>2387</x:v>
+        <x:v>2371</x:v>
       </x:c>
       <x:c r="M202" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N202" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="O202" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P202" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q202" s="0" t="s">
-        <x:v>2387</x:v>
+        <x:v>2371</x:v>
       </x:c>
       <x:c r="S202" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="T202" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U202" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="V202" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W202" s="0" t="s">
-        <x:v>2380</x:v>
+        <x:v>2372</x:v>
       </x:c>
       <x:c r="X202" s="0" t="s">
-        <x:v>2388</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Y202" s="0" t="s">
-        <x:v>297</x:v>
-[...2 lines deleted...]
-        <x:v>2389</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="AA202" s="0" t="s">
-        <x:v>2390</x:v>
+        <x:v>2373</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:27">
       <x:c r="A203" s="0" t="s">
-        <x:v>2391</x:v>
+        <x:v>2374</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>2392</x:v>
+        <x:v>2375</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>2393</x:v>
+        <x:v>2376</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>2377</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>2394</x:v>
+        <x:v>2378</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>2395</x:v>
+        <x:v>2379</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I203" s="0" t="s">
-        <x:v>2396</x:v>
+        <x:v>2380</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
-        <x:v>2397</x:v>
+        <x:v>2381</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>2398</x:v>
+        <x:v>2382</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="N203" s="0" t="s">
-        <x:v>2399</x:v>
+        <x:v>2231</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q203" s="0" t="s">
-        <x:v>2398</x:v>
+        <x:v>2382</x:v>
       </x:c>
       <x:c r="S203" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="T203" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U203" s="0" t="s">
-        <x:v>2399</x:v>
+        <x:v>2231</x:v>
       </x:c>
       <x:c r="V203" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W203" s="0" t="s">
-        <x:v>2400</x:v>
+        <x:v>2383</x:v>
       </x:c>
       <x:c r="X203" s="0" t="s">
-        <x:v>2401</x:v>
+        <x:v>2384</x:v>
       </x:c>
       <x:c r="Y203" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z203" s="0" t="s">
-        <x:v>2402</x:v>
+        <x:v>2385</x:v>
       </x:c>
       <x:c r="AA203" s="0" t="s">
-        <x:v>2403</x:v>
+        <x:v>2386</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:27">
       <x:c r="A204" s="0" t="s">
-        <x:v>2404</x:v>
+        <x:v>2387</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>2405</x:v>
+        <x:v>2388</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>2406</x:v>
+        <x:v>2389</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>2407</x:v>
+        <x:v>2390</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
-        <x:v>2408</x:v>
+        <x:v>2391</x:v>
       </x:c>
       <x:c r="H204" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I204" s="0" t="s">
-        <x:v>2409</x:v>
+        <x:v>2150</x:v>
       </x:c>
       <x:c r="J204" s="0" t="s">
-        <x:v>2410</x:v>
+        <x:v>2151</x:v>
       </x:c>
       <x:c r="K204" s="0" t="s">
-        <x:v>2411</x:v>
+        <x:v>2392</x:v>
       </x:c>
       <x:c r="M204" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N204" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>2393</x:v>
       </x:c>
       <x:c r="O204" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P204" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q204" s="0" t="s">
-        <x:v>2412</x:v>
+        <x:v>2392</x:v>
       </x:c>
       <x:c r="S204" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T204" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U204" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>2393</x:v>
       </x:c>
       <x:c r="V204" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W204" s="0" t="s">
-        <x:v>2404</x:v>
+        <x:v>2387</x:v>
       </x:c>
       <x:c r="X204" s="0" t="s">
-        <x:v>2413</x:v>
+        <x:v>2394</x:v>
       </x:c>
       <x:c r="Y204" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z204" s="0" t="s">
-        <x:v>2414</x:v>
+        <x:v>2395</x:v>
       </x:c>
       <x:c r="AA204" s="0" t="s">
-        <x:v>2415</x:v>
+        <x:v>2396</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:27">
       <x:c r="A205" s="0" t="s">
-        <x:v>2416</x:v>
+        <x:v>2397</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>2417</x:v>
+        <x:v>2398</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>2418</x:v>
+        <x:v>2399</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>2400</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>2419</x:v>
+        <x:v>2401</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>2420</x:v>
+        <x:v>2402</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I205" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>2403</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>2404</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>2421</x:v>
+        <x:v>2405</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="N205" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>2406</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q205" s="0" t="s">
-        <x:v>2422</x:v>
+        <x:v>2405</x:v>
       </x:c>
       <x:c r="S205" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="T205" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U205" s="0" t="s">
-        <x:v>2423</x:v>
+        <x:v>2406</x:v>
       </x:c>
       <x:c r="V205" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W205" s="0" t="s">
-        <x:v>2416</x:v>
+        <x:v>2407</x:v>
       </x:c>
       <x:c r="X205" s="0" t="s">
-        <x:v>2424</x:v>
+        <x:v>2408</x:v>
       </x:c>
       <x:c r="Y205" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z205" s="0" t="s">
-        <x:v>2414</x:v>
+        <x:v>2409</x:v>
       </x:c>
       <x:c r="AA205" s="0" t="s">
-        <x:v>2415</x:v>
+        <x:v>2410</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:27">
       <x:c r="A206" s="0" t="s">
-        <x:v>2425</x:v>
+        <x:v>2411</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>2426</x:v>
+        <x:v>2412</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>2427</x:v>
+        <x:v>2413</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
-        <x:v>2428</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>2429</x:v>
+        <x:v>2414</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
-        <x:v>2430</x:v>
+        <x:v>2415</x:v>
       </x:c>
       <x:c r="H206" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I206" s="0" t="s">
-        <x:v>2277</x:v>
+        <x:v>2416</x:v>
       </x:c>
       <x:c r="J206" s="0" t="s">
-        <x:v>2278</x:v>
+        <x:v>2417</x:v>
       </x:c>
       <x:c r="K206" s="0" t="s">
-        <x:v>2431</x:v>
+        <x:v>2418</x:v>
       </x:c>
       <x:c r="M206" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="N206" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="O206" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P206" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q206" s="0" t="s">
-        <x:v>2431</x:v>
+        <x:v>2418</x:v>
       </x:c>
       <x:c r="S206" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="T206" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U206" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="V206" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W206" s="0" t="s">
-        <x:v>2432</x:v>
+        <x:v>2411</x:v>
       </x:c>
       <x:c r="X206" s="0" t="s">
-        <x:v>2433</x:v>
+        <x:v>2419</x:v>
       </x:c>
       <x:c r="Y206" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="Z206" s="0" t="s">
-        <x:v>2434</x:v>
+        <x:v>2420</x:v>
       </x:c>
       <x:c r="AA206" s="0" t="s">
-        <x:v>2435</x:v>
+        <x:v>2421</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:27">
       <x:c r="A207" s="0" t="s">
-        <x:v>2436</x:v>
+        <x:v>2422</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>2437</x:v>
+        <x:v>2423</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>2438</x:v>
+        <x:v>2424</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
-        <x:v>2198</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>2439</x:v>
+        <x:v>2425</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>2440</x:v>
+        <x:v>2426</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I207" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>2427</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
-        <x:v>2441</x:v>
+        <x:v>2428</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>2442</x:v>
+        <x:v>2429</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="N207" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>2430</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q207" s="0" t="s">
-        <x:v>2442</x:v>
+        <x:v>2429</x:v>
       </x:c>
       <x:c r="S207" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="T207" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U207" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>2430</x:v>
       </x:c>
       <x:c r="V207" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W207" s="0" t="s">
-        <x:v>2436</x:v>
+        <x:v>2431</x:v>
       </x:c>
       <x:c r="X207" s="0" t="s">
-        <x:v>2443</x:v>
+        <x:v>2432</x:v>
       </x:c>
       <x:c r="Y207" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z207" s="0" t="s">
+        <x:v>2433</x:v>
+      </x:c>
       <x:c r="AA207" s="0" t="s">
-        <x:v>2444</x:v>
+        <x:v>2434</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:27">
       <x:c r="A208" s="0" t="s">
-        <x:v>2445</x:v>
+        <x:v>2435</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>2446</x:v>
+        <x:v>2436</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>2447</x:v>
+        <x:v>2437</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>2448</x:v>
+        <x:v>2438</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
-        <x:v>2449</x:v>
+        <x:v>2439</x:v>
       </x:c>
       <x:c r="H208" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I208" s="0" t="s">
-        <x:v>2450</x:v>
+        <x:v>2440</x:v>
       </x:c>
       <x:c r="J208" s="0" t="s">
-        <x:v>2451</x:v>
+        <x:v>2441</x:v>
       </x:c>
       <x:c r="K208" s="0" t="s">
-        <x:v>2452</x:v>
+        <x:v>2442</x:v>
       </x:c>
       <x:c r="M208" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N208" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="O208" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P208" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q208" s="0" t="s">
-        <x:v>2452</x:v>
+        <x:v>2443</x:v>
       </x:c>
       <x:c r="S208" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="T208" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U208" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="V208" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W208" s="0" t="s">
-        <x:v>2453</x:v>
+        <x:v>2435</x:v>
       </x:c>
       <x:c r="X208" s="0" t="s">
-        <x:v>2454</x:v>
+        <x:v>2444</x:v>
       </x:c>
       <x:c r="Y208" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z208" s="0" t="s">
-        <x:v>2455</x:v>
+        <x:v>2445</x:v>
       </x:c>
       <x:c r="AA208" s="0" t="s">
-        <x:v>2365</x:v>
+        <x:v>2446</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:27">
       <x:c r="A209" s="0" t="s">
-        <x:v>2456</x:v>
+        <x:v>2447</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>2457</x:v>
+        <x:v>2448</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>2458</x:v>
+        <x:v>2449</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>2459</x:v>
+        <x:v>2450</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>2460</x:v>
+        <x:v>2451</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I209" s="0" t="s">
-        <x:v>2461</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
-        <x:v>2462</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
-        <x:v>2463</x:v>
+        <x:v>2452</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N209" s="0" t="s">
-        <x:v>2464</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q209" s="0" t="s">
-        <x:v>2463</x:v>
+        <x:v>2453</x:v>
       </x:c>
       <x:c r="S209" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="T209" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U209" s="0" t="s">
-        <x:v>2464</x:v>
+        <x:v>2454</x:v>
       </x:c>
       <x:c r="V209" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W209" s="0" t="s">
-        <x:v>2456</x:v>
+        <x:v>2447</x:v>
       </x:c>
       <x:c r="X209" s="0" t="s">
-        <x:v>2465</x:v>
+        <x:v>2455</x:v>
       </x:c>
       <x:c r="Y209" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z209" s="0" t="s">
+        <x:v>2445</x:v>
+      </x:c>
       <x:c r="AA209" s="0" t="s">
-        <x:v>2466</x:v>
+        <x:v>2446</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:27">
       <x:c r="A210" s="0" t="s">
-        <x:v>2467</x:v>
+        <x:v>2456</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>2468</x:v>
+        <x:v>2457</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>2469</x:v>
+        <x:v>2458</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>2459</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>2470</x:v>
+        <x:v>2460</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
-        <x:v>2471</x:v>
+        <x:v>2461</x:v>
       </x:c>
       <x:c r="H210" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I210" s="0" t="s">
-        <x:v>2472</x:v>
+        <x:v>2462</x:v>
       </x:c>
       <x:c r="J210" s="0" t="s">
-        <x:v>2473</x:v>
+        <x:v>2302</x:v>
       </x:c>
       <x:c r="K210" s="0" t="s">
-        <x:v>2474</x:v>
+        <x:v>2463</x:v>
       </x:c>
       <x:c r="M210" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N210" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="O210" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P210" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q210" s="0" t="s">
-        <x:v>2474</x:v>
+        <x:v>2463</x:v>
       </x:c>
       <x:c r="S210" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="T210" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U210" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="V210" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W210" s="0" t="s">
-        <x:v>2467</x:v>
+        <x:v>2464</x:v>
       </x:c>
       <x:c r="X210" s="0" t="s">
-        <x:v>2475</x:v>
+        <x:v>2465</x:v>
       </x:c>
       <x:c r="Y210" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z210" s="0" t="s">
+        <x:v>2466</x:v>
+      </x:c>
       <x:c r="AA210" s="0" t="s">
-        <x:v>2476</x:v>
+        <x:v>2467</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:27">
       <x:c r="A211" s="0" t="s">
-        <x:v>2477</x:v>
+        <x:v>2468</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>2478</x:v>
+        <x:v>2469</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>2479</x:v>
+        <x:v>2470</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>2225</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>2480</x:v>
+        <x:v>2471</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>2481</x:v>
+        <x:v>2472</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I211" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>2482</x:v>
+        <x:v>2473</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="N211" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q211" s="0" t="s">
-        <x:v>2482</x:v>
+        <x:v>2473</x:v>
       </x:c>
       <x:c r="S211" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="T211" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U211" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="V211" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W211" s="0" t="s">
-        <x:v>2477</x:v>
+        <x:v>2468</x:v>
       </x:c>
       <x:c r="X211" s="0" t="s">
-        <x:v>2483</x:v>
+        <x:v>2474</x:v>
       </x:c>
       <x:c r="Y211" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA211" s="0" t="s">
-        <x:v>2476</x:v>
+        <x:v>2475</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:27">
       <x:c r="A212" s="0" t="s">
-        <x:v>2484</x:v>
+        <x:v>2476</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>2485</x:v>
+        <x:v>2477</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>2478</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>1742</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>2486</x:v>
+        <x:v>2479</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>2480</x:v>
       </x:c>
       <x:c r="H212" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I212" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>2481</x:v>
       </x:c>
       <x:c r="J212" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>2482</x:v>
       </x:c>
       <x:c r="K212" s="0" t="s">
-        <x:v>2487</x:v>
+        <x:v>2483</x:v>
       </x:c>
       <x:c r="M212" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N212" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="O212" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P212" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q212" s="0" t="s">
-        <x:v>2487</x:v>
+        <x:v>2483</x:v>
       </x:c>
       <x:c r="S212" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T212" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U212" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="V212" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W212" s="0" t="s">
-        <x:v>2488</x:v>
+        <x:v>2484</x:v>
       </x:c>
       <x:c r="X212" s="0" t="s">
-        <x:v>2489</x:v>
+        <x:v>2485</x:v>
       </x:c>
       <x:c r="Y212" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z212" s="0" t="s">
+        <x:v>2486</x:v>
+      </x:c>
       <x:c r="AA212" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>2396</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:27">
       <x:c r="A213" s="0" t="s">
-        <x:v>2490</x:v>
+        <x:v>2487</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
+        <x:v>2488</x:v>
+      </x:c>
+      <x:c r="D213" s="0" t="s">
+        <x:v>2489</x:v>
+      </x:c>
+      <x:c r="E213" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F213" s="0" t="s">
+        <x:v>2490</x:v>
+      </x:c>
+      <x:c r="G213" s="0" t="s">
         <x:v>2491</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2494</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I213" s="0" t="s">
-        <x:v>2385</x:v>
+        <x:v>2492</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
-        <x:v>2386</x:v>
+        <x:v>2493</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
+        <x:v>2494</x:v>
+      </x:c>
+      <x:c r="M213" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="N213" s="0" t="s">
         <x:v>2495</x:v>
       </x:c>
-      <x:c r="M213" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N213" s="0" t="s">
+      <x:c r="O213" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P213" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q213" s="0" t="s">
+        <x:v>2494</x:v>
+      </x:c>
+      <x:c r="S213" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="T213" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U213" s="0" t="s">
+        <x:v>2495</x:v>
+      </x:c>
+      <x:c r="V213" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W213" s="0" t="s">
+        <x:v>2487</x:v>
+      </x:c>
+      <x:c r="X213" s="0" t="s">
         <x:v>2496</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>2499</x:v>
       </x:c>
       <x:c r="Y213" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z213" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA213" s="0" t="s">
-        <x:v>2501</x:v>
+        <x:v>2497</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:27">
       <x:c r="A214" s="0" t="s">
-        <x:v>2502</x:v>
+        <x:v>2498</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
+        <x:v>2499</x:v>
+      </x:c>
+      <x:c r="D214" s="0" t="s">
+        <x:v>2500</x:v>
+      </x:c>
+      <x:c r="E214" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F214" s="0" t="s">
+        <x:v>2501</x:v>
+      </x:c>
+      <x:c r="G214" s="0" t="s">
+        <x:v>2502</x:v>
+      </x:c>
+      <x:c r="H214" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I214" s="0" t="s">
         <x:v>2503</x:v>
       </x:c>
-      <x:c r="D214" s="0" t="s">
+      <x:c r="J214" s="0" t="s">
         <x:v>2504</x:v>
       </x:c>
-      <x:c r="E214" s="0" t="s">
+      <x:c r="K214" s="0" t="s">
         <x:v>2505</x:v>
       </x:c>
-      <x:c r="F214" s="0" t="s">
+      <x:c r="M214" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="N214" s="0" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="O214" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P214" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q214" s="0" t="s">
+        <x:v>2505</x:v>
+      </x:c>
+      <x:c r="S214" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="T214" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U214" s="0" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="V214" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W214" s="0" t="s">
+        <x:v>2498</x:v>
+      </x:c>
+      <x:c r="X214" s="0" t="s">
         <x:v>2506</x:v>
-      </x:c>
-[...46 lines deleted...]
-        <x:v>2510</x:v>
       </x:c>
       <x:c r="Y214" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z214" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA214" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>2507</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:27">
       <x:c r="A215" s="0" t="s">
-        <x:v>2512</x:v>
+        <x:v>2508</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>2513</x:v>
+        <x:v>2509</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>2514</x:v>
+        <x:v>2510</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>2515</x:v>
+        <x:v>2511</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>2516</x:v>
+        <x:v>2512</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I215" s="0" t="s">
-        <x:v>2517</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
-        <x:v>2518</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>2519</x:v>
+        <x:v>2513</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N215" s="0" t="s">
-        <x:v>2520</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q215" s="0" t="s">
-        <x:v>693</x:v>
-[...2 lines deleted...]
-        <x:v>694</x:v>
+        <x:v>2513</x:v>
       </x:c>
       <x:c r="S215" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T215" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U215" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="V215" s="0" t="s">
+        <x:v>41</x:v>
       </x:c>
       <x:c r="W215" s="0" t="s">
-        <x:v>2028</x:v>
+        <x:v>2508</x:v>
       </x:c>
       <x:c r="X215" s="0" t="s">
-        <x:v>2029</x:v>
+        <x:v>2514</x:v>
       </x:c>
       <x:c r="Y215" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z215" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA215" s="0" t="s">
-        <x:v>2522</x:v>
+        <x:v>2507</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:27">
       <x:c r="A216" s="0" t="s">
-        <x:v>2523</x:v>
+        <x:v>2515</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>2524</x:v>
+        <x:v>2516</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>2525</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
-        <x:v>2526</x:v>
+        <x:v>2517</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
-        <x:v>2527</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="H216" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I216" s="0" t="s">
-        <x:v>2528</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J216" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="K216" s="0" t="s">
-        <x:v>2529</x:v>
+        <x:v>2518</x:v>
       </x:c>
       <x:c r="M216" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N216" s="0" t="s">
-        <x:v>2530</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="O216" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P216" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q216" s="0" t="s">
-        <x:v>2529</x:v>
+        <x:v>2518</x:v>
       </x:c>
       <x:c r="S216" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="T216" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U216" s="0" t="s">
-        <x:v>2530</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="V216" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W216" s="0" t="s">
-        <x:v>2531</x:v>
+        <x:v>2519</x:v>
       </x:c>
       <x:c r="X216" s="0" t="s">
-        <x:v>2532</x:v>
+        <x:v>2520</x:v>
       </x:c>
       <x:c r="Y216" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA216" s="0" t="s">
-        <x:v>2533</x:v>
+        <x:v>1287</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:27">
       <x:c r="A217" s="0" t="s">
-        <x:v>2534</x:v>
+        <x:v>2521</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>2535</x:v>
+        <x:v>2522</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>2536</x:v>
+        <x:v>2523</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>2537</x:v>
+        <x:v>2524</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>2538</x:v>
+        <x:v>2525</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I217" s="0" t="s">
-        <x:v>2539</x:v>
+        <x:v>2416</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>2540</x:v>
+        <x:v>2417</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>2541</x:v>
+        <x:v>2526</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N217" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>2527</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q217" s="0" t="s">
-        <x:v>2541</x:v>
+        <x:v>2526</x:v>
       </x:c>
       <x:c r="S217" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T217" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U217" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>2528</x:v>
       </x:c>
       <x:c r="V217" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W217" s="0" t="s">
-        <x:v>2534</x:v>
+        <x:v>2529</x:v>
       </x:c>
       <x:c r="X217" s="0" t="s">
-        <x:v>2542</x:v>
+        <x:v>2530</x:v>
       </x:c>
       <x:c r="Y217" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z217" s="0" t="s">
+        <x:v>2531</x:v>
+      </x:c>
       <x:c r="AA217" s="0" t="s">
-        <x:v>2543</x:v>
+        <x:v>2532</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:27">
       <x:c r="A218" s="0" t="s">
-        <x:v>2544</x:v>
+        <x:v>2533</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>2545</x:v>
+        <x:v>2534</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>2546</x:v>
+        <x:v>2535</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
-        <x:v>2133</x:v>
+        <x:v>2536</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
-        <x:v>2547</x:v>
+        <x:v>2537</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
-        <x:v>2548</x:v>
+        <x:v>2538</x:v>
       </x:c>
       <x:c r="H218" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I218" s="0" t="s">
-        <x:v>2549</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J218" s="0" t="s">
-        <x:v>2550</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="K218" s="0" t="s">
-        <x:v>2551</x:v>
+        <x:v>2539</x:v>
       </x:c>
       <x:c r="M218" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="N218" s="0" t="s">
-        <x:v>2552</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="O218" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P218" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q218" s="0" t="s">
-        <x:v>2551</x:v>
+        <x:v>2539</x:v>
       </x:c>
       <x:c r="S218" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="T218" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U218" s="0" t="s">
-        <x:v>2552</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="V218" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W218" s="0" t="s">
-        <x:v>2553</x:v>
+        <x:v>2540</x:v>
       </x:c>
       <x:c r="X218" s="0" t="s">
-        <x:v>2554</x:v>
+        <x:v>2541</x:v>
       </x:c>
       <x:c r="Y218" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z218" s="0" t="s">
-        <x:v>2555</x:v>
+        <x:v>2542</x:v>
       </x:c>
       <x:c r="AA218" s="0" t="s">
-        <x:v>2556</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:27">
       <x:c r="A219" s="0" t="s">
-        <x:v>2557</x:v>
+        <x:v>2543</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>2558</x:v>
+        <x:v>2544</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>2559</x:v>
+        <x:v>2545</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
-        <x:v>2035</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>2560</x:v>
+        <x:v>2546</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>2561</x:v>
+        <x:v>2547</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
-        <x:v>2562</x:v>
+        <x:v>2548</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
-        <x:v>2563</x:v>
+        <x:v>2549</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>2564</x:v>
+        <x:v>2550</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N219" s="0" t="s">
-        <x:v>2204</x:v>
+        <x:v>2551</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q219" s="0" t="s">
-        <x:v>2564</x:v>
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="R219" s="0" t="s">
+        <x:v>695</x:v>
       </x:c>
       <x:c r="S219" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="T219" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="U219" s="0" t="s">
-        <x:v>2204</x:v>
-[...2 lines deleted...]
-        <x:v>41</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="W219" s="0" t="s">
-        <x:v>2565</x:v>
+        <x:v>2056</x:v>
       </x:c>
       <x:c r="X219" s="0" t="s">
-        <x:v>2566</x:v>
+        <x:v>2057</x:v>
       </x:c>
       <x:c r="Y219" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z219" s="0" t="s">
-        <x:v>2567</x:v>
+        <x:v>2552</x:v>
       </x:c>
       <x:c r="AA219" s="0" t="s">
-        <x:v>2568</x:v>
+        <x:v>2553</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:27">
       <x:c r="A220" s="0" t="s">
-        <x:v>2569</x:v>
+        <x:v>2554</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>2570</x:v>
+        <x:v>2555</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>2571</x:v>
+        <x:v>2556</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
-        <x:v>2572</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
-        <x:v>2573</x:v>
+        <x:v>2557</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
-        <x:v>2574</x:v>
+        <x:v>2558</x:v>
       </x:c>
       <x:c r="H220" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I220" s="0" t="s">
-        <x:v>2575</x:v>
+        <x:v>2559</x:v>
       </x:c>
       <x:c r="J220" s="0" t="s">
-        <x:v>2576</x:v>
+        <x:v>2560</x:v>
       </x:c>
       <x:c r="K220" s="0" t="s">
-        <x:v>2577</x:v>
+        <x:v>2561</x:v>
       </x:c>
       <x:c r="M220" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N220" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>2562</x:v>
       </x:c>
       <x:c r="O220" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P220" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q220" s="0" t="s">
-        <x:v>2577</x:v>
+        <x:v>2561</x:v>
       </x:c>
       <x:c r="S220" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="T220" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U220" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>2562</x:v>
       </x:c>
       <x:c r="V220" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W220" s="0" t="s">
-        <x:v>2578</x:v>
+        <x:v>2563</x:v>
       </x:c>
       <x:c r="X220" s="0" t="s">
-        <x:v>2579</x:v>
+        <x:v>2564</x:v>
       </x:c>
       <x:c r="Y220" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z220" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA220" s="0" t="s">
-        <x:v>2581</x:v>
+        <x:v>2565</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:27">
       <x:c r="A221" s="0" t="s">
-        <x:v>2582</x:v>
+        <x:v>2566</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>2583</x:v>
+        <x:v>2567</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>2584</x:v>
+        <x:v>2568</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>2585</x:v>
+        <x:v>2569</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>2586</x:v>
+        <x:v>2570</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I221" s="0" t="s">
-        <x:v>2587</x:v>
+        <x:v>2571</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
-        <x:v>2588</x:v>
+        <x:v>2572</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>2589</x:v>
+        <x:v>2573</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N221" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q221" s="0" t="s">
-        <x:v>2589</x:v>
+        <x:v>2573</x:v>
       </x:c>
       <x:c r="S221" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="T221" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U221" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="V221" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W221" s="0" t="s">
-        <x:v>2582</x:v>
+        <x:v>2566</x:v>
       </x:c>
       <x:c r="X221" s="0" t="s">
-        <x:v>2590</x:v>
+        <x:v>2574</x:v>
       </x:c>
       <x:c r="Y221" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA221" s="0" t="s">
-        <x:v>2591</x:v>
+        <x:v>2575</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:27">
       <x:c r="A222" s="0" t="s">
-        <x:v>2592</x:v>
+        <x:v>2576</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>2593</x:v>
+        <x:v>2577</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>2594</x:v>
+        <x:v>2578</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
-        <x:v>2595</x:v>
+        <x:v>2160</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>2596</x:v>
+        <x:v>2579</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
-        <x:v>2597</x:v>
+        <x:v>2580</x:v>
       </x:c>
       <x:c r="H222" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I222" s="0" t="s">
-        <x:v>2598</x:v>
+        <x:v>2416</x:v>
       </x:c>
       <x:c r="J222" s="0" t="s">
-        <x:v>2599</x:v>
+        <x:v>2417</x:v>
       </x:c>
       <x:c r="K222" s="0" t="s">
-        <x:v>2600</x:v>
+        <x:v>2581</x:v>
       </x:c>
       <x:c r="M222" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N222" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>2582</x:v>
       </x:c>
       <x:c r="O222" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P222" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q222" s="0" t="s">
-        <x:v>2600</x:v>
+        <x:v>2581</x:v>
       </x:c>
       <x:c r="S222" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="T222" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U222" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>2582</x:v>
       </x:c>
       <x:c r="V222" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W222" s="0" t="s">
-        <x:v>2601</x:v>
+        <x:v>2583</x:v>
       </x:c>
       <x:c r="X222" s="0" t="s">
-        <x:v>2598</x:v>
+        <x:v>2584</x:v>
       </x:c>
       <x:c r="Y222" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z222" s="0" t="s">
-        <x:v>2602</x:v>
+        <x:v>2585</x:v>
       </x:c>
       <x:c r="AA222" s="0" t="s">
-        <x:v>2603</x:v>
+        <x:v>2586</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:27">
       <x:c r="A223" s="0" t="s">
-        <x:v>2604</x:v>
+        <x:v>2587</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>2605</x:v>
+        <x:v>2588</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>2606</x:v>
+        <x:v>2589</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
-        <x:v>2607</x:v>
+        <x:v>2063</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>2608</x:v>
+        <x:v>2590</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>2609</x:v>
+        <x:v>2591</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I223" s="0" t="s">
-        <x:v>2022</x:v>
+        <x:v>2592</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
-        <x:v>2023</x:v>
+        <x:v>2593</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>2610</x:v>
+        <x:v>2594</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="N223" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>2231</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q223" s="0" t="s">
-        <x:v>2025</x:v>
-[...2 lines deleted...]
-        <x:v>2026</x:v>
+        <x:v>2594</x:v>
       </x:c>
       <x:c r="S223" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="T223" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U223" s="0" t="s">
-        <x:v>2027</x:v>
+        <x:v>2231</x:v>
+      </x:c>
+      <x:c r="V223" s="0" t="s">
+        <x:v>41</x:v>
       </x:c>
       <x:c r="W223" s="0" t="s">
-        <x:v>2028</x:v>
+        <x:v>2595</x:v>
       </x:c>
       <x:c r="X223" s="0" t="s">
-        <x:v>2029</x:v>
+        <x:v>2596</x:v>
       </x:c>
       <x:c r="Y223" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z223" s="0" t="s">
-        <x:v>2611</x:v>
+        <x:v>2597</x:v>
       </x:c>
       <x:c r="AA223" s="0" t="s">
-        <x:v>2612</x:v>
+        <x:v>2598</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:27">
       <x:c r="A224" s="0" t="s">
-        <x:v>2613</x:v>
+        <x:v>2599</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>2614</x:v>
+        <x:v>2600</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>2615</x:v>
+        <x:v>2601</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
-        <x:v>2616</x:v>
+        <x:v>2602</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>2617</x:v>
+        <x:v>2603</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
-        <x:v>2618</x:v>
+        <x:v>2604</x:v>
       </x:c>
       <x:c r="H224" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I224" s="0" t="s">
-        <x:v>2619</x:v>
+        <x:v>2605</x:v>
       </x:c>
       <x:c r="J224" s="0" t="s">
-        <x:v>2620</x:v>
+        <x:v>2606</x:v>
       </x:c>
       <x:c r="K224" s="0" t="s">
-        <x:v>2621</x:v>
+        <x:v>2607</x:v>
       </x:c>
       <x:c r="M224" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="N224" s="0" t="s">
-        <x:v>2622</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="O224" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P224" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q224" s="0" t="s">
-        <x:v>2623</x:v>
-[...2 lines deleted...]
-        <x:v>2624</x:v>
+        <x:v>2607</x:v>
       </x:c>
       <x:c r="S224" s="0" t="s">
-        <x:v>2625</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="T224" s="0" t="s">
-        <x:v>2626</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U224" s="0" t="s">
-        <x:v>2627</x:v>
+        <x:v>1320</x:v>
+      </x:c>
+      <x:c r="V224" s="0" t="s">
+        <x:v>41</x:v>
       </x:c>
       <x:c r="W224" s="0" t="s">
-        <x:v>2628</x:v>
+        <x:v>2608</x:v>
       </x:c>
       <x:c r="X224" s="0" t="s">
-        <x:v>2629</x:v>
+        <x:v>2609</x:v>
       </x:c>
       <x:c r="Y224" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z224" s="0" t="s">
-        <x:v>2630</x:v>
+        <x:v>2610</x:v>
       </x:c>
       <x:c r="AA224" s="0" t="s">
-        <x:v>2631</x:v>
+        <x:v>2611</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:27">
       <x:c r="A225" s="0" t="s">
-        <x:v>2632</x:v>
+        <x:v>2612</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>2633</x:v>
+        <x:v>2613</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>2634</x:v>
+        <x:v>2614</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>2635</x:v>
+        <x:v>2615</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>2636</x:v>
+        <x:v>2616</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I225" s="0" t="s">
-        <x:v>2637</x:v>
+        <x:v>2617</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
-        <x:v>2638</x:v>
+        <x:v>2618</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
-        <x:v>2639</x:v>
+        <x:v>2619</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="N225" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q225" s="0" t="s">
-        <x:v>693</x:v>
-[...2 lines deleted...]
-        <x:v>694</x:v>
+        <x:v>2619</x:v>
       </x:c>
       <x:c r="S225" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="T225" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U225" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="V225" s="0" t="s">
+        <x:v>41</x:v>
       </x:c>
       <x:c r="W225" s="0" t="s">
-        <x:v>2640</x:v>
+        <x:v>2612</x:v>
       </x:c>
       <x:c r="X225" s="0" t="s">
-        <x:v>2637</x:v>
+        <x:v>2620</x:v>
       </x:c>
       <x:c r="Y225" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z225" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA225" s="0" t="s">
-        <x:v>2642</x:v>
+        <x:v>2621</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:27">
       <x:c r="A226" s="0" t="s">
-        <x:v>2643</x:v>
+        <x:v>2622</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>2644</x:v>
+        <x:v>2623</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>2645</x:v>
+        <x:v>2624</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
-        <x:v>2646</x:v>
+        <x:v>2625</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
-        <x:v>2647</x:v>
+        <x:v>2626</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
-        <x:v>2648</x:v>
+        <x:v>2627</x:v>
       </x:c>
       <x:c r="H226" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I226" s="0" t="s">
-        <x:v>2649</x:v>
+        <x:v>2628</x:v>
       </x:c>
       <x:c r="J226" s="0" t="s">
-        <x:v>2650</x:v>
+        <x:v>2629</x:v>
       </x:c>
       <x:c r="K226" s="0" t="s">
-        <x:v>2651</x:v>
+        <x:v>2630</x:v>
       </x:c>
       <x:c r="M226" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="N226" s="0" t="s">
-        <x:v>2652</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="O226" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P226" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q226" s="0" t="s">
-        <x:v>2651</x:v>
+        <x:v>2630</x:v>
       </x:c>
       <x:c r="S226" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="T226" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U226" s="0" t="s">
-        <x:v>2652</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="V226" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W226" s="0" t="s">
-        <x:v>2653</x:v>
+        <x:v>2631</x:v>
       </x:c>
       <x:c r="X226" s="0" t="s">
-        <x:v>2654</x:v>
+        <x:v>2628</x:v>
       </x:c>
       <x:c r="Y226" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z226" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>2632</x:v>
       </x:c>
       <x:c r="AA226" s="0" t="s">
-        <x:v>2655</x:v>
+        <x:v>2633</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:27">
       <x:c r="A227" s="0" t="s">
-        <x:v>2656</x:v>
+        <x:v>2634</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>2657</x:v>
+        <x:v>2635</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>2658</x:v>
+        <x:v>2636</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
-        <x:v>2047</x:v>
+        <x:v>2637</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
-        <x:v>2659</x:v>
+        <x:v>2638</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>2660</x:v>
+        <x:v>2639</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I227" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>2050</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>2051</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
-        <x:v>2661</x:v>
+        <x:v>2640</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
-        <x:v>2662</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="N227" s="0" t="s">
-        <x:v>2663</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q227" s="0" t="s">
-        <x:v>2661</x:v>
+        <x:v>2053</x:v>
+      </x:c>
+      <x:c r="R227" s="0" t="s">
+        <x:v>2054</x:v>
       </x:c>
       <x:c r="S227" s="0" t="s">
-        <x:v>2662</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="T227" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="U227" s="0" t="s">
-        <x:v>2663</x:v>
-[...2 lines deleted...]
-        <x:v>41</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="W227" s="0" t="s">
-        <x:v>2664</x:v>
+        <x:v>2056</x:v>
       </x:c>
       <x:c r="X227" s="0" t="s">
-        <x:v>2665</x:v>
+        <x:v>2057</x:v>
       </x:c>
       <x:c r="Y227" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z227" s="0" t="s">
-        <x:v>2666</x:v>
+        <x:v>2641</x:v>
       </x:c>
       <x:c r="AA227" s="0" t="s">
-        <x:v>2667</x:v>
+        <x:v>2642</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:27">
       <x:c r="A228" s="0" t="s">
-        <x:v>2668</x:v>
+        <x:v>2643</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>2669</x:v>
+        <x:v>2644</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>2670</x:v>
+        <x:v>2645</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
-        <x:v>2671</x:v>
+        <x:v>2646</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
-        <x:v>2672</x:v>
+        <x:v>2647</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
-        <x:v>2673</x:v>
+        <x:v>2648</x:v>
       </x:c>
       <x:c r="H228" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I228" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>2649</x:v>
       </x:c>
       <x:c r="J228" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>2650</x:v>
       </x:c>
       <x:c r="K228" s="0" t="s">
-        <x:v>2674</x:v>
+        <x:v>2651</x:v>
       </x:c>
       <x:c r="M228" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="N228" s="0" t="s">
-        <x:v>2675</x:v>
+        <x:v>2652</x:v>
       </x:c>
       <x:c r="O228" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P228" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q228" s="0" t="s">
-        <x:v>2674</x:v>
+        <x:v>2653</x:v>
+      </x:c>
+      <x:c r="R228" s="0" t="s">
+        <x:v>2654</x:v>
       </x:c>
       <x:c r="S228" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>2655</x:v>
       </x:c>
       <x:c r="T228" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>2656</x:v>
       </x:c>
       <x:c r="U228" s="0" t="s">
-        <x:v>2675</x:v>
-[...2 lines deleted...]
-        <x:v>41</x:v>
+        <x:v>2657</x:v>
       </x:c>
       <x:c r="W228" s="0" t="s">
-        <x:v>2676</x:v>
+        <x:v>2658</x:v>
       </x:c>
       <x:c r="X228" s="0" t="s">
-        <x:v>2677</x:v>
+        <x:v>2659</x:v>
       </x:c>
       <x:c r="Y228" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z228" s="0" t="s">
-        <x:v>2678</x:v>
+        <x:v>2660</x:v>
       </x:c>
       <x:c r="AA228" s="0" t="s">
-        <x:v>2679</x:v>
+        <x:v>2661</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:27">
       <x:c r="A229" s="0" t="s">
-        <x:v>2680</x:v>
+        <x:v>2662</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>2681</x:v>
+        <x:v>2663</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>2682</x:v>
+        <x:v>2664</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
-        <x:v>2047</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>2683</x:v>
+        <x:v>2665</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>2684</x:v>
+        <x:v>2666</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I229" s="0" t="s">
-        <x:v>2619</x:v>
+        <x:v>2667</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
-        <x:v>2620</x:v>
+        <x:v>2668</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
-        <x:v>2685</x:v>
+        <x:v>2669</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N229" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q229" s="0" t="s">
-        <x:v>2623</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>2624</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="S229" s="0" t="s">
-        <x:v>2625</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="T229" s="0" t="s">
-        <x:v>2626</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="U229" s="0" t="s">
-        <x:v>2627</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="W229" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>2670</x:v>
       </x:c>
       <x:c r="X229" s="0" t="s">
-        <x:v>2629</x:v>
+        <x:v>2667</x:v>
       </x:c>
       <x:c r="Y229" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z229" s="0" t="s">
-        <x:v>2686</x:v>
+        <x:v>2671</x:v>
       </x:c>
       <x:c r="AA229" s="0" t="s">
-        <x:v>2687</x:v>
+        <x:v>2672</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:27">
       <x:c r="A230" s="0" t="s">
-        <x:v>2688</x:v>
+        <x:v>2673</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>2689</x:v>
+        <x:v>2674</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>2690</x:v>
+        <x:v>2675</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
-        <x:v>2691</x:v>
+        <x:v>2676</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>2692</x:v>
+        <x:v>2677</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
-        <x:v>2693</x:v>
+        <x:v>2678</x:v>
       </x:c>
       <x:c r="H230" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I230" s="0" t="s">
-        <x:v>2518</x:v>
+        <x:v>2679</x:v>
       </x:c>
       <x:c r="J230" s="0" t="s">
-        <x:v>2694</x:v>
+        <x:v>2680</x:v>
       </x:c>
       <x:c r="K230" s="0" t="s">
-        <x:v>2695</x:v>
+        <x:v>2681</x:v>
       </x:c>
       <x:c r="M230" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N230" s="0" t="s">
-        <x:v>2696</x:v>
+        <x:v>2682</x:v>
       </x:c>
       <x:c r="O230" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P230" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q230" s="0" t="s">
-        <x:v>2695</x:v>
+        <x:v>2681</x:v>
       </x:c>
       <x:c r="S230" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="T230" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U230" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>2682</x:v>
       </x:c>
       <x:c r="V230" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W230" s="0" t="s">
-        <x:v>2697</x:v>
+        <x:v>2683</x:v>
       </x:c>
       <x:c r="X230" s="0" t="s">
-        <x:v>2518</x:v>
+        <x:v>2684</x:v>
       </x:c>
       <x:c r="Y230" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z230" s="0" t="s">
-        <x:v>2698</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="AA230" s="0" t="s">
-        <x:v>2699</x:v>
+        <x:v>2685</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:27">
       <x:c r="A231" s="0" t="s">
-        <x:v>2700</x:v>
+        <x:v>2686</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>2701</x:v>
+        <x:v>2687</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>2702</x:v>
+        <x:v>2688</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>2075</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
-        <x:v>2703</x:v>
+        <x:v>2689</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>2704</x:v>
+        <x:v>2690</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I231" s="0" t="s">
-        <x:v>1622</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
-        <x:v>2705</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
-        <x:v>2706</x:v>
+        <x:v>2691</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>2692</x:v>
       </x:c>
       <x:c r="N231" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>2693</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q231" s="0" t="s">
-        <x:v>2707</x:v>
+        <x:v>2691</x:v>
       </x:c>
       <x:c r="S231" s="0" t="s">
-        <x:v>2708</x:v>
+        <x:v>2692</x:v>
       </x:c>
       <x:c r="T231" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U231" s="0" t="s">
-        <x:v>2709</x:v>
+        <x:v>2693</x:v>
       </x:c>
       <x:c r="V231" s="0" t="s">
-        <x:v>2103</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="W231" s="0" t="s">
-        <x:v>2710</x:v>
+        <x:v>2694</x:v>
       </x:c>
       <x:c r="X231" s="0" t="s">
-        <x:v>2711</x:v>
+        <x:v>2695</x:v>
       </x:c>
       <x:c r="Y231" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z231" s="0" t="s">
+        <x:v>2696</x:v>
+      </x:c>
       <x:c r="AA231" s="0" t="s">
-        <x:v>2712</x:v>
+        <x:v>2697</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:27">
       <x:c r="A232" s="0" t="s">
-        <x:v>2713</x:v>
+        <x:v>2698</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>2714</x:v>
+        <x:v>2699</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>2715</x:v>
+        <x:v>2700</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>2075</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>2716</x:v>
+        <x:v>2701</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
-        <x:v>2717</x:v>
+        <x:v>2702</x:v>
       </x:c>
       <x:c r="H232" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I232" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>2649</x:v>
       </x:c>
       <x:c r="J232" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>2650</x:v>
       </x:c>
       <x:c r="K232" s="0" t="s">
-        <x:v>2718</x:v>
+        <x:v>2703</x:v>
       </x:c>
       <x:c r="M232" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N232" s="0" t="s">
-        <x:v>2719</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="O232" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P232" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q232" s="0" t="s">
-        <x:v>2718</x:v>
+        <x:v>2653</x:v>
+      </x:c>
+      <x:c r="R232" s="0" t="s">
+        <x:v>2654</x:v>
       </x:c>
       <x:c r="S232" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>2655</x:v>
       </x:c>
       <x:c r="T232" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>2656</x:v>
       </x:c>
       <x:c r="U232" s="0" t="s">
-        <x:v>2719</x:v>
-[...2 lines deleted...]
-        <x:v>41</x:v>
+        <x:v>2657</x:v>
       </x:c>
       <x:c r="W232" s="0" t="s">
-        <x:v>2720</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="X232" s="0" t="s">
-        <x:v>2721</x:v>
+        <x:v>2659</x:v>
       </x:c>
       <x:c r="Y232" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z232" s="0" t="s">
+        <x:v>2704</x:v>
+      </x:c>
       <x:c r="AA232" s="0" t="s">
-        <x:v>2722</x:v>
+        <x:v>2705</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:27">
       <x:c r="A233" s="0" t="s">
-        <x:v>2723</x:v>
+        <x:v>2706</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>2724</x:v>
+        <x:v>2707</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>2725</x:v>
+        <x:v>2708</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>2709</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
-        <x:v>2726</x:v>
+        <x:v>2710</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>2727</x:v>
+        <x:v>2711</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I233" s="0" t="s">
-        <x:v>2728</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
-        <x:v>2729</x:v>
+        <x:v>2712</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
-        <x:v>2730</x:v>
+        <x:v>2713</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="N233" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>2714</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q233" s="0" t="s">
-        <x:v>2730</x:v>
+        <x:v>2713</x:v>
       </x:c>
       <x:c r="S233" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="T233" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U233" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="V233" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W233" s="0" t="s">
-        <x:v>2731</x:v>
+        <x:v>2715</x:v>
       </x:c>
       <x:c r="X233" s="0" t="s">
-        <x:v>2732</x:v>
+        <x:v>2549</x:v>
       </x:c>
       <x:c r="Y233" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z233" s="0" t="s">
+        <x:v>2716</x:v>
+      </x:c>
       <x:c r="AA233" s="0" t="s">
-        <x:v>2733</x:v>
+        <x:v>2717</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:27">
       <x:c r="A234" s="0" t="s">
-        <x:v>2734</x:v>
+        <x:v>2718</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>2735</x:v>
+        <x:v>2719</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>2736</x:v>
+        <x:v>2720</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
-        <x:v>2223</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>2737</x:v>
+        <x:v>2721</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
-        <x:v>2738</x:v>
+        <x:v>2722</x:v>
       </x:c>
       <x:c r="H234" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I234" s="0" t="s">
-        <x:v>2739</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="J234" s="0" t="s">
-        <x:v>2740</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="K234" s="0" t="s">
-        <x:v>2741</x:v>
+        <x:v>2723</x:v>
       </x:c>
       <x:c r="M234" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="N234" s="0" t="s">
-        <x:v>2742</x:v>
+        <x:v>2724</x:v>
       </x:c>
       <x:c r="O234" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P234" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q234" s="0" t="s">
-        <x:v>2741</x:v>
+        <x:v>2723</x:v>
       </x:c>
       <x:c r="S234" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="T234" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U234" s="0" t="s">
-        <x:v>2742</x:v>
+        <x:v>2724</x:v>
       </x:c>
       <x:c r="V234" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W234" s="0" t="s">
-        <x:v>2743</x:v>
+        <x:v>2725</x:v>
       </x:c>
       <x:c r="X234" s="0" t="s">
-        <x:v>2744</x:v>
+        <x:v>2726</x:v>
       </x:c>
       <x:c r="Y234" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA234" s="0" t="s">
-        <x:v>2745</x:v>
+        <x:v>2727</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:27">
       <x:c r="A235" s="0" t="s">
-        <x:v>2746</x:v>
+        <x:v>2728</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>2747</x:v>
+        <x:v>2729</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>2748</x:v>
+        <x:v>2730</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>2749</x:v>
+        <x:v>2731</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>2750</x:v>
+        <x:v>2732</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I235" s="0" t="s">
-        <x:v>2751</x:v>
+        <x:v>2733</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
-        <x:v>2752</x:v>
+        <x:v>2734</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
-        <x:v>2753</x:v>
+        <x:v>2735</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N235" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q235" s="0" t="s">
-        <x:v>2753</x:v>
+        <x:v>2735</x:v>
       </x:c>
       <x:c r="S235" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="T235" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U235" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="V235" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W235" s="0" t="s">
-        <x:v>2754</x:v>
+        <x:v>2736</x:v>
       </x:c>
       <x:c r="X235" s="0" t="s">
-        <x:v>2755</x:v>
+        <x:v>2737</x:v>
       </x:c>
       <x:c r="Y235" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA235" s="0" t="s">
-        <x:v>2756</x:v>
+        <x:v>2738</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:27">
       <x:c r="A236" s="0" t="s">
-        <x:v>2757</x:v>
+        <x:v>2739</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>2758</x:v>
+        <x:v>2740</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>2759</x:v>
+        <x:v>2741</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>2250</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>2760</x:v>
+        <x:v>2742</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
-        <x:v>2761</x:v>
+        <x:v>2743</x:v>
       </x:c>
       <x:c r="H236" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I236" s="0" t="s">
-        <x:v>2762</x:v>
+        <x:v>2744</x:v>
       </x:c>
       <x:c r="J236" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>2745</x:v>
       </x:c>
       <x:c r="K236" s="0" t="s">
-        <x:v>2763</x:v>
+        <x:v>2746</x:v>
       </x:c>
       <x:c r="M236" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="N236" s="0" t="s">
-        <x:v>2013</x:v>
+        <x:v>2747</x:v>
       </x:c>
       <x:c r="O236" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P236" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q236" s="0" t="s">
-        <x:v>2763</x:v>
+        <x:v>2746</x:v>
       </x:c>
       <x:c r="S236" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="T236" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U236" s="0" t="s">
-        <x:v>2013</x:v>
+        <x:v>2747</x:v>
       </x:c>
       <x:c r="V236" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W236" s="0" t="s">
-        <x:v>2764</x:v>
+        <x:v>2748</x:v>
       </x:c>
       <x:c r="X236" s="0" t="s">
-        <x:v>2765</x:v>
+        <x:v>2749</x:v>
       </x:c>
       <x:c r="Y236" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA236" s="0" t="s">
-        <x:v>2766</x:v>
+        <x:v>2750</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:27">
       <x:c r="A237" s="0" t="s">
-        <x:v>2767</x:v>
+        <x:v>2751</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>2768</x:v>
+        <x:v>2752</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>2769</x:v>
+        <x:v>2753</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
-        <x:v>2770</x:v>
+        <x:v>2754</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>2771</x:v>
+        <x:v>2755</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I237" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>2756</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>2757</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
-        <x:v>2772</x:v>
+        <x:v>2758</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N237" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q237" s="0" t="s">
-        <x:v>2772</x:v>
+        <x:v>2758</x:v>
       </x:c>
       <x:c r="S237" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T237" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U237" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="V237" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W237" s="0" t="s">
-        <x:v>2764</x:v>
+        <x:v>2759</x:v>
       </x:c>
       <x:c r="X237" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>2760</x:v>
       </x:c>
       <x:c r="Y237" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA237" s="0" t="s">
-        <x:v>2766</x:v>
+        <x:v>2761</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:27">
       <x:c r="A238" s="0" t="s">
-        <x:v>2773</x:v>
+        <x:v>2762</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>2774</x:v>
+        <x:v>2763</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>2775</x:v>
+        <x:v>2764</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
-        <x:v>1775</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>2776</x:v>
+        <x:v>2765</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
-        <x:v>2777</x:v>
+        <x:v>2766</x:v>
       </x:c>
       <x:c r="H238" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I238" s="0" t="s">
-        <x:v>2778</x:v>
+        <x:v>2767</x:v>
       </x:c>
       <x:c r="J238" s="0" t="s">
-        <x:v>2779</x:v>
+        <x:v>2768</x:v>
       </x:c>
       <x:c r="K238" s="0" t="s">
-        <x:v>2780</x:v>
+        <x:v>2769</x:v>
       </x:c>
       <x:c r="M238" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="N238" s="0" t="s">
-        <x:v>1782</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="O238" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P238" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q238" s="0" t="s">
-        <x:v>2780</x:v>
+        <x:v>2769</x:v>
       </x:c>
       <x:c r="S238" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="T238" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U238" s="0" t="s">
-        <x:v>1782</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="V238" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W238" s="0" t="s">
-        <x:v>2781</x:v>
+        <x:v>2770</x:v>
       </x:c>
       <x:c r="X238" s="0" t="s">
-        <x:v>2782</x:v>
+        <x:v>2771</x:v>
       </x:c>
       <x:c r="Y238" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z238" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA238" s="0" t="s">
-        <x:v>2784</x:v>
+        <x:v>2772</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:27">
       <x:c r="A239" s="0" t="s">
-        <x:v>2785</x:v>
+        <x:v>2773</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>2786</x:v>
+        <x:v>2774</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>2787</x:v>
+        <x:v>2775</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
-        <x:v>1764</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
-        <x:v>2788</x:v>
+        <x:v>2776</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>2789</x:v>
+        <x:v>2777</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I239" s="0" t="s">
-        <x:v>2790</x:v>
+        <x:v>2778</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
-        <x:v>2791</x:v>
+        <x:v>2779</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
-        <x:v>2792</x:v>
+        <x:v>2780</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="N239" s="0" t="s">
-        <x:v>2793</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q239" s="0" t="s">
-        <x:v>2792</x:v>
+        <x:v>2780</x:v>
       </x:c>
       <x:c r="S239" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="T239" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U239" s="0" t="s">
-        <x:v>2793</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="V239" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W239" s="0" t="s">
-        <x:v>2794</x:v>
+        <x:v>2770</x:v>
       </x:c>
       <x:c r="X239" s="0" t="s">
-        <x:v>2782</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Y239" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z239" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA239" s="0" t="s">
-        <x:v>2796</x:v>
+        <x:v>2772</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:27">
       <x:c r="A240" s="0" t="s">
-        <x:v>2797</x:v>
+        <x:v>2781</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>2798</x:v>
+        <x:v>2782</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>2799</x:v>
+        <x:v>2783</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
-        <x:v>2616</x:v>
+        <x:v>1790</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
-        <x:v>2800</x:v>
+        <x:v>2784</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
-        <x:v>2801</x:v>
+        <x:v>2785</x:v>
       </x:c>
       <x:c r="H240" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I240" s="0" t="s">
-        <x:v>2575</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="J240" s="0" t="s">
-        <x:v>2576</x:v>
+        <x:v>2786</x:v>
       </x:c>
       <x:c r="K240" s="0" t="s">
-        <x:v>2802</x:v>
+        <x:v>2787</x:v>
       </x:c>
       <x:c r="M240" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="N240" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>1797</x:v>
       </x:c>
       <x:c r="O240" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P240" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q240" s="0" t="s">
-        <x:v>2802</x:v>
+        <x:v>2787</x:v>
       </x:c>
       <x:c r="S240" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="T240" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U240" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>1797</x:v>
       </x:c>
       <x:c r="V240" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W240" s="0" t="s">
-        <x:v>2803</x:v>
+        <x:v>2788</x:v>
       </x:c>
       <x:c r="X240" s="0" t="s">
-        <x:v>2804</x:v>
+        <x:v>2789</x:v>
       </x:c>
       <x:c r="Y240" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z240" s="0" t="s">
+        <x:v>2790</x:v>
+      </x:c>
       <x:c r="AA240" s="0" t="s">
-        <x:v>2805</x:v>
+        <x:v>2791</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:27">
       <x:c r="A241" s="0" t="s">
-        <x:v>2806</x:v>
+        <x:v>2792</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>2807</x:v>
+        <x:v>2793</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>2808</x:v>
+        <x:v>2794</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>2809</x:v>
+        <x:v>2795</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>2810</x:v>
+        <x:v>2796</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I241" s="0" t="s">
-        <x:v>2811</x:v>
+        <x:v>2797</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>2812</x:v>
+        <x:v>2798</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
-        <x:v>2813</x:v>
+        <x:v>2799</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N241" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>2800</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q241" s="0" t="s">
-        <x:v>2813</x:v>
+        <x:v>2799</x:v>
       </x:c>
       <x:c r="S241" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="T241" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U241" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>2800</x:v>
       </x:c>
       <x:c r="V241" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W241" s="0" t="s">
-        <x:v>2806</x:v>
+        <x:v>2801</x:v>
       </x:c>
       <x:c r="X241" s="0" t="s">
-        <x:v>2814</x:v>
+        <x:v>2789</x:v>
       </x:c>
       <x:c r="Y241" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z241" s="0" t="s">
+        <x:v>2802</x:v>
+      </x:c>
       <x:c r="AA241" s="0" t="s">
-        <x:v>2815</x:v>
+        <x:v>2803</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:27">
       <x:c r="A242" s="0" t="s">
-        <x:v>2816</x:v>
+        <x:v>2804</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>2817</x:v>
+        <x:v>2805</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>2818</x:v>
+        <x:v>2806</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>2646</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>2819</x:v>
+        <x:v>2807</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
-        <x:v>2820</x:v>
+        <x:v>2808</x:v>
       </x:c>
       <x:c r="H242" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I242" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>2605</x:v>
       </x:c>
       <x:c r="J242" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>2606</x:v>
       </x:c>
       <x:c r="K242" s="0" t="s">
-        <x:v>2821</x:v>
+        <x:v>2809</x:v>
       </x:c>
       <x:c r="M242" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N242" s="0" t="s">
-        <x:v>2822</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="O242" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P242" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q242" s="0" t="s">
-        <x:v>2821</x:v>
+        <x:v>2809</x:v>
       </x:c>
       <x:c r="S242" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="T242" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U242" s="0" t="s">
-        <x:v>2822</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="V242" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W242" s="0" t="s">
-        <x:v>2816</x:v>
+        <x:v>2810</x:v>
       </x:c>
       <x:c r="X242" s="0" t="s">
-        <x:v>2823</x:v>
+        <x:v>2811</x:v>
       </x:c>
       <x:c r="Y242" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z242" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA242" s="0" t="s">
-        <x:v>2219</x:v>
+        <x:v>2812</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:27">
       <x:c r="A243" s="0" t="s">
-        <x:v>2824</x:v>
+        <x:v>2813</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>2825</x:v>
+        <x:v>2814</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>2826</x:v>
+        <x:v>2815</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
-        <x:v>2827</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>2828</x:v>
+        <x:v>2816</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>2829</x:v>
+        <x:v>2817</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I243" s="0" t="s">
-        <x:v>2830</x:v>
+        <x:v>2818</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>2831</x:v>
+        <x:v>2819</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>2832</x:v>
+        <x:v>2820</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="N243" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q243" s="0" t="s">
-        <x:v>2832</x:v>
+        <x:v>2820</x:v>
       </x:c>
       <x:c r="S243" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="T243" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U243" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="V243" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W243" s="0" t="s">
-        <x:v>2833</x:v>
+        <x:v>2813</x:v>
       </x:c>
       <x:c r="X243" s="0" t="s">
-        <x:v>2517</x:v>
+        <x:v>2821</x:v>
       </x:c>
       <x:c r="Y243" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z243" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA243" s="0" t="s">
-        <x:v>2835</x:v>
+        <x:v>2822</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:27">
       <x:c r="A244" s="0" t="s">
-        <x:v>2836</x:v>
+        <x:v>2823</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>2837</x:v>
+        <x:v>2824</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>2838</x:v>
+        <x:v>2825</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
-        <x:v>2839</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>2840</x:v>
+        <x:v>2826</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
-        <x:v>2841</x:v>
+        <x:v>2827</x:v>
       </x:c>
       <x:c r="H244" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I244" s="0" t="s">
-        <x:v>2842</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="J244" s="0" t="s">
-        <x:v>2843</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="K244" s="0" t="s">
-        <x:v>2844</x:v>
+        <x:v>2828</x:v>
       </x:c>
       <x:c r="M244" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="N244" s="0" t="s">
-        <x:v>2845</x:v>
+        <x:v>2829</x:v>
       </x:c>
       <x:c r="O244" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P244" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q244" s="0" t="s">
-        <x:v>2844</x:v>
+        <x:v>2828</x:v>
       </x:c>
       <x:c r="S244" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="T244" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U244" s="0" t="s">
-        <x:v>2845</x:v>
+        <x:v>2829</x:v>
       </x:c>
       <x:c r="V244" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W244" s="0" t="s">
-        <x:v>2846</x:v>
+        <x:v>2823</x:v>
       </x:c>
       <x:c r="X244" s="0" t="s">
-        <x:v>2847</x:v>
+        <x:v>2830</x:v>
       </x:c>
       <x:c r="Y244" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z244" s="0" t="s">
-        <x:v>2848</x:v>
+        <x:v>2245</x:v>
       </x:c>
       <x:c r="AA244" s="0" t="s">
-        <x:v>2849</x:v>
+        <x:v>2246</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:27">
       <x:c r="A245" s="0" t="s">
-        <x:v>2850</x:v>
+        <x:v>2831</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>2851</x:v>
+        <x:v>2832</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>2852</x:v>
+        <x:v>2833</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>2834</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>2853</x:v>
+        <x:v>2835</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>2854</x:v>
+        <x:v>2836</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I245" s="0" t="s">
-        <x:v>2855</x:v>
+        <x:v>2837</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
-        <x:v>2856</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
-        <x:v>2857</x:v>
+        <x:v>2838</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="N245" s="0" t="s">
-        <x:v>2858</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q245" s="0" t="s">
-        <x:v>2857</x:v>
+        <x:v>2838</x:v>
       </x:c>
       <x:c r="S245" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="T245" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U245" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="V245" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W245" s="0" t="s">
-        <x:v>2859</x:v>
+        <x:v>2839</x:v>
       </x:c>
       <x:c r="X245" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>2548</x:v>
       </x:c>
       <x:c r="Y245" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z245" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>2840</x:v>
       </x:c>
       <x:c r="AA245" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>2841</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:27">
       <x:c r="A246" s="0" t="s">
-        <x:v>2860</x:v>
+        <x:v>2842</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>2861</x:v>
+        <x:v>2843</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>2862</x:v>
+        <x:v>2844</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
-        <x:v>2133</x:v>
+        <x:v>2845</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
-        <x:v>2863</x:v>
+        <x:v>2846</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
-        <x:v>2864</x:v>
+        <x:v>2847</x:v>
       </x:c>
       <x:c r="H246" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I246" s="0" t="s">
-        <x:v>2865</x:v>
+        <x:v>2848</x:v>
       </x:c>
       <x:c r="J246" s="0" t="s">
-        <x:v>2866</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="K246" s="0" t="s">
-        <x:v>2867</x:v>
+        <x:v>2849</x:v>
       </x:c>
       <x:c r="M246" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N246" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>2850</x:v>
       </x:c>
       <x:c r="O246" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P246" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q246" s="0" t="s">
-        <x:v>2867</x:v>
+        <x:v>2849</x:v>
       </x:c>
       <x:c r="S246" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="T246" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U246" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>2850</x:v>
       </x:c>
       <x:c r="V246" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W246" s="0" t="s">
-        <x:v>2868</x:v>
+        <x:v>2851</x:v>
       </x:c>
       <x:c r="X246" s="0" t="s">
-        <x:v>2869</x:v>
+        <x:v>2852</x:v>
       </x:c>
       <x:c r="Y246" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Z246" s="0" t="s">
-        <x:v>2870</x:v>
+        <x:v>2853</x:v>
       </x:c>
       <x:c r="AA246" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>2854</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:27">
       <x:c r="A247" s="0" t="s">
-        <x:v>2871</x:v>
+        <x:v>2855</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>2872</x:v>
+        <x:v>2856</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>2873</x:v>
+        <x:v>2857</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
-        <x:v>2874</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
-        <x:v>2875</x:v>
+        <x:v>2858</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>2876</x:v>
+        <x:v>2859</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I247" s="0" t="s">
-        <x:v>2877</x:v>
+        <x:v>2253</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
-        <x:v>2878</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
-        <x:v>2879</x:v>
+        <x:v>2860</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="N247" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>2861</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q247" s="0" t="s">
-        <x:v>2879</x:v>
+        <x:v>2860</x:v>
       </x:c>
       <x:c r="S247" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="T247" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U247" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="V247" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W247" s="0" t="s">
-        <x:v>2880</x:v>
+        <x:v>2862</x:v>
       </x:c>
       <x:c r="X247" s="0" t="s">
-        <x:v>2881</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="Y247" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z247" s="0" t="s">
+        <x:v>1310</x:v>
+      </x:c>
       <x:c r="AA247" s="0" t="s">
-        <x:v>2882</x:v>
+        <x:v>1311</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:27">
       <x:c r="A248" s="0" t="s">
-        <x:v>2883</x:v>
+        <x:v>2863</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>2884</x:v>
+        <x:v>2864</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>2885</x:v>
+        <x:v>2865</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>2160</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>2886</x:v>
+        <x:v>2866</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
-        <x:v>2887</x:v>
+        <x:v>2867</x:v>
       </x:c>
       <x:c r="H248" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I248" s="0" t="s">
-        <x:v>2888</x:v>
+        <x:v>2868</x:v>
       </x:c>
       <x:c r="J248" s="0" t="s">
-        <x:v>2889</x:v>
+        <x:v>2869</x:v>
       </x:c>
       <x:c r="K248" s="0" t="s">
-        <x:v>2890</x:v>
+        <x:v>2870</x:v>
       </x:c>
       <x:c r="M248" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="N248" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="O248" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P248" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q248" s="0" t="s">
-        <x:v>2890</x:v>
+        <x:v>2870</x:v>
       </x:c>
       <x:c r="S248" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="T248" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U248" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="V248" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W248" s="0" t="s">
-        <x:v>2891</x:v>
+        <x:v>2871</x:v>
       </x:c>
       <x:c r="X248" s="0" t="s">
-        <x:v>2892</x:v>
+        <x:v>2872</x:v>
       </x:c>
       <x:c r="Y248" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="Z248" s="0" t="s">
+        <x:v>2873</x:v>
+      </x:c>
       <x:c r="AA248" s="0" t="s">
-        <x:v>2893</x:v>
+        <x:v>1083</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:27">
       <x:c r="A249" s="0" t="s">
-        <x:v>2894</x:v>
+        <x:v>2874</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>2895</x:v>
+        <x:v>2875</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>2896</x:v>
+        <x:v>2876</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>2877</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>2897</x:v>
+        <x:v>2878</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>2898</x:v>
+        <x:v>2879</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I249" s="0" t="s">
-        <x:v>2899</x:v>
+        <x:v>2880</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
-        <x:v>2900</x:v>
+        <x:v>2881</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
-        <x:v>2901</x:v>
+        <x:v>2882</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="N249" s="0" t="s">
-        <x:v>2902</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q249" s="0" t="s">
-        <x:v>2901</x:v>
+        <x:v>2882</x:v>
       </x:c>
       <x:c r="S249" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="T249" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U249" s="0" t="s">
-        <x:v>2902</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="V249" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W249" s="0" t="s">
-        <x:v>2903</x:v>
+        <x:v>2883</x:v>
       </x:c>
       <x:c r="X249" s="0" t="s">
-        <x:v>2904</x:v>
+        <x:v>2884</x:v>
       </x:c>
       <x:c r="Y249" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Z249" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA249" s="0" t="s">
-        <x:v>2906</x:v>
+        <x:v>2885</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:27">
       <x:c r="A250" s="0" t="s">
-        <x:v>2907</x:v>
+        <x:v>2886</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>2908</x:v>
+        <x:v>2887</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>2909</x:v>
+        <x:v>2888</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>2910</x:v>
+        <x:v>2889</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
-        <x:v>2911</x:v>
+        <x:v>2890</x:v>
       </x:c>
       <x:c r="H250" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I250" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>2891</x:v>
       </x:c>
       <x:c r="J250" s="0" t="s">
-        <x:v>2912</x:v>
+        <x:v>2892</x:v>
       </x:c>
       <x:c r="K250" s="0" t="s">
-        <x:v>2913</x:v>
+        <x:v>2893</x:v>
       </x:c>
       <x:c r="M250" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="N250" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="O250" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P250" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q250" s="0" t="s">
-        <x:v>2913</x:v>
+        <x:v>2893</x:v>
       </x:c>
       <x:c r="S250" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="T250" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U250" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="V250" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="W250" s="0" t="s">
-        <x:v>2914</x:v>
+        <x:v>2894</x:v>
       </x:c>
       <x:c r="X250" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>2895</x:v>
       </x:c>
       <x:c r="Y250" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AA250" s="0" t="s">
+        <x:v>2896</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="251" spans="1:27">
+      <x:c r="A251" s="0" t="s">
+        <x:v>2897</x:v>
+      </x:c>
+      <x:c r="B251" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C251" s="0" t="s">
+        <x:v>2898</x:v>
+      </x:c>
+      <x:c r="D251" s="0" t="s">
+        <x:v>2899</x:v>
+      </x:c>
+      <x:c r="E251" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F251" s="0" t="s">
+        <x:v>2900</x:v>
+      </x:c>
+      <x:c r="G251" s="0" t="s">
+        <x:v>2901</x:v>
+      </x:c>
+      <x:c r="H251" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I251" s="0" t="s">
+        <x:v>2902</x:v>
+      </x:c>
+      <x:c r="J251" s="0" t="s">
+        <x:v>2903</x:v>
+      </x:c>
+      <x:c r="K251" s="0" t="s">
+        <x:v>2904</x:v>
+      </x:c>
+      <x:c r="M251" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="N251" s="0" t="s">
+        <x:v>2905</x:v>
+      </x:c>
+      <x:c r="O251" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P251" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q251" s="0" t="s">
+        <x:v>2904</x:v>
+      </x:c>
+      <x:c r="S251" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="T251" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U251" s="0" t="s">
+        <x:v>2905</x:v>
+      </x:c>
+      <x:c r="V251" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W251" s="0" t="s">
+        <x:v>2906</x:v>
+      </x:c>
+      <x:c r="X251" s="0" t="s">
+        <x:v>2907</x:v>
+      </x:c>
+      <x:c r="Y251" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="Z251" s="0" t="s">
+        <x:v>2908</x:v>
+      </x:c>
+      <x:c r="AA251" s="0" t="s">
+        <x:v>2909</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="252" spans="1:27">
+      <x:c r="A252" s="0" t="s">
+        <x:v>2910</x:v>
+      </x:c>
+      <x:c r="B252" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C252" s="0" t="s">
+        <x:v>2911</x:v>
+      </x:c>
+      <x:c r="D252" s="0" t="s">
+        <x:v>2912</x:v>
+      </x:c>
+      <x:c r="E252" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F252" s="0" t="s">
+        <x:v>2913</x:v>
+      </x:c>
+      <x:c r="G252" s="0" t="s">
+        <x:v>2914</x:v>
+      </x:c>
+      <x:c r="H252" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I252" s="0" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="J252" s="0" t="s">
         <x:v>2915</x:v>
+      </x:c>
+      <x:c r="K252" s="0" t="s">
+        <x:v>2916</x:v>
+      </x:c>
+      <x:c r="M252" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="N252" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="O252" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P252" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="Q252" s="0" t="s">
+        <x:v>2916</x:v>
+      </x:c>
+      <x:c r="S252" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="T252" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U252" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="V252" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="W252" s="0" t="s">
+        <x:v>2917</x:v>
+      </x:c>
+      <x:c r="X252" s="0" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="Y252" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="AA252" s="0" t="s">
+        <x:v>2918</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Facility Data</vt:lpstr>
       <vt:lpstr>Facility Data!Print_Area</vt:lpstr>
       <vt:lpstr>Facility Data!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>